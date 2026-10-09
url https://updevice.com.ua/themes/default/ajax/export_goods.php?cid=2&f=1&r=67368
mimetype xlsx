--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5fb04e0eb001d3bb4841088c33af61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e0a93621273b596398992fa8c29f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079df3189b5a392791e52139e6425d5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f8fea61aee7d829abe738d2646cd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5003b1aa47bc9eb57112b26086c9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abac9d92398b184c0e0080dc6974a8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a37de670bfc9ad98a9bc1cacfa8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25b0c7c33f4974f7ebd380824f90188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb660784a8b8d8f8a9b36a5aee1499d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8ee10faf9fb1cad5e8dc0aa50914610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d642348d711d0e2e2f2824adc1dfc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536102f8c716ba58be282c5a16e94eb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6441a2a047498464ac4161a58b78413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848a3616b4140b9177dee9984e62b0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f60b70efccbdb1682f61617dba86b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eaa78dbc6935e9a7196d29c07ce5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a77b347f51ae558d0c50a27d0db717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744bd81f44d5554182f6afb8dbc750e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd134e427c4b85694b7d65abf7e201cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f3200b2f3a4b3ec958a7088bca32a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d18fb56911e933f112ca258ae2e6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af411d34ad0fffeca8447b77dd8b9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ae73ea25fe6e686dd996f87c5cda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b170fff3e5220f969abf03757fb3f6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb78d09a65b6413af69e84044728e2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf718731a4ed8ffbdf3a2f9f26ea736126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1b0032568245a8154da62f3681a0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1d1986fa0d3285e08eb3bf3c5c0a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36bd03116ae10f6bcf35a5d064c5cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d165caa3464f969d7aade7a44b61530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff7bae413aef2f55527a4adbf9b2c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a7c17961f0735de2ffe60f9dac2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570a1ae751c863f73b44735f64c4ce433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30ccd3d4cb2ee046d280bc14804ac534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822c6ac92100ec143db4e8e7885fa6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de95c593b5112df6dfa73d68aacae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e5757d2233f03013549a1814633b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f43d1a892db8895858ece210cf5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc588bbe56828ca3b4e2a9a24ad231939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bee52fa70bbe9162a6d158f02e00940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b794ff6d41d862ff4320946b6522141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5396d89d10d72a5bdbdd50b5de1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9db517b6de75776f5e114a0f81ee7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883128bee8891c439d61fb4993e2700544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172eef6b88e56ebb8798d52fef87dab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a219618b578a0a6b35d6cb6fc74be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17180ad262d368f192427d36a0a2f1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297e1feecb8f2e15e541664c2af1cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bfcbb290403a463e996b02bb671f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f2e07a4af657b576fa67a61d7061a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9302844a12a1f8efa3b191813dc6f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21096adca42dbf8245201615b6aeb0c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a58b1e380379eb5c1aa62cecc826d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12dd1ef3bd321762262b87eda0cdff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af815e110c50955ba1e456a4541b5bd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461660cfcd621ec6eea3ba43eddb231256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8a5c481ca8d34801109c7ceccb5fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d0826f435512611274408e1fbcc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc021b1044b13a159a996eef3b174c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566e4e8aee5ec770f23d801b83de79660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22293a561091e546b1a34e8d6ebd6a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4beccea50f4cc3254e027043ea3ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8bbdad7f22dac510a4d6ccecc1d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064c850845bcfd1a030ef92d62546964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bc7aa442630c935e294aaf869a54b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d0793b9fa12677113717f019d420f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4eb7391d0c1aa81c68bd2311c440b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e051c26f30c14bc50c6fdcf1ca5591a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb444422056b28d2cd75ffb81468b2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18ded1d8ffb41bffb4876c37860da570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caffceb3271a0af3a1116ea9ff754d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c059641a1f9217da93151b73904ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434795066a8c4eb20b5146731e014373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1300c6562d9fd16a00d1abbe6bba774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ccb45f3c7d2232f22b0bbffb8b83a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018a3aeab743d6d71dc4ee96b15fe9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc65b2c6873d767d18247ec4c5bb6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6767d5b63c90f2e38d05446484fe3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd998209e8145fceac44bb15a91771479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414e05f82fefaafadc5e7c48c4791b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55175211e2675b811fc4a31f7529fa2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5cf134d1b8fdb68d60339c9e2b3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662202b067f84306e848b37505aa6a7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df8f47c1fe0ff782d3adbc7fd231284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfda628903a71006b514720376a21f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a198fafea8f5053abfba910d027f2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a971fa6615e7cf3bcabc5f52d69c20b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed1c0471f2d4dc164d7e26b805a50688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f61428c02ef57f86c27db7af0132b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9963b97f13e7a64a265387436ed0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73521d0eadb2f86edf9b1be0a0121a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3e429f339d1b9391c054417527d5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ffecb818bb6d8b9d1656e43beca3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a70429a78e8bbbd9687e0ec7137e9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1510f8b8d5a92814b77ab2d2af12a7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099a3ef30208e49ed46cdf909383d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f835ad32d102ab0a6b864f26d4092597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dafd42a033cd18a70f565b7973ecee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8947f8e3ff52a83867b752584929e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d812f9981899e73c536f61e9973f9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754a9561868fcaa067254032cb139c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd045d9c4cc3fd537e26e42bdb51fdc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f14bb083180243999abd11efb63b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e6926be0fafd82c36fcb17feb7335104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6194cf72e50074126e3960b00f3c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85254808d3363cd98677ca8671b76411106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34c25d797789436923fa67becd0cb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd84423432495c30a6b5c6a5d3b6d4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803352f71760edd3806790e9e09d103e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e6dea4853728262dc17ec939c4676110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d83eda403f83a13fb70f38fc64673111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a9228152580d1251746cfca1a191d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e586366b0d68c704ba00aba53e55a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2e571f0e15d3c1c815746f0efd58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd9e0b1b231c783b4a8992f05e5583115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d1534cd9e9ede9b3d2098643bb616116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859cbaa1846bad61748eab9b47704a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e017614823ac59f0206259ffd89146118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d46c373622429f84cc4421e71bd4fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2635c1995c1a3f7a6db597ce91087d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cba69f0a8d316bfba04236282c366e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94530c99671a3dcc9affdafc0259b2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da032fd44d6a462d6182392f0f61fed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96663d3610355762515d0a75fde3b42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ea16acea077a0cb3cdc609eca24c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3918c02dfb83b727971cef4aa96f8d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e9e1f4bec5cc2d4d9b8f9c208b0b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3611b5ba5d680ba5e70d91a500e60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cddaac589eb3601f50be2b36fe832d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d1dcf8f18d591d957dcfe36679150130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290cd147b5173fdce790903379c0822131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4958208513e37b4e89936e99375d17d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f55b7361bffb67d824712902387f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab254ebc296ff120726c66ef7dc83b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff491c13fa32bd81fca885627df8bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97fc220f0a2b0454df73e4d066e2aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff21c5e2737648fe9512ad56b3f32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd0f0e81e14ce9681419ee223dd71a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7d93ca44eeea141fe9415646d0fec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76b8068b70b35de5f5c47ace3e719140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2d7e66d848828a2c7fd0087b5d6c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eac59bac6a5f08e0a415e2d8515fc5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae648eb5ecd84d97e9728524584e76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5408558023812081bd6aacf8f833c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e757028c90ad58d62cdcda76a4aeeb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7868afa2782997deb6edc821a7324c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d045c5046750f378e884f5b2dd8ce4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223845bcd4e86b49caeb2fbb9c2c9876148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9daca08082b5a8f0e9bd33d61f40ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2146a3d2523d287860bba012b0e4f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05f4b6855c3181b30344e7d6e7d4ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c73919b11cd7b80e6ea092c6591da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560f823cc485aac1a984a2d1db36dd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daaab52f971ee53cfbfeb68d32183c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a905fa7e81237e302eea681c9290155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd9434cc8abb2762512b9ea1d4b824156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f73c24b3553192d125b1dc2a5383ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ddfb9dcd54817b156b4ebf27102d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9c3b9a1f11e9b58aa97e24d20178c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9e2431e6b3b375e8566b6db76d4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3bd2b83cdac3803c28489ec78e29b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67209c2484fb6484e80a34df8c12fe0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018779a3dcbbf4073a9796a4f1acb1ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8656cdbf7c840065e46e3215ac95ff7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738263ed2a1c303fc72a0712067990b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c56b6060af660adce2a16bdfa84e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9a89aa0e6919849dbd29cc164c555167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33114480f3ba535dc2b8b28b6ac87bca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b595bf30739803705242cbca0e7c4d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3293d94a23c5d2911583af3521fdc75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49200e2b08ff0e43e0165a690bb39f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae387c90d60cba08db3cb6bd5f685172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf2d61bc04e272555d30be33ec87a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9babc755558420669e5836dfeb3b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee1a6c9239fa396b76af69e430a77f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623f528be340092f1458a54d54ce3e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1236e1b55db87553ead89e85bd65a85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a49edbe105bae3823c23da8787dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29177be5d6f778fa39a6e76018db6faf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a35b03c840068ba75540ce38a5be7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdb342524064b93fdcc978f64a32a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7e31d00382b7efa5003da234e5e73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86999e7cebb7994f6da3a83b8f3dc761183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd7bd02ce2ee698923a89d4c9b023a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c422df3c66b5f164a64452d274460185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a80bd07107eb187a3ee0f1254e0890186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a63e954c6dfef86adaa37a2ccca64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231b314fe32adaad378c770b5e96efa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8166f5250b24924a69877734a7c899189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e016731f37d7f5d7021f79344aeaf8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569435131636f9be58fbbe19acbedd3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d758ea062ee2290dd27a86459787192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b5e5b9a1d2b2985a8c4fb28b7444e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08697f04408df58b90a0a0864db717f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd50ab8a96f3b5c9f9fe9141a7185ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96cabddbf24ff85ecc98287bc8d5d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b6ff7d0d5ccf53be881aa32a0b8b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5695c17a1416f73ebf61ae88a9b7f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329896eff114b4370d546fc9d965867199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09b982efc24cced6ffc99317a5f82e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6c54ae2d0f1cfcfe6e7c390cb5b4d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b69c613a7aec2f81da39a45a7ca34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b8a0b8abb7990d409cd7225c835a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144ccbf841147d25b6ce336c7080d0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382c6fac5c4ce57dbdb3794c339272a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327de68eb0a845b966374477862f05a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571afb515fe5ace0d375c9a54b0a497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515542d44a8f20e641f865c76b4454a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117485e9d0944d4c085816e61845ba1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf92c89bbeee9836041e15ffe5df4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075e32c9557a4d9ef7348ac1b31adc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848c5f1ed38a84fca0f6526f101c786212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72405c4fa6c9f9814e60dfd9ff2ceafd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba009afbc307b5f68519db88dd0642214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf91308e2186786bfb9bf6a184aee8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6bacb4e3a6c2e0d006df8aa381452216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dfe9dcaf88574ce228d80e74651d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8303b6129912a9aba76e88c1ec50b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596437e2475a7413f270fa0f0cdd0ab3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa1e3367a5c02813432170534c3cd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c2e1ed715471693b6ab927b36bde5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f345ad1e796b28131d1154539f30f9a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124297c0cef966cb8d6585d04c2c81e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c9b9054e13bf021e13349d37eaa77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4735b727e0bd2622d1549d4ffb208bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aa726b988c999671e03fd55ae0d4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d84349cbe99b1854d85913064afee7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60d8e63aaf4d4e6887e356fe4ce9ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812ac553ebdc24544ff5dbb1b10d7c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebbe3849b2b294f3dfe44d7c68805f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084fbd3176a10e54f5c3e8c2c8740e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4e172cce793cb29bdafcad90dbb4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29255eb0ed4d888cc63f190b9fb9286a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fe7490365a33141100b7616ec76f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859d5d4dfe3114ed7960e9a913a8a8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b619d9fe00c5961286026c6f51604b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50971ae55c9e7ab6ead93402252e20ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94f98db4014cebde1c8def7f72d01e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f04dc62ee6d118afc0121616b4753239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0099de35e29bc6ab4939fb2d316dc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980af53c9244139a4c48ceb72854b743241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c72ca7c298844f2dd5b7dbf06d83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350ac9506920b24b82765fa8a58f68d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2503d79c032b6bc3e2aa5e63755d9d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6346725c94cdc6f79e0d7c733c6d06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa97a9871840be063cd8f71ff2e684f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b811c7dada1d0b46f7fb8bf58cfe4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744ddf858e9ca4251df212bc0b0eedf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587f1283e48917195c156ac9ec45b92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642266b36a6e7f749549f6c646510e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ae6740be5bf3d812e6149affef960251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce9d299d8d1f0b3d8d00ca9f6bd17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbff2de8d66b9a8bbbe95831f4de2e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aed5a5de61bdfabac08cb0d8cc5b50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c467a1615c9ba1b88ea63a5f2c715255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ed28cab2a57415bb4911faae16cfd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250f26282042043f002b78ba303b43c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf9cdad762562bdd5613885f0a19dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bc5a135f1fde91bba2534ccc1720e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a30d47f6cfd10212eefa631e2823c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52056799b9264b05cae9cd5d68801f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d50b7de64d6b1c6c7aeb1b94fca8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e1f91c001f5d4e1d8adfbda80a668263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51681fe7157092f17663ede123ad56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde37bf63431c76cfcf79302b9d3de1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f04c4308198dad57186eaf160519c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904cab05184ff1468d4245ac35ab5e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e49063c7738182a03ade0d1230d8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0dc59ba421ee2343f2ea7c5428327269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06085302ff40f4812d94b9e7e4b712fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450ec3de21fe62e0af719c55d963db9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2cad72930b67d0708b7a4eb6ca688272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5f6947ea87ff53172338e7798dcdf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c060e1aee77ea0b2539587852b2bd0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feadc631546704569975ecf1364ecd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b49072c16a84fb95d3212d03954725276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ffef309c9ec519897553f18468fbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70658eb1b02cfe44b2c65bee7209db1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af7cabf7ef55224ab8280f8c670840279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d307e412c8e636e5a32c89d7d367280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6556d860eb9a3576570c6be3bf6415281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1bcb44b532c48fd588ead16a9505c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2f6eab9f5e31ed075eded45c23ffb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e49d9882e2bb2267420327cbfaa725284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9a6f20aff1ce2bdfb98c06ad33f32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8ae653e25de38b35d1eddf06bc903286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df830d72c263a429872c02829469d766287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf9ece1a44cfb3ca4fee0ef56babe2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa5036a4bf688009c7ac6a4d56fded289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccebd9681f6000fa274c13b5f1f8a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef37596a97e7663fdd8e807f3130351291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecade183e2455c15031bf21ec4a57b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804aed208905ebce73f0d5d741c234b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fde43a236d8aa82889d4f0216aec2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b7d1b11615537caad746f13ed5208295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166235f537155cf1cf9c6f280ee512a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9e151b211eed05cffe92522ee3ecc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb1cfde56a7a9d2f6e966ca167edb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c74ecce5ff7437d9ded0e7c8dc41c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d835154aa5085abbd7b9a09a89b2c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d326b8cb7cc4f986d1f2f902afc56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1a3f69586e0606df9fbc9c94bc94e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b8b43b749da8e29beeba96db96746303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4908f00a066237cae3ee29e0787f65b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c7b92ddfd48eb8911c40a7db85cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af63cb2b916aab2d94466f1fd40b0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a845c20ca61049d2c4ae3bf230d824307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dae8cfde05f794a094580a2908338308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e07fabeb1c26ec610235b538527d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde5491989d2de22dbcf4ffa057c187310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebba975e7af3fb7d67d56d6f115482311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38184b82ed68fa282dcd074039ac1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af68267dd2f58b9bfab6bce53626139313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffaa0cfc9594e1cfd05fdc8ed914f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452585921b653b0ffb974502e7024657315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9905ae7e366252720026b2314130316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c96a712542f3c7ddb1b0318b71594317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08cd62c5c1e617f3e409a1837deb07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac160d337e69023e1abf960019da1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b2df1a405c46374afe1c37b56e7c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e472c9493898e396ae1945edfcffb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7e21b273e69b958c052ff9f5bd087322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bb0c3b7a7893317a9f9b862ee5fca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140c27142e7de5227d18f05486e72c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88abf04cea62e119e83b132913bff2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61f8f4df58897e72303156cf797537326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1048e695985a729bd5c14bec170426327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c2120397439f9a7bccb486338993a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c053abe56829f96eb5d50de32c94cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13907f89f316100f1c70024103194b94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708f3f2054dfaece2d7368c4e4e8ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f55e4bbfb69e5f06541e6e2263c9bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964a1f2488966477cd3c852cc2e4f34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e013a16bab62e4ab898aad54832f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d407569f854f9f4708cde7fda922335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72266c08dcbf72b3b77a1fd605bf68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54ccd0627da72cd2303f018c307544337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db3d6eaac5da62463c408b0196e96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00798b056b6172f0aedd356e60d69de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93f5337ea7cf76bf5754cde43b7222340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63958fa94d7029ffd45436f20b85ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3ecdfdf9032bf19465f098f04a389342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4a4b0b9ad7906ba57472347e13e1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8bae96bd7f9f9f0d4ce2ca27c8aee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fb5f4551aeb486a01f8ee45ad209f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badcb3428fae8b4dff3fc13c7db9396346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc089f42a26c67cf94372562d4fa07dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b75ffe55fa47bc9866dc48fea26b97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d02c0703ee36625a370313313e376a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b0d5d41419f913319d61ca50fae6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d59b86e02f557fba744584b7355363351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c502ab33d841f98e6528075485529352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f51fb78d227b1d57a799169c28574353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dc9dbea02c870ea1a2a02afead959354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b093374c324e905e8dc45b513314882355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a53aee9f314159e217898078e9e893356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347bebdb96418291b29c0fdc38626c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd28c0e967f59654a59019e180badd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b34033deb72009761795eb70ee95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18803be94dcf65ab117d518bbe6aeea4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddda016e748aadf8cd9a8bd8478ca37361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313a78213479e883d965485c1b7a8a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f9e8d01ab0ea0ee64b0cbb2f26ca6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112aa75b26f94e67cec9065374f01f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6145b8ad4ea61113674327bd6c6ac7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20800821ef58d4be97dd503dc3b63481366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b5c36a0f020c3147654c62f6dd982367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277ef06daa96f8ea4d2ff8fc46e7212368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51523c07559261d9ea6a06f0a2578ed6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6992de35d4418c326064a077794bba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c42c5a908ac9e30bd4c254bf6e601371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab0b0f344dcc14a787ae8f045f365e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20797b0d2161640308cf4f1fcbf500aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab1acbd179e22c8d6415648055267f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a2ab241bc0037809ddbc4fe78d1eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a36bb442cb148da633eba908bbcf9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677e75f317296e780c0b855df0b252b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361caf1954f555af247c90d1d13d5f3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90135e79738429b90d8a3f604a5896379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bd74d3855aa851217f3bf2b96cce6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9827e44409eb0433b4eb5e076905f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17934d8423537c2cd0739fae6217eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f11d3b03d2b2866fcdb766a78cbc7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b77716d2065044b988fbb08a35aab4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8cd95444af078ca26512ccd9678ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d8dd40cd2e754f4894b1892a1c2e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ce737cbcecb3560e81a551bf6776c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239834cb357bbf933de46d68476ee59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5f816d99dfcbaa86eadfa0c084d77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fe804aeba9af7bd1f4aec2449f00f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff0aa9db4f0c855daa051abd3c5bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d3539d21485098a54e92bfe45e01b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971bae6f78a84a3568a666730bfd1a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f05a50bcad8b841241126e9c7cec1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e71a7d6c2ae47b5d1b2309f391c88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c67587126e31e669785961e15d53b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bd1a3f5eafec909138ca64e1005de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab29bb34a9b0561aa7eb1ea4ad74fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c606c9e268dd91e6d7ece608e4561b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6395e4c8cd64505718c525e46f9590400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d0dc241183d9028326734d5f5ed95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2d66ea7806c4fc695274b84ce8c87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81fc233e00919697402f06a24fad9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285976a3d89e99756425cfa49bd703d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f663b0c84781758d2d1b53b8f6ea2f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4077a5c0981765017b347450d283a8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc7897e1730cf4cb510956688b0ec5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc10e7f97aa6db77b9453785158a4f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eaaca8de8da5d17176ff2e672941a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce1b7bc78cef6b7e9aff9453ae039410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a60e8d5cbcf7a2aa68f90502a7d9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cfe8e7be045baa5fd5132b2f595be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00e6c71c37c1f5a1defccad0370369413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c461a8fd70f1b98dc674d91a7feec2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32a2486c7853286bf0394fb60e1270415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48dc9bdf16240ae9cc15809d5918fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff730379ec52671b6318dd057b69111417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477a6513b22d88eb7216c72024b8314418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a6c4912d659838103916c4f85d80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a349e94f47187100e593eb63d44c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533347d7e282afc622b265a2fb2d28a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d50aaddfb69479a4a7802a5474d74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a24fffb67f38e8297ed1a3eb31ba6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac6902379052608dd3944cdb63c9da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0a385453ce9394e8e37dc7dd3d03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f49743c381c0d87ac143ad377d047426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a533c56e0ca486a59d40fc4849ecd9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0aef26311fb06a46bcc6ed31a0341428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679e70e2409fa1a61173fa425f9b00b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681213d4da91fe29bc55ea896df7c14d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1622f63671fe9fbfd80126a10a3b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b896ce147c4b2da09775fd762ccc9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be120acba58da2fb5322409da08f60d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a7ae215f81c584c499fbf5774e88b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4de8b2773abf61d4b19117125b562435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8423a8208c01f4b211b910fa5b0ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a3797d885b01780031d33c6b1ceff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362aac8cb000f4db0d61bc7eb850a81438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d5a20346bba701ed4989cdae9eaf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21115d9b2652caf7a797dd89e430b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8692cb479f1d1851728086f0af531441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8a8b1808953bee4837a34e6037df4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97865133c8b11b12d7383c0d65dd4f46443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa01254820a19b24c99c3675ab87ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d9feeda7636004c42f3381735e8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c5a1c07644ee1da6d757a4628e955446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d428663567fd70612c772da1beb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7cdaee1d740490b9140259cacd384448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183dcd22b8131822f3d1ec45507b45f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84621baf7272721a7f7c17127bc4c239450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fb3e09cd8a2d47b6c377fd8f56132451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6844c5893fc581268ae5991c1e31b30452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41966c341f5211f8b9051d2a3b7297453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbef23805b3515e28e1eefe4e0ef330454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9584e906b1d6a36d205c356cfae201455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8d1cda06a41e1045342d282cf0450456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1983190850bacda0033f48b1db3ed88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03f544222330b1c8d8ca96a58e4755458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf2cd58d7b5f0a17af2ad7aa9a857f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f289d694c7e5c66eb3dbd24ebd876460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bbf2fdcad9e63ba5e7d889649fdf6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f824d75013924bd734f1e4fe2fe2dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808717d8fe05f10dba14ee9d662260e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba5689a435e0195510810f83514cf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305578b228a28840d26fc0b59fdc956465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef7587e7d5cf2e0be2592dd61fc626466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b262649a0b33d15b1e174ebe90418467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6edf848e6e0194a305c9e3846c29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe919a036bdcba3843ba8b7c81f2b45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5178a1d0839e68b1bc6d27122e950470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d2eeffc867f4a9ab65a904119559471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1d61e507a7d2297186c87002868e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e8d0ab672573595941fbe4bbee964473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb64e1929b2102e2c2f51b5c99643bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223e622147d23ff098bb4a31e2e3fea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150da083105bdaef33977eff20440e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbe28cdc7e0ae7832343cee3f0645e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee5b7d2f1a9d41a8755795cf9cde89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150908e13ecf97dec7aa058157b56602479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13153e573f135aff6978386666c217ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67dd13cbbeb80da32a1b5ae64425e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426436da6e92afef740b4810be29884482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a597a5424d93c4bb80c58cb094b6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edb6602cb97051c75561bbb54fe6fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcb5d87995a0d7591a12c57a8893a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9df86d57d41b475e8d94af9be55c55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0ffca93c0f952a83048dcbafefb6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33790e1c549474061299647aa7e75d04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c29fac0f0bd8b510a3d6e2dcc36df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bd2c583e95c0c66e7e72dbf0bfa57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f36815462fcff66ccfddc5e11b38b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74e49b197f65f569be4755588fdb92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbfee7f7c63b7c40012690d61ece69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb5f62e21a6fbbcb5d96d960822594494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d00e271e0fc696b192db16cbed9d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056eebac02c91c3772db38e5886d2a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce0196bf68488bbbda3b52511227a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb3809e6a6478f3e1f66c11a6606d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435983fc429cc9a58c5434f870593bab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ee96c5e56d2ba276a496e5262e27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c48a1d52cd4f35dd977af2c67296c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599c4354e1bfed7f2a8c7d1a42bf077502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aaf2b7bb73840537a4acdb189d6e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21792c34c64b1b8034a49568fdbb6cc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6af03086c6ae46c301ebdbba75fb4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b780218bba21ff2345fab5d755ac90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4404e4b02e36c272f4ea7951343a58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae221058a03208532566ccecfae6434f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392706965d2f677cf10539a3d26b6a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b15e68351a975ebadf24d0c47c9dce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd75afcd0b650721d321430d6f0024511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60d832f9ddde15b936bea45a237809512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402b41a57ce3f16f54ee051a578827513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c404abc66a6563efe87cabfb0df94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4d7ad99b1cc9ece00ab82ba4b47c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f2c04719eb14606b93e0916fa8390516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6582b2d87cca76ec22772bc1d367d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7624d6a2cd013fa917c18e9b8ec073518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d06f1b788bb2eb34e58a82b2c0c99519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de5330aa0bb66cec9fd02a6e9e0a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47bb519c9733d6fe62f2db8b4a5237521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93845315831c58c281af194291abbbfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3526b0ff623377cf13e2f6c9fe5e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693b0bd8163e368f19be68dd6e09d05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401af23dda5a776e239f59388a252641525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302ab64f4ba1ce52fb21e7b50eefc71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9c9e73a6327140453cf6bb7d7630b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a44b3776f6c9cb8e1ae8ee21e3826e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f29360b4f6864088184830c027a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d62003a4474667dfee009eb367416530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb2e7d88676734105cded7a29b14cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ccba4fa538c7caac7b40a277d716532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea34c549095360b8c9107aa8b22c78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb9f66855451fb38febfe031f21ce8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51370cbc3591171a138e83cbd4c9d039535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f9210cdf7d1181ee407940f5f8d6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a992fb27b2ea9018a80a53704ddb3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2eac8f68fe9b93925f1517e6b763c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054aa3e61963a4dd86dce98643ebf05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99fc73d86982d2a3a39cba1cbfce18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e15db3bc2cab123ea3c896aa6d0df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74784ba0278019349aed8af470c7c1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bf355f9c274ee1a8eb060ea0ae861543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098d2b963ad9088a146d90a58dc4efc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101d53693f7aae2972864ee80891792545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032f0a1555c235b9ba8c57ea72f8703546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77c8ee8ed3815dbb50544eb1618261547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e868c39eeadb1254b7c25d62a36bd7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e49be9f1552e6dcbb1b08765018ac8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2b1e78b4950e6c79901ec3dcfaf84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11443512d4e0c7c020a8b9942ed5e40d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95053c1756c0863e35664a479200f7ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319db24dd9b9ddfaf911a2c6f02cbcea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136ca503a9f7234e9ed57c0ecdece9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e595c410d02dd413fdc42ef88e080cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dd9daf75a32b803179cf0a0f61a53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753796e27dabe1452178372770d88d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174c616a1f446e58e3596be1cf0c8f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07a6981f32e65ad8e754295acf89be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d70817d74b1a6a28b5a806adaa3446560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b5ab05e6f3e04e82bc823985ca27d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864987bd93605f436000f7b43909ca36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e24bf5c22dcac710d1a79901b2dd5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd37467c3146bfd7ef1af1586cfdd06564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23f5a53e49178b7e4f411a546017bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2a95bc6105b6cb489b5c2ce1810e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ec716e43808c84955e5abed36dc5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a032ef89c4bbc14853d45cf334a8a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95b4a0d581d77970e0b88677ee766b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18bf5619b10f097d3f72ecba7d95e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea769403e5a8bbe1b7d430cdb1c436571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac238760aca307217185cca619596e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48248401d05ddac1890afbeaf2b55704573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b765232c166ce32b6976a7266549a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d1dfe2504c6a9462849a3ae4cd257575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4c2215120c874074df4dbdb4a5a8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b64377a73ee89535fce50ce1305fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31175a72e22fa3b7e7101a6902c83c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a952bc97748fd70dca9f9a26e4efc73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f284e8a05239aeeb3542a191d90efb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1878b2b65fd585d56b976e5eb50d728581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7039d17762b21fb69ace5faa2286d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa14e4580d53acc67da557e7044a0d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb370bc07dbb8dd61b286136394ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22184a1bc271a383515b0c6f2d185141585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe73956f3f0a355ef069468ab8281a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336a5b85c2638bbab5dd1ceece43040587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344d96cf030450cfa704c5e099b21ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fe4e6939b1fd90148e88b755d5b91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56519e53b3e794c9ee641fd3b6f907590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726cc87a350e78815e25118ca3215f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa8003d8f13b7ab3d9ab8b2505957e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99659670ed42d2b35bf0b01a1ecccf0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf111dffb1e7234a71f1fa457003f50594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd37ec637e70320f3c10146cbc1e918595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422f74b092186951647c0a3ba070bd2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453166b32c77ab364c6c247503556761597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eb59c9b4cf69543708b9c59ce281d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0272cd4a96871f83569607da405eed4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ed2c0ccc443b8ebc066f489e10cca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23b0240c8617042c34adc45dbdfdfe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275a1b01ee91a4bb4758c4b8f01d89d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c736ab0b7b4114d36be3e8bddc3dd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e531df08a581272a32fe8b313d6e8b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f7f5610867b5d750784e3df40a3d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae76f9d55f74fbf75aced84b5950c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526a2da9329bd9e8d7973bbcfb528bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07f2ec3841a735492a99e8628e116c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab6ab2892322bc2074cc15f21d9da9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291f931013ba6129731f85195171773610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8920bc9edb13b97d0f9a3ed2cf639611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fb43ce8c8cb4cd5ce5863cf020dcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18e56fb49467922de044ce8114ee54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8d9b1de480b5df18b8ebedcaedbc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e17fc73297a2c630a2b66cf845d058615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2f35d04a8bb992a08da4116d506be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd49cb67edc61c7b214e1479a8d4015617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c4cc47e3332314c667c82dfb573cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccd99c90242f8a526f90d26a6f666f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284e40fe749d0d87cf70d3c0f5e9232620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898d49f15f0e2c478ff012c1cfaf159621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d131e1961944bb1a299cb7cda98695622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39905f2e539be0c160201c09cb35984e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944399f2d3e68bb6117eb5158ec792a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55495b38096784901a6392d6534e293625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882baf7ac2da88ff15efb4f0d3fdd3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b63d958c8fa29b970971a8d24d084b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52b64e98ca90859c8508d1a7b25d00628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538fab02755c29241ac15790a521b2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc900da78ed2b256c3ce8da4661ab2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf2db7bd0f7346f9c20b6fc32b18cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f747fbbecf55b49a62d46a63300943632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53ff67223cb0d64c718c7c49dc9e2e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edaad5429a0c3d84ba9b0b53e55954634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92970ef2a5586e80a25c21240dbf73ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0173219d0795514383b957e563e622636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff0dbac4acf1a09804284e8893d11f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2f31cc9c215f958511520209b9652638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20587b258c81f7e99ac56696ad432e3b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda45b84ad908863eab35e152295f28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70180c3538a62b28448180caf9b55d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b6198098858bd292fb9e3cbaff0db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2c04317ae8b761e91197beff882aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0694fdf98dbddf6795e656e83d95128644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642322a5b5c91ef8c96bcac4a5c0fca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af59f8d471a56a88c911a6499bd749646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c25ad361bd9ef74d2e3106b49e549647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e1653c3607a6c2805b631d6be0219648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee96cba1dea24ef47e3176afb8d45c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682af4b03815da8be80de44522b396a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2671e822aa31acb3ec56ca3c29c8936651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bbac15a725e3334eaf911844d64aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aab8ffee272d5ef2a5e6f429cdf53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82dd3be181e68eef6d56b2fbd0747d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8374e1220ab41ed4fcada13f5da35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a06aae89b76d7355e227870dd6d64656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f253f7feacb853987390708b439fbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d234ee24bdf1e03562e428d65634daa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c9d04edb5ac973f80c6f0df2793f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abd3f3f559bcca1fad05ffbb495bdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee27e00805def4e0609425cef1bf272661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ae956cc7143e899c0461dbc00fff3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca4b53350f134e0db13ae03f18eca8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71288b46bbefe0f2c93b91911fba26a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae8de439b94288ea7845773e785501665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c5827a94b37dbe8777a1c82dfae88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c3b63b7ee83bda49b1eb38a45ebad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f93d581b4c03fb8928896dc0307217668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69b92b3e6f1d7ab4b508be294bbd99669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70edde2856a9aafb41662846f565a0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e88fb39b174f5f88c5f70ef3c9d3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ebb6095f220a2698caa4319e67ab1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c2231506f2ae4988c97d8ae71c23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee041a73e724f36b24c3865c68b180674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b315d51c36e85638f84cb12f27d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4353b4184fec0d1f01bdf0bb987640676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067ad111dcaa32c9a9c3fffeba9dd2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2f0ab3f98c532f6f3f14d8e29e0dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518be6b6eeb75c045d20a0cb6bd88db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3f51dc9f669fd9c4bc00a79504066680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c63a271b7c922887baf8e39b42614681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae81222355f7ab0688cf6e15aa226d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1deba3fb49aaf45512d0686cf68aca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db425613439a3250e57f9d9ce981e5f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4e7d27bfd9ce35ef8138950b965e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906f70d6126b465c103b8dfabfdf1dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1abea4ce0871fca8ea34d48656d9c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486481d3e6ca80a47f2ef7b56cbda1cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7e9fd89c25d4069a0ad10fb99d4e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a152e60aa8486e67001c85f6660dba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1112ec61463849ac33c917e846af5ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05533b37ce6ff6946690552f62a5eec9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e5bd2e1db48188b8d82d8d96b7a7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df1babf2f13961af337f70fb438f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddff7d7badc94f521d29c7a49f4eca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85f2a6fd3feec0c40511128f3d996d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb819c2ad6f08a1602f3b31e98ee426697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a4d6fa5fd4e7e5d9585c23239b961698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8655e289693eda4f40c5706a7c8814699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad51f59b9dcd1073936222c5c72fc55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb07d47b868498c87f2abd49ec30c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec23b50f4d37137a5c12857465c54fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6e6ed5b5d1210a4ab83c14e4fb2f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c13ce9ab4882feb756d26e768d5b41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd436a05d0b2e0fb70601efb41a3f67705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693d1a93af7187856bc8ff03a304c47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e1ef7284b6e3d6426c6d07706cb20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3af5506ba92951af9a0c05216b551708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977346cd7270c4983d68571e7f502051709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11da3b88caa27084f64e7428c54f28710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daf5470bf253dd83e0b3b50aadcd3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005a889da29335ddbd238a6f4a2dca2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c649fb37cc64ac302e8527ab36216713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92c7a645f15a8a9b6300a855b4fcb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d6976ffabc34d0ea56fddb9c8ba3a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7e134456f29270bbe2299d86a59fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d5cf7aca8aa59f1a1769ed1a40867717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760b1130ebf40949dc73b1b27f4563718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d18553d889415c64e5bdcbe464f74d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de090aa6bae67646aa204aee1225be0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f63eca9253b09c3c14975b9e81f36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5262af04b64eb36e0616bf4247618c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5013e99cd10082244a5ea9e6a7ed5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af328b3324f56a72f629ef9c9b61c8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958ff394b0dfe44f1e6db94f27f5279725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c312d0f0cf2a5421a6db95dc4c2c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383b0682d5a98c118399f0792c2437b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c3c09b49bd64485aab3278dbf64a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59745c2d6aa255993f66072eb4adec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f757290f0afc97e9f53e8e190075730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989998e782ff5fefb138756e38dd8f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263211e5ee78fe638f36e7981feaebd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ef6707ba1c486645f8b0639b5ef93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e32eaa77f0cba8c66c1d777078253d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f5b7315e12f69339aa9f3ff2a448735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5526f0d4fd94db11586e24527f0f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb834c4400a9666f9d735a7ef00610737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b22719836b4022183f600127362c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f729e87e65539a284510ba8b6f8c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d23c9143b4ddf805369cf39d3f7dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c14c6cf68b0bb187d89efe376d2ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88500493857930b852af557e17fad81c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf52ee228ebf156315faa527635c66743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15bb3a06694446fd7d2a2014561d30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3c35492f45af7f43028e752c96b8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c6c6fedd2a6a9a37dd4384d522ea9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e76084f3fceaf8c6b8274c1f9b6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a69b38d1676622251157fe8b571e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd372430163bd7c9590e9503c32662e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1fc51a2455eca0f72a14c3cb588d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2416d328879f018f9fb839f42fdb52b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aa712c76b11e0efee510166b9e564752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfbda13ab659530f7996e98c618ec7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53b5663944a64fefc2769c7f0ab820754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86b2d353d70e1ad705e690ab5a2877755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420fb0a7c589ecd2d53f4c5007599f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795da3f715e7da689703cb77272286e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75051d9528b355907bf13038b524ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14deadd5a37708fc6050b2660fbcd0a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cd86a0adfe0e146bf77525a5dc8bf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72287ce4566d614009451069e5c425e9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651ced4c9a675e28b24592389f2aa88762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa9ea68755191bd075de853c655e6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7e2c1b80685801e604b772b6ee52f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58646ef12cbc06ad44a89a9bb888483f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f6b239c02c919ab8d80ff7f14c3aa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73139306215476df8fe66464a7a83b7b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9097112d7ae61286fe2efc4e6769c6c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c15eb06ff343553e6860f4c83ce15f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868832425e4b9ad97e6ca5559c74f33770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7364db32fe4bd5f403541519e9072771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6aa08ba8ea193c8d72a072a2bd561772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3ff5b95731d057d814159b6ab965e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd5970d1c35d739186cd157bb4cdeb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b27ab58e0ae153b3fd4c38d85e98775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20acd89a413511fc799690330ccd6e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef201ac928c01c43a5861d9c3d9b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92d0b21e13c5edfdca2cab7ad6ee94778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7ce0fd81cd491e0ed3c2c9ac9df3c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f79b93ae07f3eda8cfb5ba5ddec8a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebe6f2a99c3ccbb52e47c3254d19b2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f259b633324394eca29039a32c4b813782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912012fe36f1372dddbd68d0b7c76dd5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eb38431ae6be81c5af3673275c1f4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf8dbe651d1f00b62a93619f29ac5c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85b85fce132a125d424269434e0c67786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65e382ccf29022e093efb1d3c73c38787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81195b903cd8a21a75311dbb643d36e6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814971df13b5604ee396baf16ea59f2c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253987e0cac1565e2980cb3b695890d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200dd1f327844bdefc7612eb0022b1d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5dc6b7f2865088ddd0f067a1e106c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c1c53b0d47882058771ffb9868edc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386f10f3156ac916d74495998dacb95794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3393c91bc13d24cc2484be80bb8d1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a106d99dd3696af8e900dca90c1bc6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd80c202d5ec0e41368df23acace5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77eb7dd513b431295da20583d33082798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fd7bb32366af969437aa2b542d401799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d500a857d0dd1cdec0ee9f1c666e2a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f411fbd59aa495dbbd347a722d29a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407fc5871e70d7f17b513668a5b9788802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221dc0f42ee01eea1750f603ff69cc8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef67c4cc060d6e01038a9bbc12b3f2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbe28406189410fc817899e331fab4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e80385714206d11a8337dadd794186806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d176500b882bc471824831248879c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6fdb57efb472f04fe7d9ec205958e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c094202274012f5e7350106b8312e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd23052f4bb901743c54b6be8b31ce810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19464b3a87c6af7ccb36d743bf0a08cf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788f60dea5fd1eb069f9f42bdd791b2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075806ac8f79d0029b1ddc1c8bb339b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e287d34938e52d064adadd33644e0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26de1b1a4c8a2d5a0be848a642bbc4a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e50cee89d12d77133690e710f2c8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e70c179a162d5d3e30a3eb9c3bf36817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79c3bd2a5ce3120d168e843e50a159818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4671dae0cc8b96174ea14b109d70bee819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e23a0328eae53b27a5877c8dbde74820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d21b92a4128e0d2da90ac71d7763c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944ba06794d5a79aaa8f2e40fb311b6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f71e7697a550ac5e7386d454d02cde823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbed2645cd1a587ac6d0d9b6156d69824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d7916eb9b711fda0f05e0d49b8297825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0fb78bf64a008cea55dce4f4985b3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654897b539ada5725dfd9c5a61c0e6fc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffa3c23057137399abf6ea7099b9ed828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6639fb887cf9044b6b73264a0ea0846829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db606a454d054a66d24fe851c9408e0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a240931252450654aa44c76db16b3d0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ab31af5d0833e98d164b913f00f61832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58c30c196a1dc9aac8b2a6534c7007833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16812f8683506873910749611c7f9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63b8fb8f4315ff4552216da28d9477835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4631e9224dc39b9dcffbd5b690cb5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdf18f9a8056db74d42b16fef9593c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c40c1a53d0baa7dc3cbde4c2d08ec5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7db84b4885f7a3f82e1dcd308a752839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf954608953c52f9a7f2512d416194c1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556aed981cbdd511aad325afad8a109841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b4b4d95d8e9896a803cd715e43432842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df031fb50a16ab00fd113fc5edca6b79843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61978b1d5c46329b5433e7b1426ac54b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ffb0a6082df5193b49fec9e0ac4552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873e44010eab186d34b07c0f7ed51c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0849d7cd7722189a336c98e0e3c45834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3359a4850e9c3aca7717f797a287115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd9a1b1bc31aec2720420ec3112f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec73134c81ed58415bc0346e2bc8b067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d181b1a93ae6b9d717f729911f2aa428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3e2e63e308b99f3256cc18563acd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48158f812f28f2ba458d3027d7ed12010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0caa6f0da8f916548ba1869b9a4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82d3e64246bdd66c3b0de3d2038d4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406a94e50c3d38159335c94f5af899513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e14b259c97d73e9272cd29a39e183e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b990dde9b1dbbffbf48273c6adb3cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa62e222653b08dac962f34c73e64b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea5ca40d63a800aa3c4f92ceac97417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b14795dd2034cbef8b5380034323518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39294f92b6c92a408542ebcc9a7caf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7ff40241a3ad104354d2dd10676d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08af37cb3cb78416d1691841e5914421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b22e855abf35a844aba13355af21522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43737f50b5b30c1f11842a3a304fc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20c3bf1e7f34bac3d0ca584825549f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7316960072e5c34a3b03213c31fb5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810d6af7b87a31a78d42944cbed77726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd175ed92fb80ae10f234be912840127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4ff5604c05835d0f727d56f685e4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7a521c01488926f715c16d47db51629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d784a8a1f429c2b174fc89380d2d8d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a189c18d5834e891cae63e3d9a0755631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ca436791e02058daad543f052cec032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e610a9b98e87cc5457a8d3399fe548d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dd323c710915a32b5f9ba10a7b1a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c315b72ed9452c61272aa704592b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb58d6c8b52014f17494a2ae2ff96a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d58390ef2d7916579edf794e20272937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a63c7e1b321cd3d812d4c6a537a8ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e6a763b2bd9567f46ad71505db3e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd55c7574f18c8d817eb6893cf001b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94201552bf4158ffb56c570877cad1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24ac6c87e0fb63152e9d3f711beff742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dd6513194f92950867f25159128f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927877fda6b662a0ed9ab023ec76508844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ceb0c515bb0f455c4bdb0677be45b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0437a958498f8f8515a716dd4c585346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ba69c0f1c00b0900afca37b744c2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47463cefb4820b4386e98512124b3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b66fc3cf83cbcc44714bc35e22bb3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead3e3b655efcd17e643f4277098b8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c600ec17f1d3a29c964a01c8bc05451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229d51f4bcac66169b3646fc333685452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9496959e603ca6c0aec1bcf7414bce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a71efaeec96ddb2a760041ff186f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71abc99bc29e2b0046be654362e8f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773a0241899385baaad00f1ae8c27d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccb06acdc018020b484a3500ea88e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a2e226bacbb2ded2ee914a4183eb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a0441a2565f89a4a95f8904744eaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6aeed976a1e6a63c080e7d669e1c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15eea3f096623d9faa0646b1cbcb9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c209b6497d1ee4c8ddfbf5f71e2347562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1788252f86655426a0b5d67c687e9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146c5d65c3e47d2d1458db45e97391a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3bf3b175c398451f669d1c40cf1b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e9c21af4e5839686de53b873d0efe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df4da4268789ed194fe960a51be69967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabcc486d5aa91c383299505282959b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94497015d4863b170f00f6960917a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cda2f4568be7c0803ded47838c91870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be18636a7b93466cbb1652e31cf642371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783607c470bb15809b8b368e8efedc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdca71dac585bee146ddae1e403ada373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7d7a0d13e092f3dd369f5fce85f2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182828634048c47afff7ef742941f7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406b5780e8bfbd2c8e61b144b16f76176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ec38450a16019e35a9e53c69f5c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d713d5dc27e51bb128cb896205d6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762ff861d3944a8ed70c029f7b871e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f38aa7d782cdcf7651ff6c6f9e894180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbef4a152a5f57cc1724ece914bf2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195254d1f20610f483f044011d92d6b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbab93b435b0fca50d2028dc0c4b44483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117faefa03c0c6612ecde1b1e1caef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b633eeafee4cf0952e6a8cee190ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402a7c57bc51c0c2f624e82670723e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1704e69ec6651acb93c46cedf60d15087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370b4853e1316c06665964340b9ac4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb008579bac703206e4ff389a47b87e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f4863bb7f6c15249d065d2dadc4e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82653e57de0af5db66fa34709c5027d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c59e5a3ea275f65807223aa00606b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6facabf2bedd6adc360ffa8461e6bb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2aac6a44ba3b735a960c260b86ec794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a00681bce26f4ebae04ef73e7eab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf09bae1944352bba27b7113081285596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794fd94f8646af828298a5d1cad0ccf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872fc1fd266d904fedd6d5cc58ebc7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc66fbd816c52232954c5f6fe1ac00a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19296c85a8eb7698882daa90094c359100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3cd23ca908f7072b3f09f7a4706e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61dc68c65b45e04ee9ee9eff63d675102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf0a2b718b55e0eff7681a78611345103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae4fda6949e13cd546205d1fdab83e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aafbd22c2f9e796763d0315d80d62a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538742dc27f7b031a50a8fd3202bd4e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6850ee109bfad56aa83d5514d1cf976107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32362e498b7db252a0f967edb70da0c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685a87c3a3436dedacea17e5981c039109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952f433502af6227b8ff77aa66d712110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb01d8ce93fbceede1ba380cbc793dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fead5fad371b92f7e037100eece89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59524f135d29689f06d98449b721acc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9684824065c62b3d330cbcfdce3baa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc79ede17046bf0b0df49d9558e1afe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed99ce14dbf3341b5aa19a0ad04d32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdf8badc27824748b163ceae0f98a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813be9a5390f43d0efea80db97a8420f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a45499c79876a901be1090185706e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67386fbb8e987e1f878167b63933ac3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d24015046feeb0e23ec3d87dce2890121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688fd09423b23a4b37c973a5ce47b89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172ccbc794041d5faa9e2df92440bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47295e803a4c6f3c24848d4eea1a76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c6591449b9bb0c9ba650b98a24627125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5d9b616c4d265ba74ae994559e2a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f1dbc61db9b27c468eb5e5840edfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574d45f26bea40ed3108820bfa50be2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db92dd4b13237f51891b2f131c923129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea9d33bd8404e62ebf444168d88f0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaa74f4fd1da774d626bfba613d680131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a996a01968e10ef6b6107556af117132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207492a8ffd45013e0050a6a4ed543c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb337191f2c56ee086cb72ca5802df5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5d8533f1696104c2290d30656725c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee5ee55265dba71f11a1928a8eba67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509023da4b8c05bfd11fd31c92331f60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c450e84e2faae027b714c07540bb31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741e8ace34e05a9513da8f179902fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b9ec14446c522601edaabc853e792140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01d27c40dd24235d66d2945944dd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2ce8f23d80a22fe65bb1cc6cf625f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4d73f2db9b91fe2f79bcd44b7b2c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73044e5ddd13e897d98e128c223c0336144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56f60aea76401b1f9de108ea08fc1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d804cca238f9432c4a512bee4b9be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bcf8867f57928a36f7027daf961bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8b95481135e4bf3d020163862fa02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f0b4fbfa8f1fb5ad5bf449f7aa11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365f8d55b5626bf4e0b96df5eb4410f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bc8e320559a01ca66fbc2a3ff0bd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd1d74b4b28dd0876d064ff4df5471152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d00f0e5e899b8447725132dc30e39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7dd2d666eb421fafabcffc72d9f4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216539fc4e1e8e507693d771aa5fc64c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f428479727de02749a9a1b3530deeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039ebf63e8ea26e386f930b9ad085b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa8fcd1196920e6c8c0cb851522d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaf90030749ded60f390a31b36d151159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06a1bb6f3bbf792df802398ca3eee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede60519a96a2b31e70736f51b96be4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9b37b3d76171c1da15888aef8100c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360b71159e41bd594e8e47dc689ad0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19f138176b507739f456e8f6d55e70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf973a99ddef20fe5071cc3c08a072c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b2d29d0cb793d3e490659bdcf5014166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c234c6fc59214a1eec86724568dd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9428ef79cf7a9f2b0933ad30d145e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114f019af5f82dc5f87a978e25ce042169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943664105e96d470a9d7940a7464d4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1fdbb3de4be6f017d9c267c73109171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15abfa17803b4d5d3a897a9a25e29ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2a024a2c6d9e5024e1a46071540a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e9e4bb00de3626713e83d7d818a52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a9566e063f598de6ccb0b69b8d24f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e1c95c8e98f831ae1ffbff9c35c51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb9cc861e268067bf5a889fed49fea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a9bcebd5b37d2d9b167fe965be2f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7861053854f3c93076cf28bd064508179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af090a26cbe7c2fc5be0ca6a89ddd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82345e95c6f5491d7545f1ecedd4bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15430cd4cf5d1013f098593b46779fdf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c1e8b56d6918bc185f9bdb9a0aa27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeb3896ae3b6104a1f79c6d31b45e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ba5c8edf0db37e8d6edbc54dd7d3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2052e0b477ab5facf9c8433815c4322186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee59efe8e7684ce42054697c3938bb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee4ef32e2d5aa08acee9738001f549188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb61a050f80e1d08435727130cb5a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b9ab7300d770a3a303f450404b490190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367efda0ed10dce25debcd1b3c105be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaf05dc719ee6ed959a0957209983d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adeaa88db10304e860ecd6b4fbb7c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5fdf6b50e8fbdb15485b415ffca3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35134431bde7817d89abf32a6faea5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c20b67433a296cbf3d96dba5334b98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbff013df59c582da5e75cba1e2892197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f161ce967947e9034bd253780902c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba368aa8f41a2899dbd8100c53a13c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f6c63423e09328ef415a8290cab24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2289fb542af7b4024c1df3a48222fdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8a031c96f13f8477ade02ec418082202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d77c21810230df7e55d6cf70c46ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23151bba0ef26436ad7857e4b34cca07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97525385277170f5987815caa390ee3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcf07afc4d6c4c925da5f76bd14520206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16d70acba14c196eb3e166c7a3769f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67141cfc6cd75d1ec030b653eac06ab9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2a54e9055d8038b245084c4903c9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9a7e4c13d82b9a45abac76e77dd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb3c35b198e11f9ce6dd0cbeedc7c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f6e2889cb25e82b07ca7ccd1c28c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff0a4e6d26d15ee93ffab26f5c309a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25c0ae22ab3cecce6bf2cc210b8863214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051be8e0ca14e354b82215703946bdbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94679a72f2174672df1c605fa5d5340216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c928b077d0bdf3734c88c6a41941a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74fe9b34a004c63624bfb3ced4a830218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b931d9e83b2d325125524b49c91d35e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c10a0a2bd08c493e99466a915c9b56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c2d246d7548f59a41832cb1ee206f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89533327536209833f6020c79f4fbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed303f92486d4802172565a4679f2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1200e36227a39385daf429e6a8ecd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f50082f89fa18302d1dc689a6679b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7df4787911402415dcc4b21672346226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425f795f5aed7e38292ace995deebd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f8687985358d405ef4eb9421eff7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a8529b8c4633914a56d400ba6808c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3956e4b804e45352f6cd2b87394784d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dc5159ddc35d1951bdaa723c0fd10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fd8eeeb94e625667af1ed9b44d0a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f37fd63f78f2302ed3ae667437d04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2510d609a0054ff8196d5a829de60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6b554b34c2004a7fc4140ae93b71b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac29828f0f5834f45d4aba29ea913e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b29403ddea38c420da3e7c302770d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd7b92f86d4d69717ee907f684f3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff6cd9e80b0a48b4fbcb5fab8ab109239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8427382a4d123a43dd67362375568240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281fbdba919d5376700911231f1b9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a152bb8c398099b335354b29c1b483242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c82b524819644b577f3fd11490524243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f94052018c71f6c5a21166ec65717244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a06d46932316a7a637870da6466a41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9779418ecd6d966912daced6e18e5b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e6ef0df0c0e734e53a61d71052a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db7dff5239104066ef6e67bdd9247248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db92b1982a2cf1ad35ad820c720a4e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109530912bc3b2eaf6b0850e733a23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448450a15de712323fd28a9b4c27677251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcebb6b7380686eb35e25521caf540252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1341a6c60f3bec38909b1314d1f09ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf189e9013bbfefa357a205eedac5350254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584567840150c7f8de14394c34372b56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46055c52149692f36c2aef8341383c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef628e3b484afbbd8472fbfd62b679257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a87f07e0863c6a3ddbe1b622e70bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4b2184031cacf3abbf8bd82257c73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa651e3b68e251ad493a6897ecf965260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce70a91cea3f2bf3b13173d0686d9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a4c9993bc36899f7935456e15ecb4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867720253262b89c2884858cc68347c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ca3bfc84d1d4da485f1a50a87b469264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192494b8e0cea14251ddbda5d53f8170265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b07951e9289b15f029155f8db884bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56b82f47f72ccd44df7265441db46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7a4ae3c296e4dcdd4aacf2e4a4645268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4bb8f019b893b55c63d6eea26de43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2da7e7c4e679a798415fb3de6872d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71bdf2819a7d676ae156fe142498e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0db5dbe177d6af0dd676a7c391aca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6db380502e1e7ac4f6a98fd3fa460b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4b3c3ee3ea3baf1509f015f3d2d93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c00553a101c1ddbdf7880e481ec8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca4faedf0096fc519c2a515ce982cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac511d7a36b335857c67d3205bd95e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11838c23c24cbe545e14b3107c67745f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690cb2880be828dbaa01d8ec377f671279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f3296c5162f99397df0bdf5be6100280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8723eff9829089a8757c19e993e7512281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483ce529e865c5b1cd94db57cac5f55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bae8edf1b2d8e497f2d2fed04ab1b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707656d09e685794c48454dd68e73cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc0e8827112dc6eda679bde057dbc1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c24670999d3df8e6bb8def72bde64a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f145c5127a2c679c7f095480890ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e937e7b30558ee35c2fa6474efbf01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef49f82d2376b20dd7cdc1dc79c7d73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4669e4f74f536cd84b6c4d55ed6f4a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d56f911d8f3ef4824c68121729a6de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4494bee82ed095acc216a4bd70427ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544d222a89127c258fdb7b8e459432e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47230764efdc2d4117b9827170228662294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbbd25cb30bf7ae975547024aca655295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563d1f6b90d09231ffbf6ec6a19890b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ebb512b07675914378fc1d4468e85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65099d19a12986a26031023826bbfc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eafb2e5f21d337f16b9e3221780029299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062259ac6edc9dec6b611fd0cbdbc728300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87e9c85486ffb2ad6c9b785eb32911301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eee3125266179fd4c609bf204f5c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bf33c961894f5564f7a5fd70fda27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8da2c5de17230885a5031317535021304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6e0d5cfd83911b8e93bbcdffe58d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671094853c6816ccae8e4511cc6226a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8a8e9e32c37d4143af650cc58b44a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ac099f0be79d4d457a727ca7956c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e19b4232b9fe2e44b70ef37930645309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada5da71e3ec8abf4242fe812f410c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e147a1f98dbd0de56dae4b6951dd6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058a2247458ba7d536528af0e230848312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de85623568ed3afbfd307a22071c73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371b3d52f5e90447845a02b2454b06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465844339296a1fd05be75127de766b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08fb1a8324e829ebd6d172538b3b0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00d87a47a0be06eacb4a96aa70896d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905c7207b33fc7c871eb0ee723ebbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1e12da82afb958037f5a110790439319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1947b8efbb217dcb0f60e156569beee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1afeca14f37e91026a22e5318c4105321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f94989337c3889493ed5206360c9ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7de25ca0cdb98c378efa0683824d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6420f5df7a28b565663e702601f376324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971749964d0e6e78134f9e426c1d84c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a76536f9298510ef2e65793c0f9ac5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f91bb5381ba3e1291820c1ea7bee7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbe6c07dc1128bb07d381752cfec2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3963a3297e8c90ad43b2f002adb83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a245a08208e098a543069203664c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730072046f5c752b81463aee1f41785a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f613b2a9349394006c49b01f9ba5cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798b939ec008e170137172522149bd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8604c079d19dabbd98ad9bf5c223c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb884ad91da1731547de6d758c593c86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0bdc61f07083e8df40b185bdb5e44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa397fb7b0adc3a60f33a24893ce4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f0860d5f1d97ac576d53e23198fec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8ec5642e722508af6bf296a4676f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0e586817d98c26e5702a86696119a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf68e744331e6a8cfbde0f47ee6d47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15fd7294d0b5c23b6bc7c300eae791342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2becebab2a97072578bc2b37fb414343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e916faee66ad3b26b06b76e5da2ee94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8ad9985ed4b7225bfa7e871edff4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac2783c4725591d7fdb6f0e7f428f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681d7144f3b6fc3c92ad473218e661a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72d4fae1b950805373cd53700218b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1868c2b62fd60752c1d53c1fc06ab9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083e84321a649c3fd9adcfef11e3b13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde176b85b7dde41837978c274bd4ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd69584f05ade2181fd22be1d1e41d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16366b57f13d33bd573a5ebec2b592353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d45cea17aaa672a49ae8c9b5c21d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc46447b0e584dfe1e2ed25cee7b0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800a2f6f1f79da44efc44c7495c603e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beaef040b3e6a7dc79443f7d593634357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9d23937205cf4bc4b9eedcf10d134358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff246836ed30cc2a1f05e326980e156f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58db8b2c41b1cf1f40aad8b934c35b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb83fd8bfba91792b130f2c41d7fb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34435259db37e951947cf2b4cd9a6703362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2cb56d6ba9ed9d9218d1514faa695363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29951db9e67666910379536574a00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb2893e76415e3c39ee773c0ac4eaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd115008144aa4035c5a617b7d1eb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0c92a051318e481a4ebdedfbc9102367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4d1c97a8b5a6e28925908ee3cd4c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd9cbb83895c971d2eff48347ef649369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d5f143d90330bce50336253ece7d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d384b90f3523600e16122cd4326c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9209879b00b1204fa94303982aeed7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eee1c43b3a0926d23659c6246229bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b7addfaa281065104d7dc9f90d9cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d113be1b7dd47e6acbb40a09b604a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e029833b3da8729ffa81d3c6e1d38f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544172277e600c2b83476ceddcddf9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab1d3c9d8694f5de214e72b84573e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46630005b57e96b071d6b5964ff2321c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb5c61f1dd0b4fbe3fea48833b9a1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c943bc341d82586f0de56fe9b2bc3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5e247fdd29ac33e35e10980de91a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e6960bafe08c0dad31e63aa8d8765383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810e95543f492d7f1e07233d42db165384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641cfd775a89ef9b16fa047f3799b27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2dbd47e8e2c04202e57473ed71ac8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb7eb509f8093d7735b0fd06a0ac9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82b591e8471d952fabccb7858eafe1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf76d0c1812ef675ac8f987a3a5abd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3f1c2cb74b1820026e60d94265037390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf8141c3beca8e647f285493bd778d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7fe7651959d76906e428cad738a3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ce6b653852063d3f649be51aa6be9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad866c26212fcc7a3086d679e44eec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b1395a5792a2b3f194cdca560d2eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecca6a14abc40a10299d1d5f6eda1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e4b33d2441125f20e5646f65d82d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf241f6881c7bd5018cdd9da3cdc08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8972c40ba10bbe3c7a6c11d97f722399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52d3b885bb819948dd2c904bc8e745400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953656e45ea5eec6f69f35b92707b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b38f7be2574e5c6a724b9ecb972c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294c7d6caa3118d055f18b20bcb83e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e037866d3af90a41096a24bf0222b3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093835b01f754898cc4f16770974c99d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afa23b16e6eb8729f81675e7ec48af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8342f3b5699cdd53b64d349e610eab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554b083d9e84a33e98e6354fb8f94fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b4214aa062c4ee7e736a04da04f0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdacf156f1b470d7018d74f82d9e7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750e2cc7e3b38c2ed4afa00e2cc2f14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c1553350c48dc2093c4b69fb27775412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b0cf03d4fa16cb962fc9c438b349a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1d9c0c9f165e8b626bac91da92a8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f8da25a6d95910b5a9134ca0d86f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453523651b42de1538875c53ae6db53b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63ec07db82ad7c3baf70653fad4a10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780637dac5e2deb5e355adca77bc024418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af94e6b1cc3cc130506a1c0857074d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80dbb2efd14531a771ab667a28c4ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56438b70204c36997abb034e7c22e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2170c6cc02441e04e9ffa4c80f170422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987a2113323c539f4413a5814da6ea0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35283ddb9fdeea3b65d8ef6ffc59561424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4fce9bfb56a483ce9a1b579160a03425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc028bacc69fc4672c546c2a9b6df3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa517253c8219401c18b215f1db8c6b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aec01abe7d6219cd80a569a01f786428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408055b2705498bfe6de5eeb0de55101429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69980d02cc3e7106c51390f6a8f3fe7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65d9d8bbbcad6fab38a09eaaa79b67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b1fa721a31b079433ee3f45aa2050432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e857f1778e69c99cc83c04851543d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d7c730e91bca117ffa4dbb9db1f4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e951a41ca494ac93326e2fa3f668a4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f72416119bbedfdce48741f5f911d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d623101f30c319149f654b38709c684437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68212279d9801f369b6a81f795c5bc21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d853e21fd0765bd06e3c9384e5ddb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fd74edf1ad4ea5dff398a2578e2d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa7018fee501f2d9bb41dd36ffe39b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e306524226cb9a28aea368a507b65c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e41a1c0b252af8bd04f56284635fff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb5c728d95a338bbe4cb512c02422444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3cac993f2898977e52dca5a78210e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4e68d94c084dcffa406176af2faeb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ec3deae4b4d517ef7357d4ffdf0f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0530e5cbad0409a376ae82288c684448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaf6d476e3af6111b7dec37a54c64b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3f52cc8cba350fbffb65fe32ddb5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32696de161098baf3fcbb22c13044f3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0750a62eb68f976ad616d6b483ecd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab14912c006a791a9c301cb2c7974453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4ebd401d87a3fa29a19ece405fcd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bbb524cdedec1ac4dc4d1994525f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a760aa003c221cb1e006259acb33a64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8146aece68c79c35eac022c4b8022457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a29663dcc36b97fa96d130c582bcea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cfe46180a91bf4cbb7a4c010ef352459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdff95f81bdad828e40f666b933a05b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff70212563d157871b708989c000b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca80cf91fecc474f361dea34acbe66f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa2739333adda9195ae36ad67da9f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1890911e8b06561b94a441692c6f35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51821d73d95bf1e275a882c55f21dc3f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a4f38002ba3ba05827f8b9867fe61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f305f7bc7e6ad4092865b6439bba9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc10a0e08f90897bd84e0dbde4b0cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a21258bf540cfc10c3d1aa59d20523469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa641a5a4b57a8897f17bddae17084470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6d5e240daba5f6fa2e462972e00f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c6d00a3ad1491b7c078dfed111c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881a581c75bad809b8549a06963d089473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d800bb86d3bbd4a21fe7d111236949474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c7a02b6131a4b9d5c6e3fd52a2408475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450b79477e819f55275bb774529573b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0e9f8efd7a770257ea0c0e33fa6b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e947e5c918e913ebd89cf530ff0c7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9dfbd8bf77492cec93e011f0d37da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f30db6af7210ece920b3abd32777d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea2925c1a9e8f8b5c288fa1511584a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb0225080dd58061550a1496f404a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ba4462cbe4360b66d3a2ea3e2e731483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738fd4bf0159825b1eceb5535c5d48a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec76e20f06256306236594cbe37d63a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b8da5f6578dd1d6f2d3234c175a17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208d4f7b3879afb1d97b4fc7b0f7d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c1ffc18fc76b7055089a9721f58f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da388c4a0283d25ef7dcd27a60c699f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee20e352094e36e676a00d9f359757490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b8425567d3a6d71eccbabdabbe034491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e67d5cc979e370123aba72cd6351d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922f56e43ab88fd6f2edf5181da81a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680ec33b6658892ca808f3f8316bdd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87af770d33a581bf272f2de7c21ecd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfc3e2b06823ca5d8f36e57ef59312496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ee08d5b4828dd9aff464175107c8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980f18ff1600d7d00dfa27a335bd120498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5d672398e8b6a08fe6dd7cf25e156499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf95fa0dc5d11e8777f6f83e564c1c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c32ed8ca8e213f2db2f0d9604cb89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561be05d2cc3d8f69c2bea67b364353b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb65dbf799d1e1556d474cb9872bde3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bb8a471ca0fc136dee8d30bcad1b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321f4e07c3fffb84fc660f333d1c80e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c5d69bdaaa84fb3596eafe022dfca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec353520ba31b3c5a3a5cc493cc608d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f505316d2f26da4926bcf73472138508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567fb0bcc973e7f276a449fd76c4b02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d355a17a885a4911c89b51e6768a50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6513eae1562c2db6d0ada896eb4fef0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73beffae6bbe01c34ee41381071406512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8691b99c28d7b4819e1cc8898d614513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45330dba0b8820292c1180c6d559042b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7aa7cef260e682bdb1af12885d071515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175453b02dcf810cc0672aa527ebcb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b227ae92b8d15a0c91ba74f3c9afae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c367e306adaabb009c8dfcc6d0107c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd607792d1bc02bf27ba7ef6b0e01f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583e1ffad1d7ee97ee4042b29af4c22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ca668bbc54fbb103079fe8c6cd9b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49259795ff1d6775315d439503b9ed2b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4af2177589653778c55a6ad4e364c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b0cde7356bbb584beccecc29b5dd0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e145dc508450dae4b4a4616e2e31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ca7c5d6615b265127950544c8e932526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968419f9c69b6120866bea8188dfd23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9819f527c1cac80a492daf987829528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78e7a1ea63b2410a5d3ec0974d5ddd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f5d0bf2372f30b65b5dffc7f6f67c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d8ee018daac9c52a05fed22359e56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc33a7a37bef657527e9d9eed30f10532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150ab04cf6e8be0f663078c431e513533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c43c7f2217b2cfea59e0a0b3634ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef52575a46801dec50c727795497bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e640665ea279441e712ba27f65250536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac10cb6f9f1af228cc0dabfb12ef2e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d64985b2bd7f3b0efe29af1991bb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e46cd340fdc308a40dd08046721a05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32819263a71a96f2cee7bee6f72a6bc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e899abdb5de0dcbc6606658a4a7bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c86ebce2aa22a3f9f951978aa6007542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ef758f102c67f59d4f48a25f67637543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a6d7f2d7bad0bae33c04f7f4dfe85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11002bf62be5eef6e13330ddf91eb95b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37d01f692023ffc942516006bf51a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fc73697e19c24cc4bf0c0f32ba612547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece5d698fa8769f0ef6d7a5eefe1ac4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03337d675d6cd115022fa8cc8b5574c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883241a2ff0f5dd7c91a930b809e6a0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c7e570c5a694f552f2898c66f1bb1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d0cbd6a0f2590c68ae42c04a7e8c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca404a2ac54b8ef915bfc1ef8eba487553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467180e3391e36334af86059e2384f28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f590b64876260be5902aa1c5a8a022555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc6107c1a13b9ccd8f242ae10a363f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dba152bdfaa4245879cc0b0a0d20e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b57381035742a37636df2ac697a68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb0a31ed7b3d929afca3acb24ff608559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37c874969810beba7b9abf76f64aa5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96113c0e9dd7a3110746d553d65b9630561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c5471005e90350d7d1113f0431a6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498027334cd3e1e3ce8297e21312c6df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b514904d42c9ab0a1437dbcc21330e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1a656e0270e73f3a4d7d9814554f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455294926f536901460f9b061e0b801566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2780bc8c6d164d40be0cca4ff42b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1071e65e6964a6216e5dee477da3c91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690fde4a00e75e0dbd77878f182a56a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e9825d22586b7dc1bf8bc6ab3b24c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fca887526fa708427b38fda4241eec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d8b0bd6914955492cd6de361e422572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53129508fe6de83cd4a79db3aa29e2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40870ac302e774e7e5cd0261ebb61dd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3aa86a811e940f6fdb8a6e0e76622575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c63e70d13195fecec90f145f1810576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26670545a89e311d231b32ee88a1def577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ce2867f22d5002576da9740bff4aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ee7bb465e2eb79b87106490cf3201579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7bdbbf13a09d88d87d743193135f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389fd828c067ecbd31b6afd755a921e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3242cc43a8f4f67b2d991a28651a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd989fecce5e4958aa05f8b4f015ab2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95dbe78bb8edc174f354d093ba806e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ea7061a5782fa3b08137867ad930585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6888919f7190f47f3461db13808f71b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbeebdac63e04e2a401b086b57cdc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e0ae02072d52fba0ff425804f885f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785e0f0985667d87c719e9a3d3f4680589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99c0ead2461766f29be1b641327a8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb95ce9ad6d7b91db2a378f3d36852591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90def4c50b312292351766581ebd5d71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc728cb3c86e20918899d078b72cbe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd23532c97a2817b16afe62a9673f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316e1e11a65a1c67e145267043369b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9b8cb434206391e6f3e61bcb5dc6d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e69ea5c33e8167a4a6c1c046a1ecc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee6f765f4ead2d46a1c99cd30dc4f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a32df70e1c635e6bd35d8d8df1d6c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d240db18b8f8d3b1a517fc8db39c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095146d6801848e343eaab23376a7c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9772a4159d325965246b16ab90d7ec8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464d8645ebe1bf476eff06ae2cad48c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81685b1f189af4bf731fd736116b45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ae0d1b8743e44b61194d8295d24c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba67e8064792de683cbb23239c281d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fb6c0f42785f7ecc6cbcbe48c6208607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f783bc167e8c174de10de771d314764608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7058d3dd757aaf18727365a03008ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c649323fc9ad9a518d2f695f44854e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05285173b2072f7c09d061a8d2613626611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25bad424c9edaf8fe629174b53a06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856c460280a434ca513161bd95cc6c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdd922aa86b8d1328eec88bcabf5a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6465f68452ef5442d164eff8e55361615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513fa70ca18c8d26fe96510a12ce85a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c73519d5a8cbde942aeebb4eb2c3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd341cc5ea26c6ef32c25bc2c593b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1843f981b85e1a94826a48362b165d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443bb8c629f9fea7b096fc3ec5293af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4204930d022c677fce5c1663bc3b3bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d340578a71a4ce9153b4a3721c3671622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c070a929f16660b527ea7132510d7a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f5adb4d1b9a6f355d67d6eeef32b9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39c03c9dcb9f97e175473dc185d3d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa14becb2369e713ccd0d1c6197e0f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7efdc5550bd98dddb6a22475fbebca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ad6ffa813acc6540bebb878c4792e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac478a4f95486e4a12f646cea1cf8f04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faded66dc8fccee4a408e64e451ef8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1e67c3b58cab8dddcc80364e4c1e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c750f33a6364a45bd465cda924184632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d185674479bf6fd633fa46bb2ac4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fdd596171f9a4f3d7b30eb4c15b5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a2fc6efbe361bf4285da011961523635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349823909326539cabb299917c472f41636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45789c318fb3d7cd639406c7087ecc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d351693d8395cffc3dcb43320a5c8fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebe130e080886c558f25b758bd88b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe856380455b95d2dbc2fb20557f7bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea9b616864de6b9e10574f0716f219641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c890e3dd48768ebfaa4494b54d77a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bd2f2ff4558d788cb105cb11c6676643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee1cfd6c3d66cb9f92a3b7440e5f78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e547fac61cfd1f346e7ffba64649875645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4775721c7698b8ac22ed7d759d638dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815dd8adf6a5e477ef00ff267551503647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95844e46bb9d46deb09e2b14a161766648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897bd7e801e09d4916eca2323c07a54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82398007859fa3bbb8c017a37f002050650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4de61f394f27be5f48cf1c354e25f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a12a61e943ef1d5be6e148452583c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bca28d8b0195a1b47ee93146767f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de093faae2059fbb1eab5eb2d748ab73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7cae63154492b0177268b447354ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4f0848fc3fdb1f33d7eaef9f90534656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5276d56549e01d2732384ed4dfcc969657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f91e5e2b12a29491ddd200d9e2a4f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9404a879c4ecf5da3547c67ecb44b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dc77291fa2f63b3fe202b358cf95e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b24f2bab01be698fce9323236ccaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763eab50045b220dfeb57099e0992d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f3e8819adf86b0026ce5b4cca9443663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7e68759fb19441f13c233f86538a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbcf63dfa1d8dbdec79d6630fc5b86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4e154a20cf23593190a1d50c04036666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df8ff967c2b726705580f7ce1847e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54abf1da7e5966d9bfdec8f4a2144c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff270cffb943cdf2152edcfaf973c1a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bcb4d436e2c82cc79728cc9ff09b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e20d896071f00252d9ec590dab5b46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619c621cc9430d5974e8ea9ef92b8a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d78adc1daf61bcfe77ebf7c5a35e27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0be0b50241c97e9b1cd8e48dc78ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b141a94052354a72ceb930a5da4142675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3755dfa5dcecc91e7047df878b4fcd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9292ee062e9a23fac1e81e4cdb9695677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a604bb600a3a47467c2f712748882b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458a7ee12967f3f82b4f525a9d9115679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc170ffa05c2a0fc0b415876e73fe91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5937364c42cee717b5ea3c5ead896681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b4acc389d7a5dee77ef2b52d87296682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c33d3d31c2907c0cc52afb52acfeb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fe3e00a563ae544db379ba11a27b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe82e7ef768a59a352773606e29eadd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ff0e622630f461ba8c1c55986ccaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8a728f1ead3b3f008ddecd247e943687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ccc822b015afe740c052d8acb6e66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0a349b4e997177fa42eba818a8fa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d344a784e366f3060b9f235e358e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c590244cdfacd53a3f88ec4a902809691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e05200aae9d339027b00ba4481911e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bad16e1400f1397234c7024e9a0cc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0a550c5157fe1649d9a707e0f0df3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953605fa821a6c13fc012e0aa6a7e142695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9db762e0648bcd2fe2d04dff63e12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643579c09abac639aad2af092f04f91b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951faf86943d1b9362395ebce24b3da0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2c60d27b53cc98ad3c0776873727e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93feaa027deeba3ac1022ead602049700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71787095ac3093f1f548ffe0686e5fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ca3da3cd4e5c351b1f05d230de596702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114f51a9737f652163d6fdf308d970f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27583a47dccda15463bea85fdfa277a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4a1638264918f64b56d85c919233705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dd5947448af0da3ea0664a20568ad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c12ab21707f3e574f8848cc0d63c29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5eace76336b267db5bdfbe196dbfc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414d822a08163dd3c68f114d8988ef4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824edc17693f5c7d7a2b34f407af9a3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e5d2ad920043f7976c7ad2be0cf48711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05bf4dfd0275a448ad3a6c18e0b93b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afa726fe9e0198c36cbb7755f828c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d9199e4c7c0955671a5344529ef5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b12f6b1d36d95ae51b34cfd30bb93715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773607077c285308311bf310a8c0b11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e340d9ea329b8cb61e933a8e424c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942745eb0c167dd62cdd7783b2d9e8c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54822065b78a7c2b9c41c97914ff1c6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cca7e0a0c25aadcd00fbd72c165b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192a195ae66842ae5a13737b6a3ded0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a188510e9a484af8003cc47528f8ff4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fe96b3f6825bd3c5914ca0e787dec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7566dba9518394244243e7f627c23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1be79b99589a3d54e2b5d66a67e1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f094b4d1a7e41640455e00d0b9d4599726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1976adf9e76434cb82b28d0d9cb7bc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77812561f660722e680d8a9909ecab24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210dca68687bf1368582514aeadb6cf9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c58b38538187e2bbef9124a3571be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98135713481672045a185f7171bca53e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1fdb24d25ecb3d4b0b950c0c1e8cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ac068ebe41c9b050710f0059078c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea91f1a090c4d6c609077384c0a3f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fec31825a8be26d2a573a9cc5462c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe28323725806853cc8bdc834b6331736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ff75fb504ebab4f1912330f27d632737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22733a5f2cd256eb3c2609e7bb4b7be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a257877abd7ef0a7428dd1f5fefc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c38ede0a0e656dfe476654fc9c3c32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402a26facf7b09114096ea63e183347741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7593e8f60f87c3cca52dd81cd929c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d83905f27748491c400767196b860743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f459123069022cb939d51e9d142e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9d9f2f54238551e76cb015c004e93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eb9a05c3514ff014716af2ea973e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478d1f9ca9f33300780a5c7f05432f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b694720f33cf5a57317a349f880c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04cb01309609ecf65a589edf7c83db749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4432b5bff9eb5d1659d9a5b43e757750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0a5e919f2d726e340ceeca1dbf2be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52686cdbb8d4fb588bb68539f5cdb2f7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af50aec1ef717074e03f23a57c1f073753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6392303d3c1685f0eebc533716da76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edf85da9a7427d7c10e797bdf68513755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ea68c341e4f1a4f932aca390ea314756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b8467e86e176861a7650a6b5602ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3528a8faf641bc81fa6be4fed05dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca58623c7d8269efbe6e5eba33aa31759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19faf357a36c2984c4a13ed76daf878760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b2d16335a1ddea22ef4c9c3afbd26761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa60f495ee0053bee0a6d9a6e0dfe4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa6cb392441b5ac5ea92f0553e166c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d04c0a2eef131082a74f29c21be7e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526094ade3c062e02c69ded9841d7334765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac2456df84e11988fd85c1d5b1dab9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d403768775317eed3629e694e4608767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>