--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe97f23fa5d62088fb29e1d0a684d5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26f514c37eeb314af2d7a6368f7ade2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442375c1760054983fd6f79cf76d75e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b095e2be83a3f6f69bcdd8ff0a7cbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0071c248c0f1acdde38ea1b7c5d8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0ca8c26396369a3ce4ebc7fe361406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0483ed1f5db6dc0ba8d265204a56ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3b2791f786cc46bf34c8c25f99cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19929a023aa551af0e19cf35ba5d849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b403568301a29782c6c8c41cbde8fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da7476f8e2d58281bc4ceaa4d7507511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c4389ee935232ad8cc61a287fc24112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e360e04d845bd51c1ea4b31ae4b23213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ce15fe4fe545e48b69578d1a7d6fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdeecbd32e4144c89c27da7d134ad015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce4a65f4ef84b115d687460a4d9e1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3dd44579c276b952dd23f50ff147917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901871dbab4d5e77480ae869027be918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4656d3eb4af2a6a524f749c9086c0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8aad498a7e7486c9dfe1dad2961ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0fac599c791d4eb8d6508dfd9605d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999e0b3deede5ee11120f0d5c59838822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b343db30cd5677d50afc70174a59e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e8d01c03c3e78dffcb74c000ae3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73b5ed83355d292379b2642212ec2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76976ac560f35bac688f5caf57263a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c226d125823c910d034f668a1b8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75ddea7142d828ca5626b5db8fa30428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d6067c1298c5e6426efc451084dfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a53d500188478e622bc2947ea08f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3b37e5ff80551cfa7b7220a9c3ba331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b2c0f13a4ec4745c456d5c2b720a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b788b9dd8c7d6f510f81f9871dd2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdddd3a5645e8aea6c0bacfd9f29ec734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e28e1f47e74af023daae85db00bc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11491f6c86f68ee83f78a5603f15a22236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3418b6f5cfbe5aafbf17a6d169f44437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eac02b3b3dd71f972603fd42ff60fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75fa62c7fb1dc776283bb23e1e7b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8d3785c23f0992b5d8be19a1ad76a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ea40d2027de5bfdb1a590abff78db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb9d90ff68c21750201a9f3569c16742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d5a3940278d970b89bb4d50ddcafd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffb0afba3dac3100448d40d6d1606444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b92c395841c5da434948ac8fa55645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f2fb6f1f986fb954f6852f99a4df246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7deb2e80fe7938c45abe6d5a92c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286728f1afd4c64b5715543e5fdbff248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75bee0e752d7f1845e5b935632858a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf822f2672ea0c68561aede47f8d8cc550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cec372418a973d5395c6bf4c8fa84851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231421ab5e6ac2d0b2aebe7323d3229d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406d5f1ffe2e7b23d622ca2d53da5053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e93d6dd9c50620e4e8729cf3897a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374d45d6d3a03d016b4e71b0e0e046255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49928245cc916730bd1d3eb7b96fa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb8d76cb1293164fc18759892cbbe157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6050ea395c3b62acbca636b27953a6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4bb16c07aa5b7ce96df477918148459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc79f747389b78deb33a4cd5afd25c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60b77c010dcbcd7aeaebdfa646ba2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ca11669413d9a07f34be6ffa4369f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f23fa01820b533d7269b3baf3c7f3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c408318ec67c9a279addba8e573ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949e21bec42b3d4ef7ada74ea3a61e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5cd75f06b3329ce767d19ea86d8a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc83a3dc65b945d866006f29560278167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b65030b1fe7f6299ab1f3fc580f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6dfcd9b562e9f21d33d48c3c4bdf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ee234fba9aec1f71129e9cd6ce80e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954872988dddc4013f49d173e07cbfbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8527c44ad2b08f09686473a71f86372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b91c98a1006e43eac3f4ee329fb5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab515f621b4829da1f38485c09be0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212885c15e3d862b662a467c821db9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607b310eb528351200608af69ea3db376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2394c8aa99c4a0fde4b012165f72af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335861e302519909c8def75caec241378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b323dc65c2494b9ce94360df95db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c856b1251af6ebed5041e00e945748580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ea5a626d920801981bf13aae80b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d83369e8c2a605c165ca4d03385fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094107be4854fa6c2d9e26eddbedf4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1867725f1306ed5f415427ef9a33884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819ca3371f0254913953db5bfce340585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc63d4c0708823f17b695573110206a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fcdfb18b6ca6c404d8f2a639015da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86042b92ef33ee4df6a59c7915b6fe1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f33f5a7bcb06cb6e95843028aeb69089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9958b53115c8edd50bde20719867d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d059a5bb636e03d13e7379147617a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68d6ebde7ab4f1f2c0046bf90e791392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27e327e936eec3cfb4cb17233be2bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703179de2ee2f3d8498daeb9102f2a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc9fd262b8939119e66a7c47e5a10a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc121f679f34bb7ed7819f4f658ac1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae959dbac6d5e5105b2ba16d79706197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551fdaff1d561d17ab04cc67ad5b02398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ee5351838d294bb25ab23c8b086f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc13196843ebda95340ba0da9f5a4c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401571322fe1fe5d81aa6b69bf276aa6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c77d19f0cdf39be421c916531212f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372a9050bcf676a03292f607009b16c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c793c3d6125acc6803979f4d206a177104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8e9ded208d9de0bf770bd346fafe9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd58d524149c85848f535e4fce276e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550774e5085e0e02132d9172c09426c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547f5eab57fde499e6f99550e6154e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c79782659b8fd02717de5e2f7d5b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a751defc61e1d01f48917928ac370c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470cf957759588d7a9e5b3cd95549fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75042e039268cbf28cc507ebeb91bba3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc38ce09a1a7f9cdfcc44806cd142113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ee44e3b47f2541879cf50d297b732114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88041f9f5ad7d901213bcdb3737fa04d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242b69504ce20d48021491aaab7670f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9018bd1ec5d2eae334cc1fc8885c34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907e28f51d883f1aa391a75c9bd9b50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dafd6ff351344129eb16661369d895119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97939a94a40567085b7671e922d82c29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1aa8f68a73c088aefbae501276f56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545d988f813fb0b3d63178ce0362c8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d71df6b85b9206f77820c27f341e27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b62b0e23933319b6b39dd4b6025cd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13713a056f1ef8003dda74cd3213a0b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf896d139cb955d0f3d510796dd86c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb315640d408af05ee8a7917de3f0da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba969359456e1984c86bd41150e6e20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f58bb3e78b9f522925a0dc9f7d329a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435fc4689839441174369d5d08aa329130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee6feb4d697d26389c955320874ffd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b4273db8da65a0387f643fc04f421132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30211dc847c08a12ccb76020181372e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc510483b6ce0923d21e46af21ce746134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ab8ffc75efd7c400c764230d1d58135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a25c9f458929e8e259c4643d2797f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff3671b12ccd8b3cd013ade976ce0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df137bac9b4438a62c5717cdf0eae927138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0142439daf93717608fca132b611db2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed91efc49cf76ddc1d25c2d9124266a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac31e8daa175459baba56f95b234b3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbd48fa111f2ee63cbf32a94d5bc67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4541f2b5cf11570c29e10f32b6988a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00210f3869004a17e64510bb190468144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2f6cfc55171e70a8ab116732ca272145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ec4eedd06247888fa5a801d83045d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7126580a9e9494656815f1ce84f4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa3ba01ed11880c81b3bb2e34f165e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c4d9211c12cc04b8a3205fca83831149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a115d23112ea64898c15e67df92ab5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12350696cf9dd27ee160969fe247f645151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd69666e178da267522ebd7b4230b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eccd52e6bd016912e52d00b39549ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b3debcc35764279a22415c2bcd849154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223331aec4feee3fa50624b195f7a541155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76965f83081ce7ee6b8246608fc3abd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49082e52be263db6f99671518d5085f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcce68fd379abe0b81583204cb25cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a853286dd7f4bfd2c6d7ff79ecc05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0aba750c0e7507f191b84d612c97e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a5d95fd1e3e54c68b2f6d947cb82a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f742db98b53c1f676d4aa287dee2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0350e6edebc8e5fd4704cfbfc75b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645211ddc63ec8da8fa377ba6d7f324164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dcfe873d2101f15f127dc5462cc0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adb4679a3b0bde0069d508a48e6850166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9145be424c656244b4421b527df7449167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e3744c5450f6ece282efab2be007b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b02e9fc00c19ab1eab6fa8716d177b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b94575bad9f3e2c984f354a85d5065170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9db1db3b558423b2d4101d0ad0d518171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf009070120523deac4057c2f707a91c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8dde4bcdc10165c91eb1b9aa1dd2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675b0ff5edd06c164a2d9147029f838174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981bd2cd47cef07355f3e1930d6f9ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba88d9d6d91bfb2b5aee8d4d0ac43d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6feb248b409b01ce3deae79b7aa096177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c91e78f70f043afd0f452d488e551178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8b048217cb5ec8655e2d75c8f650a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df389f9fa1166ceef28c414f5a835d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b4e0f8b452b0778bd99ccb855fc65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aedf003e246c1f74f723917b5294ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666de66bf9576125679314009b354d1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40603c61e51d2c99591377a49a7fed82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2865e2d450175b081efc143f1391b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76686047519ef2fbc45ded1673bbf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728dd667832b5fc8bfdbdd90cf2c9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3254016fc882a76e40eafb415a87f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadec7bb1901348bf2b48055580109c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cd7f3b6fe7e80e66c43c0778e1109190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a2b41baf104b498e8b86fb1fc7270191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacc56d8bdf4a7aaa62e64549ed86b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f4ce841c3ba935451ecb53af23497193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c723f1d01e3e237b8a9a48716cee5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdc009c81f65c3473215d2c4c7d755195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd61a3f0ae580da53c3a37d4397f91f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c0e7ee31075b70988abd4c6ddadac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec5928c0d1031c54b3eca3d464f1ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e70c9fa49c91292d13f74b7b3a437199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0065d3807dbca88d1a2dd86d36459b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad64e95078abd4dbadfee3adb83ec71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9197e3e5d6669fac8e2e0836df99c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d9b4bed711d3840e37d26a67941ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d65ff22e0f66acb08bc45291eed15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96539e47d5b1c942a61f831ff767094a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdacf0efcef48ba4ef9a9ca3e2951b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135edf8fe38858019aa3062b7365dd90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56446a268ae45978004d869842671f2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf840c7c074c659c2710c029d8bd7248209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda4c5a4d7fa03e12abe49521e29e2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c52f954cb640c1ac9d636e1fe5616211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88706bf4826273d0e2f0b72354f90b13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc257a9f4824d679fe3b3701c3a6654213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0827e81671b8b5f0fef3f38e01e3e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81523391571273a6712018de42f05d26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7d4108f36835f95429971c015d898216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c366e1f65e728a53fb7bba634204e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07a0f1dfb974e1e2d027c5296205b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c20b5ce57cb2afeb0d9d1cf5295e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00950694c363d1b68f3b228c4d9a562e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35822e049c6ae0d506c4dfed9708d4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40efe9d2b18043f65fbb2a19eec3e55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fbae53adf3bf4ac44458adb5dd4a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3b1b905b2f15e5f010fb5e1639f72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8f0b97884fcdebacdae17489f25b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8882d2d8b87559beeb5fa24c53fd24d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72fbb85031781a9d7077d4bff7ed19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d98659bddb041a0c266a8ddfa59c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97068a86ab5fcb9074ef7b809db5cff3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb984f610f8d33c87be203898b6b56230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bd3321a359348271b275b6e7c73c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6976b09536f20599310cafcbeb6afb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a21400f36c8fb5297e7b27dce3899233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cc53d2ae8f8f7d3374143362982d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55928e6610a66b88a1435c1d1117dbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a44c4e4380dc5c102badb15bb091c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18983caf3bf2cef156ba350a20dae316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f8678693d97de686904eb5947698238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670af09fa6ced550f08c2fb62371201239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6efaddb4b6dc76aa6553c8d979ce5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f924be8d13ee5b48ac5282d80217d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22178c564773381e0a914ae1e11214d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c67c6c3baa4d8734080b0d656b01e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68f47d66e103d2d6f078783e8c8a0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907accf1bab2cfbf0243f21fc59d21d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80425d5c9d3933c919a052e8df0c6ba3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a29ce65e1edab365c6e9a030e3b02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94c623a4b4dfd6a912fca4dcf36dc7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cbf5703c026a65e5d607e8a156466249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb43f6724afa18bdc8fe6e37a9f7f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b132392036f0059bc89cc05facbb2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2b5a49da3a7054538b39fee175e31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e118b85da4ef3b514fd4f49bc3bd93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a54d1434c3a937f514671ea9054f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287ce094d8c347e1818539b58e94932255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846859790c0973aac63874922839e49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e1edf079784e4b7764f93cba5e14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbcac1cb549644665d50fd967000c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcaa070abeae3c5e175ee2d2f7662e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff4ac43d3f8ef41f212eb67debd646260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204586159656dfc9162eeaa7c92d771c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c95e43ba68ce3da14109d487bba1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402207a9c6fac126787d734276f405a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2eaea70d9d9b445c4d6e20beecdb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed08f2b61ca2cabc8e454d8d66fa600265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41185175558e58c432752b6465205c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd33d8d9152569b7a8333ebf0ce1ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dd816879cd98619f7624b97a803e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8903177dfa3b3f05c898f94e7c74e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e7b0b4755118d02fd28b09a6fa35b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fcbe20042fc24ea8c46c2195609e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b908ae086994758316c6163d4883ac2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177aee1c8d1432e9a82d87f7dfe7e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f13a813360853e55f9ba059c58629a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a543e2d43501577ed73b06879f2f4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba352a036184f6cad1bdca1e43305381276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dff1d2cbc40156cc31f5e2daf479e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839fb7fc714df888dcde4c1f0d9495c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cb670ee94e258d3f7c16b4c466866279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f9955575c7e2a7ebfed49fed7556280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d57fc037cccd2c4944532238cf467281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e096382a30d90c51379a4cbec261282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34521ff2be8140befb4cb44b193ce4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362c286ff414ce812e6c53aa509be47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef6ee03aaca225ee44155015a5edac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5213188437a9f0b1a1b7907e08c61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06ca35618eb12e1cd112d317cffbed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b683de6c51fab57f3df196e4440d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112a49839f22ecc15b14f3420c1cb58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c3f235ce78d60a64c5c621c830ac7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ec6884fa440b3908636b2eeeeae8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673229f3aef7dce223a527e411847719292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fdefb0c11ea9f4c6857311474fdab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db85fc82cca26c48a5728ceec6147294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c40220c0b6c3e64b4a8b6cd9dd048295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ef6cd079c7d6542bde4a2a9e5c15e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97694d3761901a19c0bb67837c9145bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aa0cae4464fadda06891785b4e445298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a65d9d028119d977e0fac61695f6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f2dad9af88da12ee86a95074d1617300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534abb8c55e8718ada2ea0868c7b928301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f58222566067fb46ff8692c742d53302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6000a4b671ebb4e1032c46f2ec3e84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd29a10eec5fd788dc8ecd2d49bb852304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18397db0c6634fb2841c47f994ff94f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012fe242d6c4501de6f842a337ddcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e604c166b77f4054ca693155bb2a56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bd203a4bbf413049d83da11adb585308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96950d851557342a5f2536f9f1e228309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cce4f16832487ba47eab13a768ab17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf08ca3197cab2279d0d9358ec6c4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49cf1fbf1539196ca88541793fa23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fc363e1ae0ba9292a0d416235af87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc02bed20de9714e0773085454ebcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe56366b9a617544910e4da2e7cbf06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1b4c613b028a70c3ede06d6b98c08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb75644094e7863a7fe9013bc5d51f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd332769ac3a6b27a3562b5d8ef2bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b0f4168369768d50bb1ab0c96cf00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9409bc1e7eccdebe4f279f9e29089a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72057d465899e0c800725dc57a8e791c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974df2fe52eb2590138c11795a508839322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907b2264733f2fa48d65a5952b74df9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb77ce3e8cfb339a51d4111072e20e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13064e15fa392674ddfd7e22013529c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc8369415bacbd7cefcd8efcceeef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a167876759bbdfd8f13acba6e3f9aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043458d96cbb24ddbe5b92a6138d44d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94782d36ecf929c94bd7c4d21872c37f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a13f0208900c7cdb7d4bc4ca27fa54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15ae27c79af639fb251d1a231d47a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67366caede4cab747c9c0cef521ff466332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076701fef526023adac66509c9731b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2bc399504355606097ce64ac71dcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37a92764dc132655e7a54834a59c88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea042a838b0255690ce42bc878b3b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b777689abbd5c14930909a147ee16ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad7962b990ca2ff232ddaa17caa850338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac6b727b3e732584f6d2f96dab6fa8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ca486a80e93d27c837808ba71e18d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d4be1282b9fcea8aba985dc64627f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4e5ec3a313a65da494991114df31a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a6ce89c860fa76041e54813ee2088343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c872850afc57d74db484d36bfa11dcd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f3b575e794a335da46dd119f4a44a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f67c95060585f0f85133b2c35836c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ccfe1b13637f2be384c381f57aef0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a45436fcccb7cbd8be722d1295c2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f22512401400e069a2a35d10f998c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565193c89119cf5a67c15b2654db225350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116c3c43680cb3c92ba246d470a90e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc519934f283da4e025b6e127180e80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67d86c5220be5b7b256cfe4025e9e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5e02a1f15ffc9be0aaa41bd7e29e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2047593266562387a49e702db5b03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c89342d4f61d6373cea8d2e87f41b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506fbb9526ff4fc2cb8e757d140b88d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23114c5eeffd50f01d326592a5271a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1755231a812697dbb124aa28e819409359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a13a78a551a722be4cc5f3f8bf2abf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65045803cc14e9426734688abba461361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42992cca7756afa5e62ab0e25f319a49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8629dd494e3e627840e3b93568461363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434c0aa40ec744a265449ba6cc5ed70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6c7f92c5616af284d386ce0945b32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136b0aa3975ab8115173186b59bcae9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64574263b60368c8a7d9ec3f1a8b1fe8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4583b85d048a5612d22d8a0664be16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b9527144bc03b335ba780e4b29f93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952e1efeeab00562863cea08faeb178370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e602bbed492234d3e80b77183d23c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776955952a895c781d4f3d6e07ea7fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4977af0c00b080aee479603ed3ad347373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d844e3b5c67b6e5a096bf8bec4a8315374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083905a6df5b4f5dd71af9455c3f4e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cce59f8b357f569b2064fc8268571b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e480f5c3bda726ab9385f6cafebe0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3e19e39cae42115d6a64e62c039c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490bcb80bc578f5043bed1f6bbf8b53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19ba502aa0ecf4e223314d23a94634380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acb05514f38bbed19ca615f2947eb2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c052cc9f16acab09d954b179d48ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6677641728b41704f55556d5f3719383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a82d80201c96994cecb42130aceab0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801783170ba29a19902dda4eebccc03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f271a1e35bff0d9a9706627e1a8b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12fd6ccb1879a83eb89ae3964c5066387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6619590cd44766264a66fea1e912388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc6d5b9b638c57f0e19f7307dddebb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd60fb5cc0a9c444eb914f0c4d54c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680b9a0bece4f91dbdf83731bf349d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ee3cc6b3e8dc802d6a49fac5c771392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7944aad3348565d1c5a0ea4da67274393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb8ab54fa5753e16b527afc6ee7817394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca687616bcd4bccfc84bea78d709cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca6c7a6b1c3db0e3acbe4614ac5dfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a215ed60993e488e225c655f5016d82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576ccf131ba13da0dac3ff6cf374d84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde5529f7a4fde599d7c7e4ae07aea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0570723d5afcd1eda41feb219a79f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ce4a05d0195816b843fa12e39ae81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4713c48bf796bb33b1c386e7ee840f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f264b5ad200a2badb76b40dd8ce1436403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f9766025dca3cf67771628f966ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb86dffffc996e3b1ba3c093f9200c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e021030292e37e7be8e0941ca5c0ac4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad011e42a91aa5cabcaa0fb58bc70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192af206b2e2e73a877cdf3a1e4be5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54bac92232d232a109db943abf7f25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c620c39d720f007c778452051dc6e5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1dde5cd3f22dac69243c9f0c58b75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6131146842a6ffbb9e83949159321e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c933cd4aa6655cb5a81f4b16da440e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9461794a2e0ca461c2f151a1a5fb1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44feb5516f8d145d1a11cbf95b3175415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60314ddc137b7778b08c041a1fafaf32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b515f29c3944c8ea43f288baae00bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba185c7fe994a71779f55acd87211a6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6be014bee502d5c9164038ee0bf03d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41001ed09ffbe6e5c2401c66e0a276420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71063d127b4d3f59f276d29587569e22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4f3fa1d6e944634ab4516e399d233422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919201d98f66fdfdb781a2fa2b1e8204423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b81d0c215b8165ae434e509511d53c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a8d7fb6cfdf1097942e1bee4ce25425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc5a5a60f5ef07c33be4698107918b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770324d7b30dcb642b3ea3c1f02dee49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa1542e43c87bc7cc77cb3a8818e12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837df25a4da96163db066f468beb818e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056fdd1db54e768b54920385da59a14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d7d551993f0871829369975d14c10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1dad9a92d6ae71dcc2fb9181277a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48824bc1bbd2438ba44f8cabd28cec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6dad515b9d4d3a0cdbb0362c4a9f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4fea01b55ec9dc6815e2429c2bad6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff51efb021af793d791020362f7bee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c755fdb0586f280893f6b72fc68b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c2a8df4e611b3f34bb3bc08d97945438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6221ae8f52e2a111d9d061885b5a8cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a88ef9720430925c74d355eb6ef8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fe3115173de661068e535e8e44c22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203629654a6fadc171ae79d4818333a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb1ed9a0b7ff255071842e188ce44a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cd41101ab906c69e3d47697fe3673444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0bb36402999619aef7644840f61f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26063989151e6335a54fb2e0bdbeaf2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25676c159da5caa431538ec86efa8dff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b46d8d80f2445a4a1350d84abe270448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc0cdb973e00eca66be94161a08c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5740b87cb7ccc5d896ba21094293d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f07381e1ce84a875f3aad0723f2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca380dd4005b159c1d0fcb3a751b3006452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6607ffc955c3bcc13f59b2c7794c1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35fe8b316820b2571df1f115dbe881454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ab162c7150ae53c2a803698967f57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bf4a2228c4db1f5aee4d540d21ff9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b73660939f27479b66c8584d49f79f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa6311ce3bcc7464444b75b6610195458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b43a5f5735abe027120f29b03c34bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f156c447253576927887f0a81f8b386460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97792194d984d313c1cf33bfaaf51569461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a87dd754cb806b24f96d188b8b1f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e256f17907abe8bf9712e6059aaa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869ece78d919bb12bd2fdbe0f198b65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d61672d64c6661ee3a392302aecdc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609bfbe7f6a125436656dc097144da9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84c6abe46c6bcf6ebdce70a6704876467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457c87780579de6d55cc0c917a01b4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68f2748e308d384d2d48a7e97e878469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066544bf52ba5fd4464e5be2f263f054470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4973cc3594133fa5489b23d15b7966471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602b48ea3de1a7736e1f0cbc92fb1bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a83ed4e8b36cb2003561bded211c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32abfb239a981bb309a7b56d6f953b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a64b9b1812c3d9460f48373bc2e4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93bc590eaf0f7bd0581ce62dc228c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4a986557170e18636349f6d64668b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237d52516535dd5b18b415afd063370478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576acecdb77a20a74c4157129dbb839479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cecb8b45281b92fbbd1a338d7febf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff85efd216128369947e8d5d7708a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ca19510d031732a93897009c38fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011005bb2554f0adc8e3a5fbcd2afc70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c990dc3e9dadd74caf59d135c6457484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369796afc17517236f51f5e0de2802485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd15ce55be68e438271e25ce6c147eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb243017999b0cba469e6d2fdc457487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968991c2e8ef8b14925f7ee2dfb37bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4a6755bd020ff38f4728312e14e2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e24b48937f90f43b7124482d50a2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e37c6e1c19264274ab8b1bedbf53c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0020e899bf19d5bcb688dd537ee67c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a111bbc7ad45ff0f94fbeec7bb6183493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548238642c30e2149314ea720010d2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b13ca21c5e99de6026f3442fae3b0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093170c1f533f2a5d18d3d9a888340a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa95195ab61bb9c3f5b432a43f4905497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b1a4f98cdfbc48316210e21738610498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dc5ffa8fbcba8320939963444042a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17b25a51a6d662aafab1ddde5237f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e700ae4fd0ec43edc13bb90e3b00d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184f4e74308bc9a92f11e9081adc760502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb817c002283a1b119bea41e25290a20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9e55f35169a37667018884c0523f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5afe4ebd8ca8a87e2e72d5e1e031505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429d08c2e76cdd990106c5586c011b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ce7ebb7c7622f73c53255d68a2c5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c852a4cc18a681da14a1117cd3910b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca388205fc95eaa401a53f682e36b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a29b3a797814397bc1a2323e6e171d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00572ed168a50e51cf3fcb33d7232123511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f3d6a49fe383f50802a81efb4650c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc32664ca28e4f1e95f8aa1b96e8e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397de954b7eb10ba815f40df4e08c717514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06017ef3c55142305743b208c7c3546c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648980397c57fc640c15699a07f8bfc9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863729fb3c3f3912c714a7c342f12048517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27b983c421d7749f94b1bae8c77c95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa3c9e8b4bef312d7c332935a9bd80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb569a8cf39a651f7032b51d3569a2a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02493e3c064286d334a3157c148bf59f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e2a575b4e5fa4d95a50d93b3091b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebd0368a4067b64fab566da5c9f806523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646ebf328c286610d3dee682cdddae0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66d38a6492aae95b6dd887ee148311525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044a09b58b8a27689a140a52677ff85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f0603a58b9ce25765833f282968af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2dbd6d9dabb7b516f9f17fc7dc657528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a1ad92e7c4bd7dfdd9f3f79c49b25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c0abba876ef5736cbf3eae90e2246530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484179e94f03666cefb18d562f25fb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82f88be1e6cda64a8d11464c83b9fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a8a3dc5f83f23f11e5ee6ab33f61f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326b7b1f2fa9eb62f7f1a4b55c65f31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f4d7a8877110f3519ebb71b8c9d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9b5e506b6ee1d8839f911a6dce95b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988117cc0d7fd244bcbccf574c8f4f43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec38881bd7eb4a629231def8ef7fb7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6721014f931fa52449f23e9a18f40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea25ae0f575916484f531f758bae00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7602570ce3cd793a673be47cc2914a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95390f9be46f5de5bd2f0d603932bfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4b319d42871b311f74af181107f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7300f23ea79be2ac8a402b9fc826e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0300d51f746ab2a57f0e352012209545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32211aaa6f12c3e1842bd2a45c507f48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf02413800a3632a905e1ec439d275547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c273bd6a2fa42ca1f9591f57147b8d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff47c16260835119d22c488e47af5b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27c255fb1ce4ba5676bad84f6c9a49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51126a4f9407de36f38d8314fba03425551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aba5a01589ff3203d1387f2aec282552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599eaed3edd32cb6ea840614a7c7fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437afb78d1f1f7e062f36eed07504d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf43a682ff377b553c7b3bd462289a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305561b7d75c2d756169ac37465be368556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cf07b256da3c13388f28ba490b62d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d008b0b7abcf11d37f09b931bfdef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680c84b4a273a451935738ebcb00657559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9ef05122619287252758c55532f34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4b0a0bc1491d625c9ba55cf1ebdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d61717ae4b2a8ab15c9ace0c6578562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ebba98dbad28c305964ac14f44e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6bc0b03d455ae72aee56dfb99b10a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5640326b792250116c7f480b14b50b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582b2555601dd43d216b15dbe39959f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6382a88e16ef43e9fce15bed60683567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465bfc4ca994e23592328518c2a6f65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2a25a147928c57b6a68ed973935fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697a8ed8a0f4ca05b97b3cfc0247379570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf6d0b4d4a019fc7f4df38ebb0f5d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28973a8113ab3d401704b55837649953572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d06a9ba67e6120cbb3b78d4730f685573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc24d209f77aa092dca5cae3d493400574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d18ad6c169bdd94fc7f36b098378a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173684898cce8761b67ff02d84fb41576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96413565147405a532cd23aafa2327577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697930de306dac22c4a69dc326031773578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e98f75e5463736bb3f1b3b017fc37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c225185b9deb1b4ea33bc01fc7c14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184c5a995d19f86d98231e44736a56e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129559f58db0b4e1dddd6c5ad928727582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1809d1a93fb5fd48f18d4ee6bf2da0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f2f702beb101fc4056754f37580d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6dde376637f817c6d5dfb9138621e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27971abab46ba7b152cc97e309155d30586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7f029182620ff5011fa508ba9988d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eb89045a061ac9557831e6a111e6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c82f611f8049832acb995f0b5a9f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8002e118de065452ddc37d0143cfa1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7f5b4b75248f61279033f33fae91f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2308686d7d58176566be669071813d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea01dfbdbe39ac107fdc9df56c0cdd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41cb615b9b8141758d42aaabfe782594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139016405ada641f0d123f4a01f8534a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312b29fe6000560f7b847a40bbd3e29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a670cfccb5281437037f4280e82d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b177a739e21e9b550f2cb26e82532598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99c129a3c3ae0fa2cbfe048d64aaec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91589873eca447a624c9dc190dbf167600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114c516b5141eb4fdb981f097f65544601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ecade975201bad1abe62767dcb875602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4610be0c51cfdac21641ff47d2acb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29cd0683ba7577d325f649108bb714604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec97de8aa5bfe206fec654d9fda70605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4e7c2c12f0021af2c91118fc7be18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a769d9885a2d912aa82a90013d9cc72607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230b5fdccd7b438e5a0d3d4da323dad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149adc2e7456a4672b7ce2cca27e51b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f740015da83b5c0009e8eb0580fbad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da447108f5b3923691bd37d5e3720dcc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d0b69f2bc35ffcf83f4702e766566612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abddfcc98dda53276f019a199825bd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267946957020281ecc4d11c9bd149cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf21b769055c2c70fa25665394beeed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95debdfe53981b04fd117932987df6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61909740982341c56d98b529257a949f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716cf253f9cc8da146e76f33ae534b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c4cec05d7da97d9794044ef5979f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266ee729bc5053c1b39933c24394c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd8c8c2a63b66795cae24c0e9b402f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11c2d2373b786f1d60bea01b97f4ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493bac368f3b1f76a5a98d850ec4733623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06edbbdd8e70d29362e5dce45fe0b61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc6283aabe764c75d023756eb18df2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d2faffc3e59d9b9bbfc7986e799b9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d509380c57f72335211869effd57f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4d8b26c3ca558a97498b9c6a49667628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbfab8c23e6af00b1fd8875dd606ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728e2774cc945d39dd398ca76d38053630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce18c83f55c12f5cb4a28f29e5cf18a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155b32fe7ec9544171c8e520991d0f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1f425d2ac126dce3970cb5ddb0c32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac12379594598fdc1745182dd34e7b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917220a18cf17d8e06df189d316aad6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19142863a3a33a4b68806b8301cce815636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c372458d113e5006e655a1292ad643b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ec2b841dd64fc5e0d9af4f55c22f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2accfb1dfb77e52965f585d329d9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e262f389e9d31e84625a485f6bbd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a69c017f0066d84b4cd5aae299c626641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b688c40d469b60a02bd0b760a4d032642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6cd6addd82feed2a0825e8339c828643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08d3bb78328e6593318ac5793fe57e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d9a8452523a8bf0aa86a636f1cc3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351d91f6150fe6ea467b586ea9ba453646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b99c9570657074cb9637829bedd44c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178899f436e0a89c70171f483815b88648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8144efbca0ca41c94022597f1f7c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae9cc09d2ed0763242f1379744f166650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4e1a17b7f9c27be8ec8a07b88f1a2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bf92383449d45a98f8e78a6db7080652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905a3dab7b3c966f37b12e48dd08c59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0584c28ad5bfebba1de56263328162654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b5e708464fadc7c5d4077e086ee3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d42784e9e64962455e83b5ade2b9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72915f32b2f24bf49928a4567f05cb97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9a3e916aba74fe04d33958af4d5ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf75ade4d44cfe067f4317c25eecfc2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d05939c7dfab389aa33f7e81eab002660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c5d9b20cf41449d1e2d33e08040c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d6ffdff562da8a942a6c74029736d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4847693e854cb292873544e5f74ca4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7633d3d19c3ec4ba28dd7db7ca27ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27675edbc06eb0638943792bc1ab5574665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2081073fc3d8bd38bab1305129eb687666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c897a87d7f9aaf77f2ba282ae8a16db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba89685704370f40d2ad151bb84c98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc3b16b97156454dcec654b4a7ce94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633b3e871f6def5ed82520743d2f658670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286713728a263f1ede3341c7416dedd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f1ffe199f973692d4f08b5f6dc29f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae29e273a7a824c4e98617eee618a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f32b2ea29c5416d2d32484136cdc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11649745c4753d77273fb35b79bb9e4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73bcb639f04a1ac3de5c150654c633676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158b124de3567343c977d73eeff1830677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9003ed1a76bb8df1a03f795273324678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb116f6c57040e953c4da379ade9cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8642f4d170eb5f88c2b41b1031d772680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288755d5fc99bc83146be177b29cb962681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8678edca229793cecac5a929ef9271682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796d010ab7e8d4bb32f6964ae9a20f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d51acf9b14971b6b1c4b11711e5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd68db93fc87d92be4a609ee9b74344685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bdb0e7712aefcb2492af92cb23161686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e329a381eaea66cdb8b78b3978db4a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256a6be3d9c612740ffaf70c32abc17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08388b7baa26d7dbfb2e9ef3246c6835689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe34e7da7b15f7dcbf6470b5bcd09fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54430bb0583ba0a751a329309f342e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b1d908729383f8b9fb6d599caf681692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db71c44799281a8737ddcf572eb4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914f69da76aaca37f27cb2fbad4e39c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb0761d377f833a58657d6de857876695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94e285543ad0ef4e9f1119d13837d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27475415c73a37eba42efa3fd990dbe9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828bfc3d228911e2165d7c225cfac7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a7d608c209f2703783b4af71e1890699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fd7563b807c2c1e56c35a742c2d9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aa532876e38b82a3a1ef806fdea46701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedbc2f56a55526dca028778b663b3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e2c6d1b0d115ee09155b63bc9ae7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8aafeb6359af55e2a0f10150eb689704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef0c5f90da75dcc8f6aac2edee3544705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd034f4009450a6b4a9e71fa78843c62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca30b1e7ab58c3144ba3e0e9f2b5d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f71b16a8c5c8c57d11cd6abacbe15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ab132342a70029b11457ba71e3e2d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521fb970a172c3457527656dc23ef44710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ebfd51b78e419bbaf6b2c8712e271711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7a309950d1fffea39eaada9fd2b27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7ea5313d9397aae622008c0c62598713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a26348af7396d5dd4d3706ec06ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8449bf0fd30ad34d3a6139eefef5db4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8af615c1537ac63f8e4f0c79fac3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c54de75aee56f717b2edcd97b34b9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372808ccfbe86411cd2cdc02f08c9f3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e8b308d6f9f1d7924cb51badfb5c1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d4b6355fa69fac0aba173fc9b4a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585731160003de78af27dbf4413df8c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d484453e2b983cc8df9faa90e6df8f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e8ea26df8854d049566e2f1b664f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539126ea8d8cb8cf8093b54b0357f5a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734925a40560d71a1f9cf55656b243e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c63af401b3ba7ce6f4a5a349442f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faccf0cf3b1c0163b72bce3f5610d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e10def9763800487dad5528f15cedd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c086176db5f8f497cf8e7c8b9f5e7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f19af86d9459960f8d42cdd72a4d20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe344dd702fdb819ae872b6af6a9b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058c6887c010243e97b2aa0302b9461732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007699f5e2858b7645743c6be4a0bf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214492450bec9724f48e9a41ad6826e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5461577eaca169acfb94ca8be1ee78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e8efd8b6a4a4c432c579b7139af51736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a586708b81083e12680e20a1703c0ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97e04fbea200789fcaac84d01af447738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517772f99544cbb22ca1fd9f98b91ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91765045fe74dc75203695081b91d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea27d626b26f423b2335a6bdd9a177741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d89e3371613e0e5eab136fb28c34e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7a0ec6e17759f90c50c09c379927b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3952ab46898784a7d774b9f0f277ea7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63505ac5cb3b63c8151446f7e75f2826745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee7ac2f32480125cba58172a94b42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2582747c4978184afb2f61adbb57b00747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c4cc763f7918b20afec7212a19a34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b018de3dd0049f9c01b6a40815172d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5bf8aa7fd7216309d4fc0b7fc4d99750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09d3cde448989e1ac6503f76fbb554751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147626db48fa38113044e93dae83383752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e89c73418287fefe41ea3db91f41de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c85adabd94b4d1e82fcdd27195880754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ff82ffa59b7a5d5c118f3ab40809e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f393ac2b21717113f09ec86ef70136756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f5c46e06bc8869cf330883561ab37757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ceb936d69f1b304ab667ef3635f3a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1713dc1b216e185f3f063c3721883f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba64222e52ebf50c70248b0b76c773760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19b6a3852202b65b2de09e42e972f8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18421c064a84505132ee828b729853f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b049f752c03ba80d3e40243a59fa1c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850942bc9fc3320dd3bf123ae4a84d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76861c49347c0adfcb81a323355715e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf790cca2365b29cba1717f3f01b1cb3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0a8f5a7efb4bc3a9f1971dfe95fb3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57ce3f78b115c455a1f1cef9550ba2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026b397ae085fa8f0d35f183454e64f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94271e6e1835befb0388d530eaa8bed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28048dff549300dbf0c19c917735e41771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f55c940dcb69e3b0f20a56a746b87772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d47f0040155ef1caf40eb24dbafd3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25dbe599ff2268e686be94c830be29774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c86ec35bd3e638dd07a0aedc268292775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b98ecfe1029a6ca523d5bb3347fdc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d83c7fc27673df975a4c16d0afd6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e324c91426ff12438ab14113c036888778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b63be66f35e9263c31e2d1c2460d46779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5718a22b1eedafbc0a5f9c67c03186780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334a46a8bfef7aa03e96a359cf5bf20781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a329dafcc32d4ca4e1dc62eb58ba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941c200cd19641eefe9f0c8172e11fc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db920328617c82c49007050442d4ee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a1ed987d309a22717aaf535c4d588785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ec052cb2a204e7ea2ef341c2b40ff786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d48810c500fa7b81409ff6f5e000b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1eecdc95b4780b2feb8068c65707a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3be501e55441ab6c89c1672cc08497789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6f48e74bec9133a3283f00c2950fe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed88f385feedf7a6414e9562036fbc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd847f15f7fa3c45656104d60716a9f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7beba38c4d295b294044fc5c6709b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1873f1f38d693a3a5877b596b374fa3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9003a43a123f6e1c77a0dd57f3844b7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d09ac2fc702c98e9eaa6c8bcb99992796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca32ec99c349dc14a176e35d320130797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d01b16b57480c0e4ac84ccbb4665c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb044efaaa7dd89ad81b44de8c0185799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd276fb84ddc741338e67e8b47d9980800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeaaa18fb8b4c22c4653a1cb224f52801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a31c8dda03936ababbd10919d589802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1082f64d9b199b271c43d9a702439803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce54440cbfae2ff56f328745ecdaa3a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc57f077ca83e6aada6dd2f44ffcfc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fad3cc7c719cbcf62de525e5ccea806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37649e8f7046e53790db9f0e267ca1db807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479f2c4e347c19cd1d71b12b7d97d76808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9d6bf1411bfff26f3123f2bb36377809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9f0a7f4e6927d057d137c077e634810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577642724bb09240c10478f19f2676b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380bf0c5869ba971abe49fe8af5550812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973cb4d2939abdc43aec71a90bcbd04813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e77d6802e5972e640561c081be419d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e95efd4c8dde14ff2e130a30c8acac815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0ae3274c118409237ec1b7ab2aade816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4952c290e617f74b27bff1eae8632817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91613b12026847438ba2140ee6959881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90819e254024b6b8680b74544afa98352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02252a6895df5a055d7bb1a38942eabc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac5927e6ac89ea1f5be09557e7d8af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e880a0950a8cef5b199069707d265375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb73346887275f090096beb1ceaebaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78351b12f807d65cd824e6d4a9e8db97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da13687847d49043307f29144bd0d708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485440c0c3d9f0b2117feadff78bed39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4a50b7018300730d82a767511036510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec854a1fa843e5bbcb2b987ce76ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a44aba34fefcbc570018c90136506d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f311806ed2aa4de71723c1ad9bd9d0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db997383916c839b9dd63561133062f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e828599b54ac95e5d57f63d07a88e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7defb0550b9d5a466878f6ee9d70f5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f472525338142977c4bf62aa45fa517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948042900f814f448441991d786d1a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d62df7f0952ac56d99b8d73655e7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf614a1fdbbb55967457eff6bc32f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40863f6a15b5dd82a310729332030e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbed34d09ee0d21d60f32b1a8226cef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0c33859b5c3b36393c7808ee64d6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd007db30ed4b166f2554c64526ee0d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883864ca0d4e8009db8899f33b67564625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afe433b4cd7722f760af6ce0344fd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d696606900916cdeb0a66c1b059c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fcbd393de82a800aaac7c892ecbd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec5d14418b3e5b93292ff07fa98c3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60d79d46bcd30e3f8c859cd0c1ebd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edd1256733440525bb090b8746d73a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f703ef0b9c2e802b9ef8e0958a92132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde5d3809f383a5b716b1891e03cd1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4dcc85d3266bc51170325727e481834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbd253c24d34c5cde729706da5839c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26404e85748b8c8a66305d99db5ed93136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2a30df81ae6582ca0e1dae01d9d3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6c345bd939eaa586787479c173d8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd28912da7fed61fb5d83cc2162f1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c76d33e759cd03776e22927a8e38d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadf09f996180706e512a2bebc4d62741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0b7dd247f855997fb94fd669daf8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2326e5ac69f432ceea73140ae030e4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a9ec845970448c30f9450cd5d62d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96873f571cec11a60d00bde00fe89a9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e0f5ab069c8fcc1bce965091f113246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220f32becfd9e0eac39b4449588802a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21aa4963cfb3fc05e8756d0d30801948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db6df9a8568ec01b235cc69dadce9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebecf396006b24dfbb1572ae76609650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f683e78e330e27cbbc7af332532ff6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4f8eaeff54b276db5e02e0e4c885052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f03e76eef9f617271659581748f0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02d23b1203ae8622a1e5fc712142e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9eee99764c7ee917847692307431f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e82d67c5da807a43bb29632506f67a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07d9396aab87dc1fd3b58649c06a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31813525ebfad072c1e8e772cd39e2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce9911a26ee52f0ffd13e3b7b4a4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b4ef3816a45a9172d611429a5da9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd88f3811a8fd3cd66ebfb49cb6c9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c00beec7e8d3a5609dd3bdb247ccb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b4eb0c6fd2abf4d9761d09f62058063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519edf072c3cb38a49c5dc54ff9942fe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7183fa12707221c9d8c69179de66665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511a9c1e29b3581185710f8ef79f8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e0bc53e7a8b19fea709a0b4504e1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721f8c7ad170118447232271a3f54cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57feb68e99cfbcb2ac70b81b0390b0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c8f9a8a6e4f9d7e9406e7320c804070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09a8fff11c8cc408fae566335b59d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e2866371e924544019cc97f323f5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141463fe6ed92337fbeb1119b7173cf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709208214c398809754d7420e0ce764274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b834e6911c8ca415942e2db8497b5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694f354860e1296cd874fcf9a2bffe576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c32a4513bb8cd85a46372dee3a632077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d9c2a6a069c4367b8a5fd199dd09d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee30a18ad3a0fe898656dacc3c1527c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6261ab78979f870c1c5b1d6b521f2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f462dc17083eb5bb2d961b015e69ead81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dcc4ea403022c23ce861db38ab31f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb05346bb96e0e73fdbe05f2ef27a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a22f85511c769ac2b8d9f8b1a20f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0b8b5252e2854fe02b4056c61415085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5af68c97e52e0bf08590a2568354786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9af440dbca2010fc7bc13c908f35387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b842f79306c0cb01b7f9fcd2ca55b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b52d2910245105e948f173a2c18dc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ad20da96711ecca5c5b21150fd2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf32606bb5677b6f35cedab7ab60a1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de6fbc0d277c5836490aaefb9c962792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02d2700a5fff044fdc4cbaf02bdae193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bb66eee173b6cb9b588fcc056728a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df00399d291e751c78c737f506500fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2c3eed5472ada5e6079589d4014ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c379b40621b4832b6593af3e4e193b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e01ee2d908bcd404b2aa3e862300698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589257c8b9578c58f749265bba5ee2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee9ca60bd29a5288da31c55f1ae9af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6b9e023e62620c00aa9ea51704fc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bc0d1552f9e7dc1bfe4bda5bcf4fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c61fbfd7962f1e5095ff8e48c607f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfc340db77cdd0563aa17e10b9b393104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ec422eea92d6414e10beca0e9e66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c069158826e23ba6737c64f2fb91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d48175da71729bb58e03807bb41457107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39460bfd6a9aa0a9363d6ce178e1e69d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ea5ff7e97b0b9fb2cb3d019eeff66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67808964547bb2a80b1b58bfd9ba11ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01afa2f84cc452f73f90262b54beb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f3f87e6ef3c8c1baccb828da7190c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f06468854163300e0c6fd1bd93e5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701ef525e164245fbb20fde9adffbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e310d97798a66f6c1069b7f969f42a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071f931046b2cb6a9f0439c354b0a31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe673712a16133a9fd7f35f5f2ea4f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ffb774a5d999e747ddd09149bfedf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd9fa57e4e4df020ec497380cd6747119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f33539ab574e8ca97cb24154da6eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496e4302c84c51de9cc93ccc1b34013121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e529bf4f177f56230286350d08b61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec2cae468676aadc056abe98068412123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962a45e3b5f3e64a76047d5c19eb453124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577afe8769a6a5ea8cb2917a919984e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a20398b29937f8895bbac5fbb6a27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2443d834348f36f40191216a6f636d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdee15c03cd1fc892826056d844b466128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5849ae3ee283d7ce775c3c0b8194549129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969988ef3912d38b4f1f9569682fa695130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86d9ac1ef29170e827ace99faa38db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e2f0015ee11e674c24cfd6e7e9957132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80464b3e0150bea2d0bc5a64878329b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba8a1ce4f59adf8daa98f49cff9262134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4abdf8d77dae7afc6ffae51c334690135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee852800a1708b0db0f1d64ae5cce3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267d41b0f0adabaa60d92276962344137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297f14d3e447eecfeaf6461efccda29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ac6bfb22f6067403600d3e3c677ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf310d1f7c7927906a8b8f18680e089140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2da9b1844f6172f559e9a8ed1f3d0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d1366a0a6b2245a46ebcba95529f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1030b33c37bb41dad0eb58e50c368143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d700784c38ae5b8aadf652961c325144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157a022f5d3f462b4b3f3e2e6ff9288145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d138ef9ad8640489b9b2590472c01e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f051e6e3b7ddaa6b3961d27a934c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab1c0f13b6ad8e75f58121ae356d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eea50f8d2d964876976d723db81ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ff4b2cc27e14e64e10e99760f7c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee44fbe604011840a7e36f5ad3c3554151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e67ba2c8b981be766bd58773370f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd4dac754317b19c019e2c792563c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b2a948d6ccd5af483daab46a80fc4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efb384f72bba12807486f46594fb04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea96a6908d677f807151c2f9b730468156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ef854095bbe5b829d7fb05d2cfd10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57a635c640179978c172f71af7d81b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453c3888bd842059783bfe4b909ac84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34bbe3b1e6f9c70538d9aed20eb8f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fdd4768f1f1f6cc9cf6b545301777161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e26e8df3299a2b0615446396c1ec6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be06ed6666aecf3290b507e577d6e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4392935ae90ee9a59ceb31033738bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fc29878093d2cce9e01ef2d3b515c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fa7525e0f9bfb790e33259ba84176166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bcc677a8017f24f2c14160f0d18b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0634d030985c3b8a84a4d575837ddf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5544e8766a8dbbbc2f9472db00da4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e6bcda011ce8a0bb001146dc4208170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ee027ba1ab86bf3fc1b4233e9f6e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d52dd865896e4f5e5bab5340eaf9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50566222d75c7099bbe1131c583be32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74419a270aac4e16fc8b4a865a4581174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3bb84a6fe75c9d2b8e66934facfd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697facb43d46e4f3665d9d5963a5a7f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139e4b51412cfd2b125c3e79ccfbf62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67c3ef2b580bb1b8876b9ee2352dc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4833cc0bb8cd897966d592574a7eaba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349c9a0dc49762d8957e0fad9d5e7c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdf42ce56ff48365afa7fb68374f6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e19e75765047096049f2549b1a2f3d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320afdde9ed6db634f817aea1bf5b249183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d312c31589a136bec4a267317dc826184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee87e8a745f12bca6e5580b5f68bfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d371dc7ade3379fcbfbc5e4b78e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd8fb607f2533d03cb57f0a19b3384187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6835419667f1a37a493777631e4a5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711c31980bed80932ccaca174546867189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9a208977836dc07b09a82a008da8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e72016c660e09c56efd24c210e2e5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af859d004e3124e9c759ae71f60819192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251681fe159ea0179dba523ff8bb3f5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b03ecc72b698037eebf61446331134194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a1821b3c5bbb528f4490dc4beb6b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a4d1c569ff9e3cea4dcfc60723319196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3569dc44b67bdb43bdc630e7eca2a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6de1ea5fe44b09d6700b71e81ad79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d30d7021b483a2de634c6e6f89c8a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c7c9b5d992a78cd29ee505132773b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87492e11d202e103ab32d0cb7df4828201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ffb09c1bcbdeee9f03bf7c404624a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b356c1f4072269bac7041af807fe70c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c994e33c90bbf8f6ec2e8aa31c5f09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7205174daec6deb31cfdad75b5cce5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab90781068115a06b8afb8a86df665206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3ec088c644b2dc3246cebf328cf1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7586480e9f9d5d89be98ef502ce604a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b38d5571d376f04213092796c1da72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104815d243e2091123827229e774d7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e822e228710db31c2c568549f18a8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d339390fdf1e857ec2b1fa2f5f9730212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e394d4d99ec53c829e4f65c0f7853213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d140864ad6007b226878686613db09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d1dc2b7bae6e0d64dd9bf8f7cb4d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a30dc919e313e53c1eb12ca6b26de8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcda0a8712315517eb77443535ec7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03ca956a9c97624eb03298d9f6e402218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108c35d64b4a38ab43ca3f8d03f88b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17555bfd84f893d40d02a2ccbdc98e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e03af2f724aad680677246a9a7a5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46fafe4984553cf3b2bc4ad3bba4b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cd6b413d60a0052ff1db400628ac6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a0e4911c9c98d606cd3c6f9fdc469224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d5ed54115505d3c64eb71b785cf20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858268b7818246d4444889692be181d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f430145ca628c3d195533f3631c7662227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fab963a51713a7240b05f0366fd115228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc90c39cbd8c5868512529d6e3ab10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ce03ea01fd2e3bce7e406ad0aadb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6540cacaed944cd079be1cf3cf789e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126124543c427e50b4f70259c83b7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdec15d43c80a1fe36ffc32a6039fd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d794586ca64bd0750ae79dbce39068234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6f0a6191c28c05288751d6305a8cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07ec495feb2d1550585534c48373d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174af200d3cc98ae28874cdc50dbb929237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d460ee43aeb1075be34d8f1db568f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466ab6ce3ab7524aa54dc206752459239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9a00e9c105b18ab3dee33dc855632240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cab3d4dda0dc2a05805903a8e9b56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cd8162f1d1282198fc4c139b1c026242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5265f033fa57aa4b3895c05ad9ea01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45cfbf488e64e294bcea06deaeb635244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6e1cddc8cba2a7762d28aa6753fbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba5cb6c2c7f0a5eef793309a34dd74246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fa3977553a4cb0083a5c41bfb2180247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12529dc156757e7f7930c6aa8dd17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771ab36052c9b4cb8b4d89f8ea1949d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e660235cc7bbdde613a497098159250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fcbba73ec4d4356d158813c9683be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bcff24f901f72b2d6928dde38cf55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddce06e62aec3a53ee94b68849cd415253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154ce1feac724280fb3e28752dfdc94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea7ec0f6041e92daf90c588172da62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d422c9a2cd2a00755abbdb50336550256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3fa0d2d2c3c5ee1a21ec92d04e495257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3279b22c6f64756eaa9f473696db0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4e30ba36751a948d79b934a8062e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f1e1ac276ca5554424ea3bf6a8369260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f756e782b026791de8b381fc328ac7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a5f43d72cdb2b760f9caca4f1b264262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b7d34226e558df1e7035af5a3caa6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf870e5feaa93a951e0877f59f6ec79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848d61cb9369863a63164c631d11b85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43ef229f42f96d0908456b77400ccd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4768cce2765b40e94a096fde739b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147433225eff123574ee1c918c7642a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befadf80912089aac34c95f65b21c36c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262724a0ea68ed081a7fcffbdb5087d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2861a9eefc3c24f7faf1c1e6d3e01f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890d9e5493ee69bafb447e03f74e39a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220684fd2fa5f3f99a4b2404909b375273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec596e6ba19672450e62e861b8878f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5ddbfed0bdf16807b072091f1c961275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c4ef80b33a3f6ff325ec1729cc320276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379413adf8e2b2a44ac7c5c46346a065277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4007b6b662f757d821133ed6ec845e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12103ebf512653f4c1b11e5ac6af4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d306a122a927f9b545255855f7eed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88093fd2a792500c286f4b824b85b135281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d495daecc044bc0976cfcef17e116282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef50eade288489962f551a1ab55a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd998e6f439f97e450270a2bbb05038284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acabcb49ba742950f3c768556673fbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754809437d350e8dcb3e81fecbac549286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5558cbd989539d24f26331cb2bbe47b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7832d6f25bef9c99b443c875d256738288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdb9d6bc98403db1bca3da6636b19b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602592878d4dc92c87fb5f25439a00c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b3c8bce9be7d36a59edfeef6ce8e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb2655919268c10e925bc3ae08f53c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23850b37458211e32928fc85db431bed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aebca67f3dc8fa61340befbb7b908294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffed4f0999506673769d7dcd4cab758295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ab83668f8d2935c25bf0ccd2ec303296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b171e70db338f48c5184e7226220363297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916f2af49644facd31729bfb19f3036298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d2ae8a03e8b22e65b72abb0b12736299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e79ea78b474a6d33fbb41dcaacee2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2baa2e02630deeca5533b9f9ccd7d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1846a313149a667ce7b30c26d5611302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c6584b19d0f763e54e6ae34c3da96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498426f93f2773ad2797d8711659662304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d51511f5d3750ff1b7fd02e60ce23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371a8fe01ae002ddf4e802b0ae1dcc1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b0804957bfadbc880ba1fce8b17e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387fb20f78e31532ba5976cc99a79d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4a5ed85f33786e53d67fc3ceb739d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0a621e61364fbb2896f14a3418915310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d911e7bf7cf37b27e0f59734767344311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaace9c4b05f77f99d990bc08b2ac26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd43f7de9fc54326e659b6abf9e239c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07e4f2f48964a63f75bd0bc24402fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fe0b093f837b6359c566ec099b420315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70c96a0dd972525b1fd26c834dafd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bba0ad4652ffccb3243a3609cbce5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e08fb5a67a7de21a6d64f81aff1684318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca16309928cbefaf03f52b17b1a33d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b82036efbdeea3cb53b619263805320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4a5d0c90d00738bed94ed8c2067a5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dba2aa343ea44e61580f9588a07d18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2253337ca3ba4e27acd00094fc878ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d62afe1f6a9c219d4edeb3f8551949324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498758227ec19dd5bed88cab5576e16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5c0dde582065ece8a5659269666b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0860ebcff2b510a1d2da3229d7c2d63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8f565bf9adbfcb7bc41a3304bc2be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c188dd51db75ff20b0f0ba2ddbe5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a825373e3b610270cb58e9f23335c9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8f98993243063cd159bd84d49c2b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40979066539b82c22df55ce952c54a13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f04b93b394249bdcda2891e51c7528333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052671794bc0b0ef41936252d2bf9dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496fb0bec8b88fd2fd8c7ba57e0aa9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c8598cca2799a6bcbff640f646daa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2ebc8cea35e837b23c82933612fb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc101efc62f4e6624e30efdc5b5febc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84528400171346e2fd478cea0647b115339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078db6b3ab237a65d68a9d0491432039340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e1eac93c4884b13bd1906cfef6dfb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85576757cf3dddf27a4c184f14b1f6b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa7e26a4ddcd5f158b8868a02b32c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b41151e94291f54e246977cba8bc6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8dc58847a967b6817eb8ef02baf44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ed8e4c9c189b98f0a38b1790eeeac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb0b82b91dbbdf15bc47fff17975b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138037a9b3e3b9bb3375546b9c4aece348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cd5bfbe642c9aecf5bdc5293b14b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e0df7362b7baafde7175799e58847350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f82ea170ac770fbeb4f7ee580a0199351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52028f14d123cb165155e4a16348558352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1c59b39973f173be980cbd1db11e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477442ba8104b5ac15abb47e74f9665354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b3cd3a9af1fb344a99fc32d1c2dce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfebed564f7e97fafd5d950d77b2b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050906df464bb0f988541d378f07985357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa118760f53a06ba8658c8cf79773eee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09d1f066011531b3f73247ff86275c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972190157b693b293423fd5ca1380e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc142e95fba4186ed935898e1f0dda9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc03afdba5cf9517caa31d1949f2a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ca389b7eed0bac3dc98e7bcded359363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2297f197547e3a15e86551e576500364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5f2321b233070898c601c404c3a2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d473e8d8f40dca4aacda88a9fc9470366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b836b38163cecb6118f7d2c04b7b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb066198b1c83dc8692252f12dcc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a586e488078879f0f97cd9fd89279369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4e13fe2c3e92091d7c995b0b1cdcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0889851d655e8ca3145a0f2db40a487371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b197302baa40b07eb1c943809faa2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55429df8476203eb05d2e0d1759b5a2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c97797de7401fb1a218e3a00083c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed4f2033de50f691b1d0bed30d3901375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c82f95670f72a517acbd35de647c23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4ae3f7452da9f5f69d3005096f104377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f053913de76ec53e3994fb5af2ec452378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb7808953d254033d2e03b59dd4c3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025694173110c2c686421f0b57662b0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df930ddc4445f205a4aa570bdc0f9ac4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcfc089d7c3ddd22a180b92d6def6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabc9ffdb6219ffa26b9c38d631437e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b484eaa2462bc371a9e477529c17f39384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dfe6bf18f6ca0ad17c7f8f436b67e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6babe2636bc13c0032f6460f182b3df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25369b4b7c75af8967c9cab512d556c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87b6ec2f2f0358728f758b652fa4ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6bbd53e9d8915f0a38879fda67fb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c882673fe5a772476d90bd7e6151e14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84ecc418b5cb38c3d16f07dc9d464e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c3ff1bda8fda63b8c215f974247a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde754f48c687ef09c67b62569ceeb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae2724eb5451777a946f58889c3441394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60693df87b78ed8a08857389597386395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9960ba376f1c356da7ff1fbbb77118396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1ccbd9486a5357770b7b12a0ddac3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b561edcc9b85161ff807574e0f829c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289a1872b4087862833a4709cbdfee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90695ad17c7c07a3bf0a679324ff0348400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c0962f498e762ce75602330deb654401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bff249cdbf55cd6b3852d8cff9e74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441012fd2a4031dfcddbfbf115ce2779403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a80d965f699871f575577ca02c465404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ca2d51ea47b82c39990ec55671f8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b828a35538ee062561fcfb36e42d9c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacaf73c76d1e4087eee33bba628e34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c34cd596174ce2e3a66fbf526f41bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85085c5dd00decd201623e98cfd99a3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fbc855306ea932648df3022abc9b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f512084db3483ceacca574b188863411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a20b7049b2b64cb27d065d66a4f4e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aa6844d3dfb382223015fa2550b8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c392198ab17c5b4ab15cdb9b39f2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe21c7ac33ef865b8154cb4e9459b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6be198ccd43a1e993c2af234cdba2a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51568868dae6aaa95a1ada2c890317dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b98c29ae04ccf0a639eef0aabb829418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab0b6992ad571b657db439f85fbe75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f38be0aec9b3dc79495a3102f0acb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a73d0e6c12a1a45a79108f112d941421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dae89f8ef29eaa75bafe556d9799c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb429ddf422a554d4fddc11cfff240423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f1da7bd2cb8c561348bd23f704184424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c202a9fe378a94a4aa2690c38c4ad6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb3e92ba71f90ab09d5234d4376339426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9d13e9fdc16637ec53e2aff19d157427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc58c4d593d9af06d1edfb230db713428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1667013211b62280aebf01336caef1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59733f5d1c8f2f1830f3e3d66c37b16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066197f176659ed2dbf45a67d37a0135431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ae6fc5797bdcc85b978206d941d21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294676cec22fcdf71babf54c4194df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ad5e746b26f5b0feffdcba292f97e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fbb8a10619b393ac7fae27d8ea445435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26c04112d96ccea44399c1af7005e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede725b9583d039f4494f7340d5d9021437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3adceec8e7b194e8e9a6267568f32b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6140bdddf684e96c9828224ceef3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963bb3a3d226ffae3f51548c3c19f34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b89c166b51656d5306dea37491afda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002bae51413e57c9f0492a6edcb0305442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dff85f414bf452883af30aa54327c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda872b7d5e3decf2f92b6e0ea6930a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810832b8c412f34de5a58faad0667cd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786e98b9f4a264121065b21b54f103c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a639df75ce72fb3d83b2b7c20d4cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfcc8aac9c9d05ce19f5bd1c56d6e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be991c6869afd99893ba00c2d844950449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afae925630cc1c77207203f5c41af4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34f23e08046e5326ecf52833995ff3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a03cd359e950db202162e89354348452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d8a71c456e4b5ece840219c12f829453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423f804a60cadd79060bf0bde1e6d56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f235ba1c6dc46d898d51becebc273ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e1e399d61a0d82e52e8645f56172d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3222b89e4ec21a172be028a2cc1f9d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4431d40e0cafb676f5139c59e04ced9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4230096aa5d8ca96d0829914df984d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915de675a8d08ba53490a8613507c11e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deac05b9cb35709adcbef691a8f30d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf505f041bf40d859a699f1f18cb6848462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafca5f84b1a911728d804cf00d5cf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd28d368f1ffd9dd58ac008a451b071464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7db8d3e3550b851ed3f9111279d06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9be618f02c44c76637ccc102eb4b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb967272fe7b44f39fbe53b0b5a728b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561aa9ac39428004ba4363776bc5f7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14b40f9314fa365bc844c433a6c16a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115989967dd971388282eb8cdf672a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f085d78883f7f98c37081081bb7a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e81d804e45d498e7c56f281941e1d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96004bc79f9dfdb3e92d218a73a2d66c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e02db79d3b7088de891050b8670b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f7a5238228d6f10db840f6028d8e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a37340b39d0521c288dab7dab8219d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed0e859b5737b2d9c031cd88779a0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9750a9cf0865a4e2af67d18b3c41305478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b51e4f81b6eab4176b4e0499cd1c52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e221052a9187c4de383166d4e62ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209645c00e9e79e01b9c3ee7010c8bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5efba24aff8957f0a1b61cceff45b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046315ede42a2e15ab7c61f801d2c6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ba9cbcf22c53cbb7dba9f86186574484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1db98c178ab122613394de180d4091485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723587f06056a86f5f443bf7daedf6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961cbecb9dc0b526a3ba746ea5b9352487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc27ad10faf2c75498c46ea5d114b12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce29d01f020cffbcdc789d535f2350489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631308510d004f6532741111f3fe354b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5f3cfacf6b0f670a735a66312df02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332af2555033a5429f0558f615ebe93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca776fad0f445d1fd029f2e8b6f4ee11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2002372609c31285f7b747f6a096cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0abf5493cd20c38771a00140d27fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034229395a7681c616d74ba403f8397e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbefe8517031c0b8d54c1a7c3acf65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42217991511ffd5a0e5dd07dc1fa771498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d8782e13aa538b49997ab45402c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378dac6a85a8e1149989cc150e91d74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38adc15c136bbbe61bd78726273afe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab25e2a844e1b4f3728f73d8cec8843502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35320b08b0dd2ebebbb001181bd359b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66a3ad51f52e5a28dc02159b89fabe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a009f6f62bd60ab035d0704df1d5929505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db69e1c8bdeeafda47e063a675e0d6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c388a3b35f54e2da9a86111f744156507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80060d52f648f2213557c916aa46c459508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82effbf06d1f0574ba5508d05b4a2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9644983961fd6799fe0d567196ca56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25f8dbe21f4bd431b19878807f1bf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549ee3be14d869f2f38f47fa8733e8c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93a6d0e1301057b95d72452da635cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc1bd481650be5ca47d542f3f13e13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe9b97b02bdb67bccb2262e92323c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8e1570b495e0d6f11c7a3de5fd25d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a53875b1bc6e5bf9b54cb65bda3fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba212e8638d0a5744966b3acde60ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8e1ca5a7e31431b576e32df411837519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f7631d95c72ab02ba585cd1e4c6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b918f9c4afbd2e383b4baed7475638521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffbb812402c454a768e39378e7eada522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4d6064d17bbdcce053a6d781d5060523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf1b8925b4f0c4b8c879a2e7b64e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbace31fa5f924a1c8a7c6a24c6c43d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c16f5bada295da6c64bcc6161df30a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fe27bb712eebed963eafa2ecff999527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc44a18b1d0cd4ced139973907fea7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64d86bb472098fdb2cd6f149f33571529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7de2544336a0c34d993511b4cb7f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491c7d5d03bcdf4f460b8009ad04853531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19662512b881e4bcb8ba4878489c1070532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4191dc2e1c0543ec71615115bcbacff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb68481f77453a6b406fa8b372f133534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c073929a7a96153213c4616fb80c2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64979045342de47c3cca260a61b161536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89879915da5298448c5acf533f93b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5307a0ad3046649b3dc3e8e5a616b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1abfce8df46b324e2605532a23da5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df4fdf72d8460aaec566e9d4362e08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c3198553fa88840bc788f5e23db0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee0ee46b3c19e50ed59c5ca8d43e28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84367020b219f771825fde3ff35250543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fc97ee561167ad46ad17ac1be28f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a74dd1e7e569f3750637e6615d138545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab1e29a8e329be2e30007c6d99ff2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093c9cd780184dc089e18efa1460e94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7afdc78c7fb23d71d1095dc4fe612e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d05ee0e9bbc0b04e96048d54f09546549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbba4f989b9ab8877132e740607ed9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2050745e7f2b7af0c8b6ec80266f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b31f60dff8ef0be3ec023c316b4710552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b532b370d1990925bcde47bf073f065553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff33b9a25a5fb208b46e852c1ce6101554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f0b95cb2d5b2ce1d4a6617f442fc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b083efd82419eeca59208736eb57914556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4e96bff37b1f77eadd0e09a8e4f58557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1507ee64723fc0b6bb9e74a98592f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5164d3d40075063f9f1973aeeddbbf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8816fc9d628b418243975a1aa87b54f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d65f0f61b27a89860267e980f7828561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da1009db5129f763947bd3ab72db16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70869ecff5cccabc6bde2ffc829704563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23a09031e44d0ae8c04e28cb05d600564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797449603c9d26d89ed46dea01dab01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eaaa617b47b863d27c3e3a5fadbd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a39f319418316f7c774c690206f51b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fba7fc84e2fc121f2821e2a40ce61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae60c742f0b03fc77f0854d74fa7c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8da94f742a9be38e42a10a09e7fc1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bc6598e0328a5278edb65494ec117571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eda250d986a94e7b2a97abb3032bdc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78b19db85d67390a7f22c29ba7dd00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422866d45b5807178d0725bb42bcdab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd972fe432da1878827ff400bc3a10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7415b86d0a126ff42ab1ae141f5b28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0c22ef31586892a9dc183e117375d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82a94e7a874637cbcac401838a3ec3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783b67a9a1c7f4492e716a08082d387579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e426f55235ae2936af7534c6bee2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37b4c99a107cc0ce47af6c7b60709c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076679470dc5249d13270cc0fd006f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2ad0d64247f2e7bbd865df826cae7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffd5bb3c3d7142046a5a993496e2ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2475131c628430f87a98173f7de660585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367f42bcc19508a0a33efadf4d32be7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856db8c795a0a064da02cbaf77070d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a0edf58d277c465c435bb3528abd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d613c59577ab995b5a59abd05d5746589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57540801b6e92f238787818ee4be9be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa1c828108223d0c5e5af5361f3294591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a200e9842f11d492ee09025d364e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78132674c2290b09f4682107bb838f4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba936fdf9b35bfcebc90d092e9ee6874594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a8001e0061d6e09668adbac2ca867595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936497f3d156b902296faa0d26f672596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8551612149099339305220d6a57d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac876670e061d8cea2706d0a47939361598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c6cf6bff335b76fcc7c311b3fd967599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ed7ed9725ed626383ca3295e6473b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77fbbbb31e63744f6ed6b277884508601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614285b44e4a4cf3f3ab2c53421da88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7251a38f1882cf3b5ff6a0fa0c0b651603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06b084c99cdb4e253fea61df976dff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f225cae54465865877d0c0c5968ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0988e32337fbf2c0a20836eaf808d1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421bb07042fd2cb3db0d25b2fc771dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fa329c2f57df9c8ff48a92150ecc3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f131f732f9aaefb441ec6a6f528cd21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a24d70bed88956b033037c60ff2e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3abeeb4b53d363ea19fefeb20568d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb058f20b21fd6836786239f373ee2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcbc6dac8fa113c4d7c52f7ca3e7ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf311e547887b9d7a68d9aaf1d92b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ea06533d22fd294f58f96220d795c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771384c39146175022662b7b57060ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4d495ab07bff0852ca54c7448235d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edca391fce52187736122f7c221e94f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e45915df316928f408546da593e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc48de20cb20c31360027ac1635dec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3212a7e36bc0ad4b7f46d7c5a709f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d679bfd064e830d7c0ca3caf818f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8539e2b45c4b95dd29a1b3af3dba4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e3fae2926db5e87b691c7c26fc235624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed860d992f4bdc0f6d892cf39f5291625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658e6d215d8eb6b315fe2866f9b8b17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f7dc45f579cfd520ada381811a8dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20050a0053501b2435ecc39b2b122f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa62b6be3c60f3adfa56fdc0fddb3de629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b1429755110c6d9aad7bd869afdcd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f462ed0150f506154c1d3db658cac1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86808a1041fa559ea642145886305a38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995fb33c38778c9255f0c5a49db58d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bdd4131417b19f5d03c978047df48634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009249654c28fa2b04c5d8dce496dfb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57704d8e27b3133189e9a01b976e5028636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979340800a0cc61ae3e1b03c365238df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fdf63206e4d40caa9a0d0687baddb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2627cb982cd54badc184a6d3f16983639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf53f3dd8d946e54615e72ba06bd9ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7850d5a421a0bbe31e459fb4812c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885cbda6d5e8f81bddad7fb95f4a3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c5743c08d2b13f6cde09a631f0af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543aaeb469a6500d8dbc7f4f1be1113644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ef98de8f47e6a0e81b5db39b61d55645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7541802ea1307bb8177ea2c77a63dc0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c1854672327ea8461ca71a365a83647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2537055bf08ba6c4eee3c492b6dc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167791d3ba5f63416ad7ab4515ce5d47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180fd50a5f5d5c8dea3271377191a2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e19800acd271129749704190f56d1f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a8cfce52d410d149c50d22532179652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dafce7e6f1959bd9ec14ba5e25c118653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797631f24c96f1b30efd1245254c38a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aba0c94d28ffc2bbc9e9ca5c3d9f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b15c1c6926a3379906fcd6c42061c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33da752bfedcda847f37e8e37e2da1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674dd38ec6bdebf87437d079be0caa6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fd431f75c5951e3e0b5136d308cca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a486edc88a54de7b47a9847025832660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f61deffc365b1e40e9aeb0c666c2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675684b82a30a250eac18cf7a36feb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af6e2b0368509aaaafade4a75cb29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b8463178e8035515406d1ca453870664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6a5f36b7a7e8111c0bf4e13a50a9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d103ad057cb87ea18376726946ea1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c61733a09cc74473066390d188c884667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331270c0b5af792948757c69cdc3f690668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ed69036274775433c7196d0e2e33d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb741d7269ef54784efe04f94113bf90670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965291bd66fb90f36825eb492328e9cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2c910d438be3163f7d1ff81bf5644672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7a1df17f6b6d8b771c93d28e7f605673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfc5d217a6992d3e800d824bda41aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c93afde88bbddabfa483af2bc132fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103f0d45c61bdcbf82e15cc1970089676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bfbe80323113c25998a6933af7e5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b543ee7e49fa87ab9feeaa155e230f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5619292a48798a90a75fbafdd5aa869679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d031595aa6e3b6a33c52560b1d2c6a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433186764e4cfb64512e5d3e4bc75bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c004826dce4a2acfc4eecbb97f412682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ad209508e33b08650a804b1469e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8a4fe25f64be645969ecb873a0579684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0439642863bb1c245974852b08303b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d590d110c84ce38e130fdcc52959686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4754a57a61c5b774f4ebdb9a86553f6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d0415ebfa6744524d9b6067458f7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1de35e89db46432e4515c6167683e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7b25d9f744c28fca6d4d599b9f219690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3b8e3378e22a385b1eb8e55797f5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679d4604d146aec556abedf38b60115692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec158ed41a1677b1a247c8e6b5405b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee240cc082a551bb18febf239ee5a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c92d47518677270f5e1e61e3e823a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a65c438c0a8635eef94db83c5e8b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c34f99b80053aa45eee117a069ab9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926cb151f0c44d3dafdffc0016030f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918972e5eaeefd2d25600c2fad5d919699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c54bcd96065e8cc8518699dff9fb6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2b867339e24f2843924198237dd1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9cbcaa2c2b0f4fd14c3d9fabab45e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d960350b9099eb7a812c18c240b5e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5589029bc9b9240d748aebbdcfc5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb8682b52f92aea48243b90f0db79e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d7ba8ea98bfc24551b458c4bf9157706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e967663ec573022ab0f89ca5f1f9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc44bbb7dad46ee40abcca94860e849708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128736bdefab26c7fabe6779f15bb220709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d45c6cd4c2c242caa851f88af342b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626022dae6f3d8eaf0f254297c8ca15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c866108cc48aef6c1140a4574fbeb7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dbf66907d9c8a16f42963c9e6a5d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb99f570ffe2c0f1d17974a82c78b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e7e528cc144a34d9e57f93dc44342715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b8092ad30d98a6b7232a11033037716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb2b70186032aa44dc8a3208a82a24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dce7ee5918dd7f4a633274b45ad1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3598a90210572eac2fef65171ebe02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea69c1203f3a07e3b3c55315da48352720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91702986af78cf38fa94fe331181c48721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9a591eae112fb59010dacdf5d232a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f570984e29a2549d4b826727e97d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02486e4f5309836c1f0e156a2355632f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd49e80f09665bade517f45402ff6a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a891c6d511e3d2e9c2b8fe1e2b833726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa4a1c29e0c84df0ed35566b10659b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618517851beb54ad83d1766e4fb71dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ce3afed2f1623ec767a584bf864ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d116552c6932419e0f53ebec191c9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd5fb467f3aa8f7303a98a152d3617731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7de5a9d2b79567ce84c4ef0388e99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da421cda2de753a4dc0bc1d4a586c323733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c737d8fcd7da326918cd04bd61e90734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3956b9e73b599746149cc1cd3d7de4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb3913dd8ecd7f79a8e0e3ed9402a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b065097dd046b4b5ce3c48e36f4a3fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f0af84b30baf756cec6aeb8036dff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea038db3a986efc9c122d1cabd166d9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1228609e06e0353fe84d4739c0a6c54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db09075e80fef2f125428ee4c4ee51b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34b5b7b58bd3cea19f81bc00f7aa71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52536f7673a45aabb7fa8d1775c33b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69836adcb00fa13b356576bfd005c5c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429f099bd07fdbb92a64d98edf0aa48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12188d30623adda92462c20e9851833746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd19de380cf95ef713af5fe585938b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1165015ce62f0ba4d13c50406d5ba2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09370da98a23377c1090fed6d6e46a01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b8413a09b4c2c48aad8e7f963fa02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e4c085b73e203623faf11ab66b133751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568401414f25fa399e5b67e5481d655752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91c5f2254b353462a362e9020aa7fa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637022e216cb62ce06f6a93397f1282754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c7724c4f14fb24873924bec52009755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b8a28371212ce6bcbbbcb6d35bbbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da966ab551e478dbe8f9aaf8bfcad993757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e9f80ff88b3416b3cc1c752cbc6cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d5eabc6dd4d8ec170f76b0ea62f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed64a1b11ee5533071f70aeb42f1bf7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656e2a3e4bbb8e3d17a9a13900ad6b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f10b8670c65a6058a65a99c43625ae762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a0721129fe968eb0b374a58593872763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0199bacc3746d5be0ef384c9f38b07764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8af200ff21a87939997379ea3f721765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fac26d880537bf9e1ca5859bd9903766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46767d79823c32cf6f03b4dd37b0c13767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>