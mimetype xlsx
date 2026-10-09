--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eaf4ba290f3110b07c55b43fc711e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b289d2e0ef6b61d4728786a0a986a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2cb72b3326a49afd90eeee92ae5e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b58a89712949b9a38458d22ff3bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae701ae90c8ce06e15206d8baceab175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0262624943aa5a1938d4025d47f80d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095cac2be3d0960aa7f05ee799e16c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544714ebff51cc53834ca260a1dd0da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2652638594e9e11cd566f210ef6d8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00be53a88a6e0de64e57fd179de87510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147c87ef58cd3f016b05ebe2a5827d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64edc8e8e5b61547d394f4c2c3fea412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5a692f59736cdfe73dfde3db7fca813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7b383fcfc16327bf16fe0ba1c871e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f6b16b91a1efaeb882d57437800f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eac0a038e43580fb8012eff67800016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1906c1d446b1b750b05a11f1bba09ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fdeff8153e8c4013917ba4a8797f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd0e1ef33b4dfd2086e2d73736b22d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a1a8185deee9a2a0ea7829a99c45620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ec6a364be22ab9f69f13957e737a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc5bf87cb6e4c4ace0e9278d11321822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747badd0cf0c4728761e413f7a30da923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b772e13fac02d19a25ed78282e54d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc54d9cfbf134217f3b7e9198cfce225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e35e09401ef702b44392615e49f3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ec83bbba68640f6594c87a745a7d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07062baa5764db97f3000f4be33be5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5727fde6e7d60a1c2f14f8c3a55f8d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ba7b5b553099be9e9ae0563034e9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247a3bf218f0ef722fc825553627b5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ec50795328e1bd5811fd7d3d617c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06e9317a88c7bfabaea5526149122e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7691fcb079ea7711c418549627d60e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef603e9caf4e2cd347fa358204cabd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d98963f80de99e583153876e9aa5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1af2c9e87b0141077056215488427437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb7c7422587ffc080ffa9912ac008738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b7f630bb1115cf3aa0658c5e897bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb8b5754c1da15d1365501619340940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62857009a360ea5084516e94327df83e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9031588331f3128fe128c65a19d9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46cbf05e4046944831477a07d5292d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55edcc2c4047798eb1168d8823473f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ec184bb79eb0addd84a52bf2e1e0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c30cfbbd6745bee592af660d1e7cfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15174d1cb9102e8326ce074025e434347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122774b84faf89ae8922ce901554fc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d18f6ed183b35736ffb1cfb621636349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a48747111805064523f464876362e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea32e3f4a999dc22a98882c2839f98851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0d0d5101ed7bc8fbad0ecd84bda2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40556c914c232d51c448b27cebe3fb0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a3a6246b530bf2b5135622093c84054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec3f3753f5b413d4930bcdb172f93b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f2cb3aefdc6c4c53ee7611a68136a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba095cff1c26ea4aca822927efaa12de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93501be415c88a6ad12983e645a989258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65ba9e9f96f6d5f1bed2308eebfd7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126aa162e888528d078ad03dfc3429f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d1a1cc322b23168ab437a779e4f2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dde71b8e0c523fe69a5c4df0b716b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881424cbdb84b579f27453b2f63453c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89532c5578c4e642305b00cfd70bd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a151281cf32fba084fed39d223bd99465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49856e329fcb7d29a62af43696fe10ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881ea64ec0304d359a7b48671f3956a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd0d62f55ae5bbd87aa2ae0f1f63fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230338418e389edd771902bd58944e1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadbb29214dd9d9d0bee2b98681967a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f0f323e16b32eb681208920a794371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677e6fe586066551b2a113e437d3ab972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ea739509a308535615efa7a3640db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb59e967502c0676eee8d0adb9e1de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990c7bd753e2b98851fc8736be95bb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7ef69366e579f8408284ee29127f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2671f73dfbefc0b1d90e8e3ae8a5f1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89e041d135080400130807fe3c929e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e72382a5727078344aad5166a1048c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1ccd31f08130c6f4bfaed405c272980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275af400a699d32db954871e17b94c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fbe603721aeed9bcf50037ef7d26282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c39a2191536b28648f8ba24b24653383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db93b4e408eeb1d712f6db1e7e12ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a395594f6dd88ded27444fa142df785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172af7fcfde227e8797e6d646cf47c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263b54350187c149b604e38aadc0f3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca6082752d9ac7b149d603722c86c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615be815c61e067f9e5c533d2eca6c6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a295998b4a2c9bde74f9c136278005790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05b1fcf312a41af1993edc6840d1d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e6f55fa229972298bce1d0e8218492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87d2da7bf3bf2cc01f146b80da1cab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459357b818812e165468df347a274b3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b67a38fdbdabc74f7c647c3c375e4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de778c3e73c02581f73e3ac6315ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204605727d7d6497fa1a84a3812ff86997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cbbf7dfbd35f169b2ce19d3d79e7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c74c4678302df6093f1b8350d91c1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0052402c3458596526fb5d3e529a96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea61a876f52cc1ed76034c805c71d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9b5bea00b4287c722a647b1da8c63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fafe889aa3ef8a4907d6dcb3701043103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db6c26b391bb809642450ed8dec1d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58210b5d30eb5264db926f069faeb17c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b656f1c20c27f106ef43c62e0b35d2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d712f33cca0f9d4bbfdb7f24325aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc16b5e6b489e896bcc947d093bdf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c729365e58494fa7140d36e88215dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fdeeb001423955a82e8598e34709b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3683718eb9e65a5114e526bcc6c287111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a026f9fc9d9581915d35a0091f7c58c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1daf12d9301bf2a59dd9084e70c12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570eee51ad83d5d302b2ff3d0774365114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d9f63c78272faf8619a8a150989e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd56978a1aff631bddb7f16bff057d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa548672199ddb8ff74463dd9c3215117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69313c98551040c19f0955551279a00e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be836bf393df848a60b227ff884209c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fd3649d32ad0481594726ccb73938120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0f98f5b6564bec684795178caa1e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a61a662e8135ffaebec7014f288a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86e4ee49c74b03d481cde81b725f87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645d1e0bfeaf0d3ecb420cafc6d308c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f316eb9185a2b95a6203d5da9e2c42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a81577b5fd67fbf4a1409d0dee6b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e6834871ee9c7ed698b4654a44718127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315898e6e06c41d4e0700b2d5a3cc1b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92214b30b26dfe8d3608ee5cf4b28d57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2747e6ce532f8d4f0bae6afd545fd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f0007c9b4e3b403af256b6c8a3c42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf029562240dec87b55b36221f2f69d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514a0a0eb7ecbef8b70019efdd98ebf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dcb4edc57decd86eaf385111323b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc6a998ae7fe4be9deb108adf53e1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e04ffddd31c99e1215057b8c533a6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04ac3809f8d90b8c07a7ab9f00be4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d200bbfbeb66203277f0ce9492fcf85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8175478e6f03a71387e162015c66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcc22250d6e9f323c42916f2c3e79f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80451fd6abe390b0b652d864f037cde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be0c79c1a133dd6542429de2f6e285142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12359bf74f0de01c2565843f4c79c392143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee89a772ccd797f126752b4043826b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee319698e9fe1a98404a7f595264bc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00bbdd1605ff34be43e811ab8f8a83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c7636cc7efb14731c62138e32ad4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dcdfc9f3d4fc8c0e1a8c99223499f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3edefcb4b55916fb82b5d361f5275d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee66425cf9546ed343c6b1855f09d23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa6db1f3f080513cb7664dcd875266151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d79b0309afdc2f5c79b977cda3f25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da47ee944b534da8d6cc82fac89bb84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc88841ff3c7a0b64c41bac4cb2e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82278d6b4540cdb0f30c1b9310c2475d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fe4902f2579f5008a67814521cace156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e9e184e2d9cbd071ab8348de165f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d60d0cfa499c00a93bb78b4179e8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4dacf032d04feb0e05c8cf62c7a11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73185edc9c513742b09e0f4a6a56da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebce4353ae2669545756480c913388161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12cfbde4343bb5cb6f80c81fbbdfb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2157825c13c3e4420b6daeaaf0a68d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edadf8feb7b52fbbd5af261abb9cd49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4cd7832877c96c54ee2c6a588d7cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca67daca859cae311dd33dc711d8f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0970ee3176da4b62797d1e11a46426167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d097816d2e98680f961de4ce26ff30b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a63513326f6db434e44cb3a3c1a55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd890d43fd46023b74b7f8b0a8e600b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e35a1ea3f3d20fb400983f0c02fed3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bff3d9a937277369d904b38bbcb65c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed596c03ccfadeeb62714d5266699cb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aea70391b64b0d711e438f58e7cd3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a282ff56f13aa9935bd37cdc6e1a901175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76540d2d40a7d977d9557aee127b2ed2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca172030d2132504cf33003d95c302177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631656b6a05d8e9091706862811ab2f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859412bb88d34befbdd0d8575e7be5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46d400f9462f93a571065217758e4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2e3c662939d201d76b2d5b8cc14cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0f21610e022935d3a97d6a6c269a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4769410e549a5dd8d274bf5b86301183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73294dcd7134b22c4f30c4439bd9778184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54178ccb8516ff5384cdb0e154db2a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4264237e6bf392175c7fb9b6f5f2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fa7b8a6eb30db889f2ee9f10da286187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2c7161218b3f159e35300fac7e648188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afe7c33f723617b26a6c9fc97a734d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c52cead5cce2cabe0b801152611b2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c4030d8a75d2f7abf27ac2ed57b11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511de51f62ac7b4b63f12ea5f556348192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e10ead24ca19b5cd79a572f79cd0a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5605aafe5d9565be35098bcdffcb53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e770cc99390494a2e19bdf2d0df62a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1587c9777e02cecfb4341761844c43a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1b3673ad11fbee24084508ebb333c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb31b1aa38b5f24e1510147eefebd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb845ecf8a97b6ef4433ce0b399524bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f855db63c63b5c4493803d55b91998d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1505ebffb7ab26cf88dc968f6c078b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed23d3eb972e0b77f11abd8d49747202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8bd6c82e6e2da2ab2d5e40d5478da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343417d9700785059c61eed1c70df8e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810ceee79e2e9bd0d08de66222e9ef4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fed944c9ac7676278c3600d7c6fbe8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1eb74f03294830ca04da8abe8baaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a27b927230c9e86f6a46b14809036208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555fae8cb83ed9d1cb971bc2d5b835209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd8405890b783ab50ebc8ac0fe85d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce14c625841b6f44ba0caae7181246c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d00f6fb6c82be7854f6a40e6cdf09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421912cd96512afe951469647ef23c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a83ccf1920e7fce41b27d9d9853a78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0db4a45a7886bee3e51c4fbdc7e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b5f7bb214bcf45cb262b8338c1549216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f84efc381cd1aa311c8fd210b218217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c3d797be2f69f4306b20a688844ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609d5b2975f436503231954e3f861e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5675e886db83823bb07b29f404e2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58045ebbca87418a9bc6b5c37cc1a2e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ce4b82ac0ab82404129ef94248b76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fb729c7ee4f799444c0f5e72e279d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8f4abb186acf18252566eabad79c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398e066b5f8cc08d1cb1b3bfad25060225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bd7c4d7dcf4039ebd67515cd1bdea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc882850884fafbba1462bbeaedc28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c532b1b09e48c8df76b4d48582fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede0268df211277a56edd68642b8865229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5febef5f881fc33097a25199af1ace1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0c9a674905d7cd8a6f3bb845b94be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8038e12f701293802372b229f835355232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae65ddc5f5e1288dda547875c0ef193233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5804e9089cd13c757e51a17b0ddfb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c6d567e4da5c9c57026067f34fb0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72575e87fa174137add3e6a3b59e214c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d24a6696763c493c32870af92634a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf25683317a2594f2d31942c1f8e440238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb16c8c570367a474931ca9048d42f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c28b9412bb39e56169b168791a7dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07841ec282d044c6720bdc0703fbb4f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62397c34949f1a1c2566c348f123ad9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e65e928cbee4987265f63e02e2e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2651e3fdd33b7b62ccab32a477dfb84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc235e60d850325be734595f7c309245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea4f6d29d45f0291edc459af92c3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5152f9dbae64611d49f66ac8cbec44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f5354485a6577a48c20214b7d214e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b47435448a411180a4abf6c0fd568f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea0288be4a21a5619ed65601bd5e61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7740a11282ef6228e708dd34a64569251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0a7c3bfb32cd970ed8ded3eb8650b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250801c173de250b99105959cc33fe7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b261c291d655f3c256a84f421aba44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e89b21f1069ef6da5167c563bb12b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b53c81df3755d9fe6d4e4d789bcfa3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38adfe7c86014dd97496ad15a6f0628257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e33e929193c47114dfeba62754ff4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117cfc11e9af36a05bfab04201046e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395195f74981ecdc8a991e4ed50725c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d704638550218233659256b782c4423261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06931289d9db1d7f117ad7d658d0e62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1bfec8196586da14ccfd6ec71a39b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa561b62f24b5abe0f6859af6c704cd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ebed1745d578dd2995a19cae134b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81b84cc8de898a516d04424cdf978d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec73640f6102aa28017fbebaf11c560267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7a37964729d6de1c785f479a13233268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703fa3138d193b00aae192ffdbbda3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164ad58b9f3e3f69f4bfd82462a81b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c488b03798438258e6f86faec21891271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5d4638c27d4bb1605cefb9b963bc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f8ee82ec3c470dce2e2ecb178886f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a296bfcfb78d487a82a4cf16bc2d09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfff0439bbfb520f54f27c2f0f244cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fe4b2d5b2af4d06053e3c188089cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc9618b73a167a2aebfaa6cea83ffb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddca947d2e909b12e1eb9829f21294278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be6f166057cc323083a250350834a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced7a3d906b72da5921aedb52fc47c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d53408e4017935bf9921710b09be22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21040cdb396a1c652df0cb6e02272476282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65619c25ae74252f4ee9257746fd708283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a76ff27544357d5c0cee50f8f8cae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8bf9013b1474e62c4de7a1a583240285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a4a60d23265953ab22edc549c212c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3356e40d72695bfc7f1c86d8d0cf1da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858eb9cd3941256a213fe7b904cf389288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872492726bc327dc9c5527e9c0594f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada5d8feb8f9a9b7289a649e641583f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2382049e809e49509482684eebc1dec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e17e7c88df9a3a63b7e82151aeb41b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af32feaf320175001da60905be15d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b42248ead7c6092ad2bc45e6d439c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd5309c3c3d712bdbd33bb0dc1aa33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7f8622325989b5e59ecd157344762296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8ad800badaa7a4580d6bc7709af3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120a8150963f30e6cf388c0f49df18d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d2f8f7ba099734b65c6eec8a0b3be299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf91c01144b06d90fbbb4e7dff7fa5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f100f5ed49b9fbc53f73cef375cb91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380202143c0a786b2977f33a4a7aa01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64883f533d52e75d4ce7a66997c90fda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95715127eee16929b5c925a4ae71c114304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f34a08f06e02684926dc77052e5503305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f575f0ebc628468e72fad7dc187de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7628cd9e73bbe31387f8974bf80a7f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d98a40f0d507675fd98aeac73fc655308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e862b93a866009a61625f3c8135ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddddb7457fb8b84db95faa9204ba6f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81bf71ea173ec202d125f9c6b9d3c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38756bb6ae5bca8b2d26bb6fefcb6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456f47a267434ace620617f13f87a92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35070e08bca240ad1db29d584407055314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee350b6cf63ac380a31e67831c5c8fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae4633f8f6d2a414fcb76968e1ac45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8169bac8fc5039be33040ec784f515c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dbd0e2b8220dbb442ec3a95df913e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676db32502fb59e8b70d7b5e927e84d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d02aaf81c6801815e2730d0350a15c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818bb82bc1909b035cc0a8ab5ffeb16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e24aaf1210279e3e14873b23cdaaa1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee58c9705f8c66b08ddb7b0db734d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2856ff06606d6344d812f01ec40e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ad68c396bfdabaeab4be00da88193325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e697d55d54d5327ca3d2a4ec72d53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82f5af89a9775345f259f5c0a7566c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef948c5a37801f20fe5cc108e793a3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17dd5f06788043b8bc60587f576ddb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaea1dceedc42276b2594148bdcfcd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494625484a6a20fb2fa0e728e7bbf30331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c7608d5cdf0827e1152d30802b847332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84076c5ad03d364eab4fc9a1b9598e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e489dbe353c7c08660db1b7d3da0607334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8f32ca5e6a96880e48a6b19441000335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b6ab77d5bf8fc46184665593b9570336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9007bd93d17f2f0acc297379b57d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eb5a9afef6a171a03c3f65dc8794a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aca4adb70c4003011d5f191a923a49339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221af7cff1ea4d9e6185ad68f8c3978340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84b17ec8a349c352e68c020db4a6ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053a2fe307dd637ddaa4ab212c332ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08298a734c54ebf7b40f2db244de663e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde15b71a57e6212bafe99f879e04ec2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c05b96f94c9e096b02226a596885aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb18871a8caa3088740c22e5088263346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda18547ff2fae7db66110c7d0ceb41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d6ff3cd8325f7557b7af43e70a48f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2e103787251696c8feadd1a3a6cc4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528d6fc032fb5ae3f14f021eb3c67c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527c7e59d0c51c37fbaaff16f348e98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5aef3253d2749e66537c6823088e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a09f0a81d9ca9d3594825e57eafe9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373d03430284073c7b7c08e1e312eb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a8eaa370549a42aa169d8380fd77f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295eeaf72c88a96efd8c8e9e9bcf4ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1792bdc0d1f816e83b240ed594d93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c3f56f8005c0f4408bab9beab0786358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43af003d8fd2ce3c120907153d76a24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65effdd3be6db5a51b2979bf623961e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca424f630822d44d58a520795447c881361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb6aab9f3677b3500352597a2cc6ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8440a132d9bb3e0579bcdf5957578363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0e77a7b9653b0cc8ba8534f6714b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6f0127dcabb30744263b4337b5b2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1efad2cca82e1ddfc10131bee5ad9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775158475535803cf7f1145b3c4ca14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4d29a9504ac3b0c9fdb54f6c49549368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d52a8b7f50c67ef61e5a8f50a5479369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b956d70808db7360b3dea87b2fb54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e1eeed3b12b32cf9a44d6c8d51dab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccdaa7b6e876da0b9bc1e5b0bdf32c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2962a8e0d5f2feb98077ac47a51b7cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dffab87ef2985a23a29b9ab0ea720374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb83e65d34f2a6dc6e19d951900968375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a801f0c99e80afcc8d66e9e9449e6e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054c30bf745f623d27fba1aa5d5818e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5be0ebbd2bc8b22c37432b66f7fb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549109efd1f0abb9c78806af853d53e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b7aa7471da0344acd2d86e3a3800f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac33c66bb73d9ba22784e8532d9854381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9e04f33bf6a053c98c8e7c3b25861382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9715116ad8383cee0d77dc7922f98383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967f9d1671b337c2d8f216f7ddab814384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ed0343f012db3283dd0a61620d950385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0533e5b3343efb9216d41403cabb6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae1598b39f3bd9f4f25154e03964a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b01cdb88b3c8cf5b29633b58dd8c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9a231ba852efa738ec3f6bc9de66c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e38681d4118771381d377b5f02494e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85396b8ce705b59e36904a84ef4bd3ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae395573f6944ae0bb92bab3acb714f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73a27ca6143e3b967b1a8378e5d37c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce001be475dc5cd91695a36863440a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e96504b88289d507aef03235463a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad727b5e515154ce2124f634312780e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5580e1d79b41240016f4db8749b84a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dc1182faaa9f368e1a9d2d9f48e5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb566e2f3584885bf14e470bb622485399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb75f3bae8658c55b94c0e99b6cae4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b44e477c315033c6d6f2d074aa2da2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63829a068ec69eac441e327304942036402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60ea33c6350986822f9bbb0812afac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e31fc99e63b277573efbcab6f0583d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2845ca6771121542e4b7c99ca14ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fecfd67c2d809c3a1d4106fb7f767406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548605e0b4a7f6413b803a9373f7b2a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3fb4df6057ca22768b43382b6ce24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cdbd942006def6fe485c124ec7594409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec247f5ebc6c90f294f1e3d36efdfb3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f83b015044ee3ad845c19bf1b92d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47032b92ec42c81c50bbe62478be1341412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a858764b266bee0473ba7d22702670413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a5ac06f23e9523431f1596d40e2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2caffbe4e71bc97df004379d199e9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ae6c297acdd48da94e5fdf997c553416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e04ef444001c15f047e0c97bf8a0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1a544d0c011486b6cf983ca106684418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2283826a1d91b5a97b13f32b3ea7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aa17bf1234333a7e8a10b97076679420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a89fa3e00dd05fcdbc1cc34871ea4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bf68fe224410474098b1dedbaafff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39d2860eb781b412ede5be49142821423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3430ea0359a739a8fcf6b8662eb2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb5dd056d4adfbb0a2201340059cbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54945425c7ec7aab7507578c485c157426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfd0774fe79efcc1e4256e62c86b55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b1c335761d382c1a79424176f1bcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e769fa39dff1b5f50aab0994428707429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466538016545a47ac2a846913ff8129430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17890e851e2c6b3b5c9861219023d14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0e773eda78c3f0258792342a5e34a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb775d6806decbe681730d8307adb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4972a80e0ff0b597952a84802bfd4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ab4ce50f9d7c1302895aa92e2ad80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e921e7c3473955357f59f8b03cd8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd8125f89f2a02f7bf34bb3ad66db0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa09596300f2f76f7dbfc4ae466fb05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b96c41c1c0aaa0d5af65474d62623439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918b94663e21d68fab5debfa7509b38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f050b3b3d03203de28d71d8affc075441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd48898a4fb1b38533e6fb2ffb924f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306460efae47c1dd0755d299b6b19a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815935760fcf38b9bac75dc9995c824444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336947d1ed1894b335543b4ca2d4ee69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6f02f8bb905de36c3f607e25f7d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46590e4519eb7158bc1bcaa92d636c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47317078e591c102ab198e0a2cb4d176448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4d594ef3a0a1df3c00b2284ed99de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781e88917037dcb971b08bf9eea95da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42b1513ae27c7b241758347999ac27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e98b4a396eaccd04622f4f2b1c278452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b917516b31840bfad91eeeadd2b474c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21d2dfb4eacfcded7fc6f9f8fbd8de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b099405d44f35accbc263bb15185455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73640def6e3f3d365806d02ef25b07f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db525f11dae8c0cf4dac2fd9fe0d2131457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dafea654712d3bc540e773740d11e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0ac1838837f49d9e3f8cd71cfcebd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b9a042b777198021254c0fe66fe1a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2483430c6d647b89f1f48602e2ec08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7a6110fc4df9efdac89b19c836e5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4481166f24d0e05e58adbd127e4b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed603654678826556c342d0697dc65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83697c4af59f010dc2eab154a3e27aaf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd39d6b82045075ee4d9a2497608a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a29b4dff4a6f853357de8a75b4a385467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291630c985219bb53991d7b92a9c0b06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6fa5a8f137f16a3d4fb065533fa28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d11b6ff80cd2661f4c2eafdb3302c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce97ea91351fa27a61b3cef77bb213f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a13b7f77cae27d8e5069a5e93d2516472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf81982c341cd0601d4c59f50edbd1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6727ebc7228f585bf259fc230979d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ec740332d94086079b3e0f482e422475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e9f65cbb4cb77d2e53cd9a0625895476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b340ca7ae2977ecaa4ee2d620bea9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e7066bdec8a0e8e58e1bfed813460478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b455586ed2e1175d6cfbb135edddb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01003346dfd1e17d48991f7f846000480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a459f9dfb2880356151bffc63fdf33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270da904ce75ae925393754dc8ea3db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18569d4c49948954a6c9d38a7f1d73f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001a025595c5be124ce64187b9cb6e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fd0a35dbf9bc66f08ec2885affa71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceb8df4c96865419ee6893cbe1473a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcf2fa903908eb583c9431486c7e49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99974ed51a691fc3c292bd5a985199ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac668e316d2976c7b8e6be221683dfdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54388f062838f2e0eed1eafa510d38fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee3fe7b3296fa13ebab00eddb534bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c782229d5b6bcdfa95345004ca2b63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b87ec7006aa82bd35963bf81bd3c74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec59fa9c3a20f500c442b99c608f54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f2ec6514a81e0440c1513ab19ce78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5269de79d6b6ecaee8c18c546aeb7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ef3e64ac18608d28bfd6b87e5fb59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f019800fb37241354e59752e665556498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0480ee7210503ef3a4ac7e05cb0c1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92104fec682234d003e2f8dc1749f6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c254d826b2791dd9f715d39232608aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60800446313f5f8664a85ab9b5906142502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8159ab1e54a8622672cff0f03f1353503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed57cdb06bd849ee9aafe22bef0af4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a818b72ac0dc023a3a52567ae0aad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c499a507c729b25e335b9064bc6ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b4f8085993d3119ff6e04cfad16cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ea7fc4065531c5c4f0ede16070aab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d52ab72ad821e25dec6621d1fbbff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290ab7b46533584d453bccfd5e63c6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0854aca2e29f57cd42376666f78ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2925a61ed1d4444448566afd05e91f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922a9295d0f100b20197968199c642d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c9c5311a57c21dbcd4beba85f97c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09174fd0cab2616da761dfa50accdb57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c21400c06ceb124d8813def3f35910516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf3806b99b61af31293ead56e666b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61548067631bc811d226c5d9cd63e9c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd3a71b8869ccbf28aa2eb31b2188519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940ab906e95238dd26aff7facc03f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e08892570e74f981c996a361f2fe4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4f48718f12c926b94780351b6af91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8c754cf668cb2fe28467fd5d5a934523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f161b0b765c66349c8dc600b18558524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaef4d9d0f20064022e60d71397f14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed735e6602cc55721e562c3b254a914526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f85ccacb4dd13b9e2e0389bd0e8d67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac35380823ef80428f903e14510ca03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478ad718ebb0d581b7a42cfe8bc3c36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003beea8c564073ca62c4fa212814ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a47861b80353cd30ee7784ace3539531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053883f7e6126bc39f3ae43c4fd7089532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe12378e9ef68c3f8ea8093ec75957533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90d67b36daa5e9b86eb0c2a9451f12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a03782787e7ed3e000ce1dd0cdaa3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b14700234ff3c9dafa5bc70a83fe3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa357e852b37e4ba16b0bcdbd2be57c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48847f07e2609c6804bfefaca425180a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e00276a23b1cefb93cd80e62c773c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd6ebd400614978db69d6c5014bc88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb22884e0ff03a34244cbfd2a9216541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fef5da7cbaf998a8ef78a96b02dbd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33333031d7e5b41484c137f2ad36d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f89051f3f4819cdae85c9daf709b1f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5ce95543a3fe773baa8496cc8ffc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadae2a9a9de32be59e18ce1cdc40215546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af0bdac6ed329cf77fb17da577d4a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a8152ac514339c6363b44dbffaaa7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17da8aab9a66d03199e590b02ccad2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de7c8e52bfe424e794380ae38d2fcb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15a9a9c242fd54cf137f2e7c1cb875551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156949330e16e40e5cfc1d16fbc7336b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7affaf34d99b872605d770ed1c332b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c54b41fa12d3a0cc7221a8d7c61a8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27c3c4137d20f0c337fd272fe123a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff5e9da50eb66b42756e4d564ff61d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca11715efce9ce9ffe67d399003597557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6efd58efb48a44621c385d1d7e63c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c30cd9697a1fd2dbfa82e46a55147559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f110c4d6b5ec87e4f0046bf095461560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b0f9bfd1cb38cc7cdb50708b0f89d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140d2cbf995c71f5504f33eac16ebc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b2d9564781a3d0a77ee7d86481f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae39e78963fd82f2abe5decad2425e7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ed9307bac69a0f51d01f276c68461565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c70dbe26780ce1b3d1b3bfdc4c6ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177038a68fde400c820bfc6d301eba4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040985622d7e5b507fb87b22a6b0e95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cb13789ef2112a80a8f7a632cbc73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aa7b84f45b4cd01d674748b70f505570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9b313a55a88cfdc64b6879110ecc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b44852b0ed2d95b2014aad6c5ed4b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdab40010253bc2ec5f5fd76549701573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225545e46e08d41926ace12d878c9720574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae00d2d45390887697a4f2c06406e02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c768964d6117d1a6fd0dc0d361e00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d24ce556fba26ea22fa6a9220b56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086391ffee949906b6002c8137cb0b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7ac9948724fd48e87e98a47107f48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966555afc1e65527e4620eee45e1945b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f2c6dbb726eba88a6dc1681d83ff3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f415eb988c41e59ebf77b0bf2d3265582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f543d106a6fd268b8defbf8c5bdfc7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d6172a9893224e59bb0a5e14db1cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148656ad93f8ae82828dfb10fa771137585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07dda2a4a26adefd16c88435111026586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5dc4de9b49835641f919a80c099b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec2bae36550d35b046bebc3b4d311588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27388612ccc5a450317efdeea030d073589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251837887d9dd1b808554aeea16f04c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec4cd9af7df91d89afdd8f1ddaf48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d41828ee4fcfc4e912080c6f0f8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb73e0fed9178c6b2923e3c8d4dcf0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd652f01c06df167ad8dae443be10283594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3037ae63730df3634ff5f12891ae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fca302f429682b7a824aa2d769d34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b6da1fe57ce1fd056416ab7714c32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a146852282e554424ce7d5275ec0080598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d26dbd4e73162580f9b9bd58814bf0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af71e5a660ef197ddd64c36e294711600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0be1972eb25e97ca26d0b6e093e80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0be1318d66812f1364a6903b73e81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0938002b31b806b4a949547dba22b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecde8f71875d3aeb6eb4038fe2b2721604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8800d277817f15f60675f78cba99529605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfe190b6550f7aa1cef0cf026fc3f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f2c0c8e40bbf140dcffa378e010cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea7b5170f5739788173552fc4149a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6446050851ec7f6fe1f213de9f59fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1732bcff51a4310657bfd672b1676610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a3ff299548723bed9a92da4ebb85d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d452d6620e10c3a84657c371fee9491612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d483a967dc8abd0e816fe3ee6b070a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720392c8b515c57605cde977b1c65f51614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b49413e44a73b43199a62be2eeba20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732f0622ab7b1e953ca317b9f6c2f4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48decc2da503fc1cdc73742bc1feb6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee94075a36750b5388162eaf45ff4de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba93feecae5c48398bfd36fd198cdf3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b840487fb63958ca5465e2221189423620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a771c34410492e6acf78e0c5b59867621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf2fdf9434b62a36ce0cfb6569bb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e69a0d6373a93d32c7ef25456b825623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ffe753fae3194eb9d6500f5bb397624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869c426d32e55448953fe9e35955956625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7f1c3e20c0de1ae362234b8b33f4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac9eb2b0e6f0986681c8c3378feebe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9c7212a9a35cc949fb4a23456c402628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deec6cd3f7f6e6929aa53f48c3374ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89555450733ef82888b4c4d37b3bd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67beb77ccb42ebeb4095a7cca6f5d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6add8cd4907ddfe4cb3da4f29e6bfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e9bfe5994d4d181b694ded34c37c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69dd164e9ab6f065e3d68e32c8aadc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88545c5f91d760b05cd6b3d258751435635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524e2ff857d62e178745dd39b807dd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f25c3df3468747bef26604c948e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde698f30b274c07e71c4ad70c48e75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad5950a32f3e2386dc883ffaf6b68b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326b2f643cb3dbf331f27db8f262d3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7034930f426fe3d76e1a03426c5fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33004dc57137a909bfdf5f36b41614d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facde92988449204470dc79c0e3ec0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd1f840ef50500bd1ee46f96df768b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db121fe109ee346c8d2e941f9c1228645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b429c36c7a7ac5504cc8e121eec20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325cb07632859f8e5025d93e7dea62a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa8a02b9881cc554b0bed0caa01f00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf0ebbe6fc789aa226c5c6ca9f325649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6706f0fae64969edaa83f7427ceb61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dfe3d487b3c858fd334c24485204e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff004e99532dd38ffa0753fff68e07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00b5fe31a245d9a09b9e71e7f1f2e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb46af92f50f72af6703837d33cb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c326019da35969675c19603186097a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2320cae9f5221f3d70e05ff02472f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974f36b121a496fa8c36196d37f15bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249fbaef429571a32689791e2d42eb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e7b6ae280a3cf23d7b304cce067f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36038b51bdd81bd6c040bb575a592abf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719741e85876e820c8107c4b384c904661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeda74d679cd580b9b03a2d5639901662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b562f90479618953e3c89ad18a6636663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41c862cdaa5103f2afb76230fb85d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b11f90fc71533dffd53022e096f14b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65809a73580c652278013631df25f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c29428103ce0af27d73eefa77dbe0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575280f9bf88867f7b17e66e2f98d088668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a05f9e5311bc094cdb2e320b8c354669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df48991e659a2c8eb728bc6813b54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c344da819c25b8faac8fc38f6be87a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24246ddfdd022e209a6ced10550387a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50531072f52c249fc507033be513fb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb17922851a1737e3258add9aa5982f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1696432514e661d78d72937004bb84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5ee0e74adf151b5d2a33aed77686f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cab101090be2021c10a5c1937e541677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf302b389c7b6766b96827118458766678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc1325e2e19c3c2ebb778ea7030bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c176b94d25900e61dcc6737698bfcec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787695192900e40b6d18301e65f5864f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7506aa85462cc9e386b941158652cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507a9f1cc8cb3f8f7d8dbbefe7ed6f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccaa667f0818174c48666f301f6fce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064defe9dd262dba7f168953c9d2c667685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bb017db3ca4d59d57407b8546e668686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f20498b4604230eabf09672dce795f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbb4161243d71c4dc3ad497fd12003688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc78a7649afe80f87225c1aaeb0493689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d2e990e33ec78618e02569d7d732b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c03beffd30a74c19217b3d459e458691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e82a95607d7b589deb395018740eb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99814fc75b190aa6ad3e4faf7ef2e47c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49221762b7e0acff65cf24a68ef59b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60c0180ffdbfd4cf9a7273326f8604695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b4e77b13e21dbd0605df6ec9156e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099af96c8c88daa6d07acaa1fcd0d01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792d504043588fe6b38e4046177f20b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758a8c2c7b214db381b8bcb04102431699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64123c2a0152b2e43eed3b71045476c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564bf1316a8466dbe7571e7b14a54fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e31ad8f1527e106867d462f40cf30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b854290253ab7f614ae7d793ea87283703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e576f990ad1b5754a023f92a00b9f00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bcd416a4ac5077cc9dcb3c1437362705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860abefd20afa417050f02186d8da83706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45220b762693c9f046f433ad434a53e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c92707ae5dfabc8ddc371569be7c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c37e46d679c5538022dcf636b1260709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281a1a747662268f9213e2dbcb5065c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a53e0f45fa4f7b05b12f277f6a0c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f0287f4f0832278bd2d1ae8eed964712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581585e086ccbe7bb23f92236d3e6f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a343823ca25898c937bcbfee76e7e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e8951c8cca66c314c34c8e0ce6920715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf8372bd4a9d00a3db107a729a1d08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52e8b75b2701899164b26af5ed18e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c210cab5dbad11dc83cacf2b1ed45e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840d403547dcf0a8b16771cd5c6ca97719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa03d8855391177047c4c3e33689171720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a98ee36232caa186bc5ed05501a740721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36094141524aa8acb2e7b33acee47ec3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3a48e62ec14565728001abf18b280723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e803002c6d121a00c399ecb6994c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5afb96cf8da5aebb43382fe3e7ac8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9fd39caac84dc9a5587c3ce2ac0be726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88f9f2ed3dbede0453375207be1dc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25196080a7f4ea55dd8f700976a47e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3c52f7e9be272263f6f170d146ae1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e94cd6176db02477cb60d2be46d9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c99116882017c7dabae92cce66dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec92003b32c81f0af325ba7f5b1a18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1f0227a9fce3c03c39008bbbb1eec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b1847cadc25a65ae3ee4c3fcc7266734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac967ae26362b1c68134d25dcfe7ba85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9bbf86d6936cc2fda73cc72f9abdc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe14bb02c9f7df1a229125ede13d6df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877497b1f82608d5c3321ae58e0856ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40547b409795aa8513222b305a56285e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b2af839dbe3db91ebba7a66e64375740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ee29f9c8438358bb738bde5b3d725741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb12c9f1ddc55c8dfb65b021583007742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b5da15a6fe42111bfdd64c15f7b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db91751adb1738faaa4a4baa837122744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0397a265b001397dbb55c8a8abc92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0cfe4c99b12b226453265bdadd3ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888b7821aaf47d0373e46b2881b084747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40606760013acab5b33a2e2b4ecad51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbefb0f0c3df8ae474236af2a5d4dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ca1e5165692a5e6ac5dbf7b668153750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f5b6c1bffb788a24a2b4c8e089331751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f479b247564831ba3b31de35654b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726205d117b9e5be9cfc8bfdfcc6aab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97de54c0bdaa03598c1c109369bfeb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d77b546a3d5da5b03a335b48f5c07c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e599c0312b110ca52148f162b25e6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03611a595ea0252a7a7c5a89cdf8b8c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb5275fc04d74d88a4be4ccbf70eee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed9fd099e2f1fb969e431063ea6438759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbe96c4ae2de1d349209b731b09be2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280e4b15415898573520857488cdc89761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b39127c850be40a5b8fd90bf2cd4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973da99494e3d56e785ff9a0282fec80763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4506ba4666bc6e5fd1b3152f2b13d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de42d77ecb0b54f05e2cdff689a309765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967849cb1ae216a35d1b9b14d570eeb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f597aa644321c9dd2c3b609bb01ab767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726e9db44a93d860a495cf2253b9028768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82144cdf00bc1c1cad9ebf4876ea3e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d03d4f005d2ed4735e3f4b313a8d57770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ee887eb544ec6c0bd4f5622f4e209771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734dab5a015ba8f9be9a2083da4f050772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edd0139ddb46bf7898ed945d5ade42773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e058ae7a1806e0249c162b4a1d85b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453fd76070671ebca2d0a9a87bb7912775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d974fa69dccac4ac5d8cd7d317708ba776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d63320a287c3e6ee36e491a7d8ee8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825c30212655fd879a1ae851377d261778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6651ae1c5b0e1a395bb874d069b29c9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98647cbd2d0c978bb49064c130fe901780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cb8b146824be3056f65863dfe0e6f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aa798afaee0d07a0261ee4c23a650782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6e52cdc7edf96edb8e43e0c2334ad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb619426f21b904fa1a002908da29784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d57c713bd76f4cb91350012a88ade785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39955c044e0e5c9ea5bc4574ed4e1cf4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc0a5bb817d434f137049d20f1117d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c69b4d399f190e445c6f1c90e74aaa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec67cdfa13f2b24debeec4356986ba2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a0bbf44dc107ec7c750bc5f7bcc09790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ee6012128e937607713d45daae851791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5858d20ec8fd71aa9cb7887995589792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8544676e5c49e6561144eca9709865b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d0cd5ba79569efa3dccdf56095cfd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c7d6b6910b8f9a90d8930a85b87e2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c7e7d1054eb58d6cfee67bbf2238796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0386ed18bf9f272c09ec1be77cabd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda85fda1521a1c54d2cc49c98afdfca798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5f7c8cbaa3d6bb9f8db8bf339c400799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d69f18c8c8c5f743cc136bfdb4a5f2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f38e7fe75a25845915d32f80dc474e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675626f89690d12282e7aa1b84873cc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80c0c8cfe9fb22d024794897d3a851803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002dc755a4fcebfff32256b77817119804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b1943bcec0b94c4e00054905b20ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad4f9442d22250a5db0b8dc7dc076b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3b9391226bcf57a604963fd0b3b4d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e631fc9cc6e58d83d9bf3b48f23d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a826028c7df234775b29d71f743c9e9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829bfb2b5055c65fbf2d58936734452810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d834a3d78e7078b93e022084bcf6178811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d65076af01287819af3c5aeb6aa3ea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db6758b2a5290d31de62ee125b7f7f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a507b7237fa8b92866db4836d6c2b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246beec5e920edd9daae947cc0718e2b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07310bc021ad1f4cab5bb5fff0826e1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f461212bbaed137646e106aafeb885817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850849bc6bdbbb747710967baccc186e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dddfd54e564fc475df06aef01dce4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b05195c591eb25d8425f60e73713a5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543541ef53ac7e82d3d34ca1a517516821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1b704899a077c03a5ebaeec6ce4aa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68db1f1ce4cf7222f7e9c57493201d6823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63679a09e5b11976254c3f005366ec641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e3be6ae0d5371b36959ad4d93ea3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbe8519b89da39c30ac3564a9c0afe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2797432a3ec8eb608acdd63b2851354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a246134f7d332d6fd4d3e14ddf6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eb0b943c9f10693b70fda381cccb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96053695a8b8be8d7d6a4dd8dd37c7917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b097ca05ab6db4384b9d7b792a9373d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fae3f8d52dac700623cd311d2f62609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72159fa2f04cf8aa7ff4ba0f94c4901910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad2bfc534b253a299fd55dc359697511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c6e511ad1b7b4e31417b54e51140412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ef18a61c53f70f705521581d7521213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36490181e9c465e7646b795a86603b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7be27ed21018f019c698c559a3268c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f558fb1a537c577015f7c1e8bf17116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b0ce0871cd1456ea48962dec59b1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43833a5623cc07507d3aae12d879bb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88452375d58a299c33dd624369b71a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b102214a242da41ee5ad87832293d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fea6cb69a55ba02f4f5ee15e324ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1e9e4f7a5bb718a2cd874a192c0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699db70549d4d5d6e2d665354e2871323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a86d800de712dea292fc48c02da3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd99e92b42632e3a36bf0cb151da9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462a310d99296321635fb011d53a89126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead53f2d595db56f7bd2448a41a4603727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aea621ec840efb914d5472ebfc9d8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f50cbab3f77366575881616f9c8dbd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34606d347785a6d72d720984d3d072b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a8140a6b21c1ce5f39580f70814f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add6215c986e35422784edd4a0bf9c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c71c901449ac50bde54b44aff5c9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673fcf31033ea6d233b24eccbb4f16934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f9f3fc7b72a1fabf2045a3cf03dd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e477a79b72c7f9376aa13bbdba58036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52351658ec0d5f3d4c23f6a96be7633537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8ba4fe25ae9d5eedb3ec3edd4555938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd048f5bf38f07c07f7d54455c3e2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391736d8db972eb79713159174a30e0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f67d7e90592e6121087b61ba796ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc53b514f94a95105809012b75f26842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68e8706adb7cc9ddf2ce0516ba097f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d25e1f59172c64993758766c3c399c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201d0cc463ba64e61bfc467999dcc6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cb9375ccc1081a69fffdc14e99d5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f8b16625b7185deaaa62f3a26097e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11083d27344034abd59b1a845ab4d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77129a1207a53bf4381abb186df888449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755d12f280d302b654ee0a0498f8ba550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252316a812cf08ce23d927c28532929951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03c815d08ec59fdff77738c983716f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c667eabd84d5fbe4d5639cd5f315a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5b04a00b0a5e59e9dfb79981f4ad454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92387f37ba6739540ea120f2db1a7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64f0d8493319fa598dab6aebfd04ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f6499d875669dc9ccbf7a55b36e6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113eba789ac085cf693bebdf80f37cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a53d58270f0cd2f860f3a6f2eb050f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc42d8a7ec1244a614998709ecf023260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44848e30fe08f7a4c795d141c852474861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a7ff2f0fe47fe5e6ac885062c881762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb114045ccde9c34d082625723ed04a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d5fe1bf144fb2afca139777ff4aeb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bee7e184dfd856e5ddabb54cc00a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337ade01eb84124a8097db0660c5a6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2995b4295e3a5b925a816c1d1b7fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35f48bd85d834fe7a643971165fb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9464459e837cb2ef93df3ab835828069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b3cc042aef5c6ad74003d6c647b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6602a902ed473bcd638d5ff05f282471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528f03d950ca43d5e6ea30a49997b0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bcafd5ff73950b9255f4dd414687a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb183f6c2b55961a31a10e98896ac574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16998d7597eae7a153b33474c56932a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d11d9732562ac71515d81cc4ccc5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed500df03eb23c26060fa06b27d3da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457cca9f9c14809714723a1ef7fcfb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a66ff778360cf6a14a0fcd49cde5b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67430e98e7b411f55e3b7c0ab971958980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf972656953cc98a4db172639516121381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a0ea664ae0a3dc5f0d627a4eff3a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5373be630173d5529130a3b14ab21c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74464b7ad26d361681c26edb19f9aa7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dd34f4965a875192b96052714fb6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644c19727499b4f2e7738b7d426b28586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73892d6ee0084cd93fea21954027f3a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b163ec15f5e76544800513eea3dda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499dd5091909985ab388837281ea21989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7635afeaf6e8a320df7d374e0c6d97690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0a1ef086a2790a94fb6e65118947591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7d83630794eba2331f9713bbdc3b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad87a44ff4146d23db537b6e23358593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc97d84682dcb7ce29b5e5361cc2b0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccdeceb65833e0195a55dc89c9bba495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa8530f4cfc251c7dbe8fbd46001b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e456747784a05e309c30d0419115b0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7627a8095f681ffa70b72481957d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384613afdf7288bd83d8f66ed96d36099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755d287b72b29c91602130d3e640ca0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72c0bbc95583c7a868943b63ab2c4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b80f140f2124b4ef3aece9d481feb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df34f81a2e9327ef27ced7b9c2d8f29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5eef302034d99289200049892175f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fdee5e6d6caba28c318ac1e5182b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef1c3c8503eb9a503a8e625eebfc08106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc9c678f3a4ed049ceb077a6b72168107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747166e92a2f73015e55f71f64e163d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8672e08e1fc049818d58212d11bee4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89cc22a93dd0d68bc7b28e90a81953110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40221f48a2f6cb786fa39497b7088872111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cb2a1f557feb8903c79f6c7473884112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0130d0b0da304184a53720c09ef6533113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9321c59f7dd1668e5e9f15ddd4c9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7dff081f0dead1e6c354683684c2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63005a19af8565290bbcf7a0092d50cf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649d48d1a3b06d6a0b80fc8144023ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e33ef0c3041a9f9b8f5a0a29d0c98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32d58148753f60736036b8a23e0146119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afec7e090c64748a9817fe166cbcd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438aa00673808a74768c06ce5a9682b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f838a6a42f2f6f618513ce55c90c540122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575294b62d0098cfc921c7f547181b27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521904bf18a531b7276a39acf42679d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0711a4b1716312ffd2453c3d40db2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4974cfe5684d057ca15707a2b1d6a37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa093b41f846186fa2b24bfd0de59a1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7e21e64782cedde9e01a8f064c585128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935fab4eee1f2db5a53aba166ba737129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a34bce475620c81349453d93737a07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade61f37f714db129578c047cd75dec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d28914804830d161785347799ddaea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f732a754763af6d463c2ee1a8c543133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405da8be08e819fc99963f8ec40576ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855af6e25625c51a0daf011f625893d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797308a1d941ad9a6588f2ba9186b90136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f729c71a4340b548e8410114ebe2a32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e91e02d60ae1b2f70983c71ad33a66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512e15ec5f481a22ea0eabaa6f567b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754eeef349bf4b826343977517da899140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d87e5fe3f516d89c51647f171cbd0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d58e9751372edf85c92cb105e56c7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53be95ed87e4b1cfa57843e5560757143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cd27bda897c268898cffd729ec646144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68873226a769de2cdcf1c0e4025008145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c29c19eb80273614d7981548dc257146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297eeda30d6dd2b83b4f7829e660f87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deda4a6317a4a70165abe4eb1d2790148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1cb2cbbe8a8057e321c7c090b1674149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5fa50fdce8d42bb40cc1168e77368150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209e5a8a23f5c9a44f84d8ad9cafc25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81aa39e61192e73f3e06fd688bdb9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dafb68adc10adda02b8c05204f2842153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1576b12bee0c9dd090092bcdb32a163154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746606e6b380a0d3b1d231539b13a3aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4d648996ebfc95832e1fb588d0fdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969fbd4eec262b41b4f94689649b56a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafefa3a8d936be7820dc134797b15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcf2d8ce51b7d6e34989acd42ea7b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650a8ef67a476ad4aded8324ebe2bc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57538b13b41ff3ec4385b0b98dd82c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036b94d333707659a5256750528b3d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8379b39f4426e2677b2638f32ce1956163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f95257b6adb9df46bbb2c4b700fb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b65a42b609799c7960c8e90ed8b522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e4e20c2650fd3b137992bbe8b2467166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb64ecb0d3d30f46abc14d875e1665167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378f4c6fef65d10d931a9f6f41aab9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83306156522bdddd977cfe1c9d8622169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b740f5bf3daed123743662e0c5fd6d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299e10789146cfdd7127f9b6373130d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d8462fb69ba558b50c57099263bed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df6f64111828b154f024ed324fcd25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f6c375b8a86fdd99b4c86cae9d624174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb95267a542986b23bd3cbda0f553175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ae481eb8f0b7da092433b50fead70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d589a06c814d9cb08163241d9f13478177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe30b2cf84c2910f938a7b5f4e31175178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422d5abd39295a7498911018b9fe5ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f0ce2f020a26e1a88fe76e510e52b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf66fce523302b1ed0476188f7e4dfd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c583d00f5d644d1902f2913e4f8f0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64297d19e1b4ef81490cf523cc9fab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72298a5189821991db777ac5c694b7ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27f9b16624b4a1e22bb482737d9a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397223695e56aedc3d2e23194b5349d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed474a7022ea47e846602ea944e542d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040b1f60b667237bc1fc0a935c22dc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114822bfb628437ed155fb8e88b7cc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8470d1f47d44bebfd2f1a2c5b14919190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba017b8a1cab78a7fdf92a104a87bd2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51400bfd3ddf4e314e2040e6aa4a39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc865dc843261cf1fe67bf4c9fc38d93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871ab223b1eaa7b19cc509d7e7f5d56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c76bea78da8bb4785e26562d47c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efb6dae922c86792700a17f3191b86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a1d10939316b457a9f178979a4892197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ac5895ba659f3cd6c062f8053b439198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70727dd737b5f041b9ca41baa008aaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621466bde79d17dbe63bce2fdbfd645c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102209661a5393a8a89b579c3ba7724201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cb54c483fd4fb483ae1e27a5d9032202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda7d19ddb01394eaa80c745cf87817203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf44c5f004ce8b2fd78abf0020ca84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b4901053ebbbcf4ca14f699861922205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda48958c90e389b03d5ee442d710f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facbf7f77e1940e2cba790c0ac7d36a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1bf7f783d63e2e9d3a84e2c90a451208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5d81d01ddbff7a313581e23c1eb92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb96fea175dcc8208b188c80abcc618210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd03ff612b54d996f2c21ef09e1e99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd841d2c25eac97820eb7015afb131212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04d8d3594afdcf53183ab9cb0b8d69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f6b8b999584f94e749dfe8230d6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bae64a23708060ec359bb0c4a8c87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8ea05f007d709cf93711837c560b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d9983904d51d1798e0877052aab53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d5e301636414b43efaae66a7ecc24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b512cdd48b96b3058cadd29dd13892e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e75a9a7554a310bb2991270d69751220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f26f8ce6134a84e5cdfd683382824221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b0a8cb070179e2d25b791c945763e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d297cad69b3bf356ccbe008d875a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a0d2e0ee0f681ef41adb4afb8b7a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd567ad3a24b46790a04fd8661099fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277894f7858ec7417d95cad07ed2e17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de8b4af73cde52788d9611225261a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff34771a16b692b9e30d92ca7f4b1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e536dc7199bd949f1f973596228da92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df1e1d5b0e563dcae1d72be840532e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850466a9577891df0910267f6a78ac6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d984e1e666338870741e4ac7226335232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9f5b5026a5d2492fdca26e6aeb7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcb4e640782ddcefbf050c5866e8ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0fa3dbf87b23f2130d853ec83e1e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a6450e429f5e5fdcef1be852aa8cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5341ae074864d4caab350c100f76226237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce102660301f93504caa1493ccadd94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f2d44897ea9227972eab704bfdec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fc501c22cb74947bb55be8057efa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c8a4857f75fda689954c345cde02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df287beeabf19dbc3e9f288ea6f487242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58398428d346c3199393e6c70dd6f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ff70202dcd3171bebdeaf7a2da89c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7635efe1e207e4d2c0aa00984f642eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120d7ed9a433f9bc0ee5998e4193851246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730db3ea5dedb3886b3f069966aca12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3234e2496aa678627fcf00ef28edf4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb78a0bb040f06848798166a74c37e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a8c44e06c4931e1709c072569dbde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833d71fda42867260693498f4ca90df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf6b3f5372b67ff5b794c0199a4227252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be6f13968eff5cea2edc6a6e7f7d3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092dbd40e3e91312d9b86273ca12115254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa834be98624151403587d20b913387f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d644f5844a089fff3fac4bba6d6b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee15a406863e7102f3551bf2ab0c27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e694a1ed7630a782f19be02e1c7831258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c94dade8e31b874fa7420833f21e82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598c2c631bff3c35af3f49f0fee81c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaf2cfca2cf8a42867d1892f27f95b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c9d03aec506b4cae781bb4ec3927c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41753fb98081acb67c01f4d2d0be7b19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e759ab930c4d0a55064ae6e06ea66a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a77b0688ce1d6eccf4c6dcde6a6fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809f6a8fa122ee95a13ed9ae1725b29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b2dc195e115fc6b394c20c470828267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a42f4b2ea984496257cc992002b523268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc61602a9022fb62356ab6caad52e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf424e89596d7e0cd771acaa522b6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03cf9648ee98f8969d7bb273ff9f2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd325885992dd1b065fe63a874d3056272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fe60c6b416238652f141ad317fa63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05e7b8a10fad18122ad7c6e158dca5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24dba7e579a57224e7138425755fa5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2086a691656dc362534510d89c78c02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03bac9e23c8d7ce99c4122b05e89f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab3889a24f33f3880616c6b2b6065c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332058e65bea6367e5656f35ab1cf43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbcd111f572a22ba6f7a4e9148dcb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9c70c656e50b35e48531b4622b90b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1bd80639aba71d84f8978c5bc830b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1444af9d422d54f320785c48a67342283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa711603731d6f1aa0b98e8db4af15d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073378a0ccdfaf9fbef210f6025c720285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81f23107e46f029a090dd7506de1dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e4f24442835b29edc5d9b5b81914e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c41475e1ad9fab5c2270216f01e73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1fb0316a0733d461e4d0f960915c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5ea6df31d615f4969db36e5b683bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528a1c706d96e1a12925559fdc5fae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3b9f51e5dd389a9dde59f59eab05b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429680b30d557d239806e243cba5f581293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54de5b8cd38cc16d4bf902539b0308294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ab398000b809ea16469ee50242eb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339d97cccd04c0a90c21f6bdba9bccf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67fb407ebd3552221a436f1b045389297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd52df84eb2c0a690dcb9bdab3640f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732cf9c8f4d8d61c044ac2584951127299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77217b88586e765ffa967e8fd01da6e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763862f445a678126fea04e935eb6c35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a886f2c38343de5cad2b973aeea42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c758e7518911c53ac4d52116dac93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8204a7c3a06279a57c32415c2861b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cfb2c9d8d1b52082cd7fdc1d6a53c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6014730fe6370762418c8c4ac20f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ac892ed2a2900132be99c7eb1e167307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373c183730084676e1d750490cefd4c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231b27cda0e872f4316102108a29261309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193de6bac0db8e3f8e7c869add8d20d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f56e6a669d9e7b5b48c7f4cbd7f238311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9ffcced9b0134d9dc4f6033b5c42a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c986a1ed989ac96bfe3cb99a065656313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2002649d08525269e4a4b20c35cc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ffeedc119d2e242dd6209fdead8c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6347ec96b537876c011ddb1ba5df18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e4f422e275b79915c4f528a38a3e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbc3064920dd9f25bfc33f6e30bbb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36b6dd428cef317704ff90471875e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b696c10f2fa8758fc6e3914d944e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e864baa58cf4bf70ce3426ee9c38a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3131e381a894b391f48ce0e4e8a96a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64446a3c67c4aae3f9b45c3dc90775af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1ff15b7e2f6b8da33d4c5a16b236324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25ea0ff944c6091f71d9161ea5a1b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14454ec7e2b5f41fe4d3a9f3158bc883326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55103949c9f7540078e762c6eedd61cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04030ebdb84acda00a7ef0dcd8fa26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aed96551072b2db9ba640325056b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cdde0d1f66ff088f6988f2aa747e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f4e650afbd2ccb70b0467b28c36ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34331463e5f1e75eed6f34d668b05c75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad9f505b2608e17b10f361b6811cd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c6b43064205989982854b565e515b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b06d4fb5a895a742a387a142baeadd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf01511812ea5f5a15892e81339ba2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3c4bb2a300198d9b0baa91f62a723337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938a2d5ba8b9b262b6e42d0b6c75898338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72638a1c162b114c1ea5a00deaa768cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c72ecc609c4a899454ff884320c7e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba4d414ac7e9f4357848bd00187c41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf76aba3175d21c6897e2a987419cdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538d792e593c6ff14862d18da5d0918343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2db9da6559d0d7de87dbd44fdb4e85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a228872a67e66ce1cafe66304dbc4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d101fdb81f7bdef3a5028d79ea384346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e43b3521bcbe8e9c5e94fc49ce874b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1c0dd83d8e2a37bab3aef0de208c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d89da21e122067a41259e9d2d63c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242c8faf942ed933acae38caf670b59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d555c3bd6dc05e6bf23aaf19f1a04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cde68709e76c6ff3700a3cba835fe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df2f898370eceb89f7fa2018cac4ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6822c8767eabc4e2f59ee0d0842012e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243c06e3f7dd59a83455eaed3e5ea2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1b3c54ce95c26c3dabc617d83f691356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f753db13d4dc5ea07401529b0034c8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeef38724e7843a608cedb9261602e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b0c2861eac3e73764794a40c97f3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ea7c13aa553895a2515da0228467d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50b676b67776ae3f7bc15ad052e090361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd6265660b69396792558511087d2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e60e0c0a6241af5e1a8a9d38cdfa5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcd3e60f98f6d76fdc9f648a72cf34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da693fd87f38bf035ed7749a7edd68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a505ac9ccc26da9b5fae04f90781d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c9f1daa31a93bed28709a92f5ee6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b879d262a82fc5c93909c12edc8db0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729d9c1bc82f3e9c23eb5fd47ca90fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59442fad6f8ddd54696273632970dc14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d31ead4be50b1f4dc38703f4cbe59d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e69f0c2f54774b7458f8e7669ae4a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43b56b02a07067de3a4549fdb70010373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bd4a7845c5e6e9087c616fefcb310374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978dc5e2caff5e11c39547c4f915098375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c87ba3c85482dedb8b027ee9640146376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bc65a38819a97388e29cafde33c70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be4c587f608f88930abe0410f407fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534b72a9aafe125f44183f888f0a5ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254dbc7eb93243a173ceeffd989fbc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c6e203dd363e95552849df0ac250b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151571f062c9a80c5e6f55db0875c25b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15d7e6789d292be7abf208f8b025e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e72815329c3b7d0ffc4ceba6ba0b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce3549075d1685b59918577c50c29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e623816979024b50f0f165b108bd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d2b1da748276333ea57c6454deade387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafac38306b325ba506d30b5924c033388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984c30360ab146fac1c4717ac937ed0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656e4425297f2cb5ac274b2da054202390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c04872af436e483e69025d669d9c9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4adce49bdecebb379d1380508c7d88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a089e3251e05724f6f17789a72713393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6482e91d1a9d568bc2e9d1c7d5c9980394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16513d274307c5ea5ff46cdb82cf252395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c355cc361212e6bc98a3563fddd8b98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66375cbb141de69f852d034be1dd8f3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b367f2f7ae6c594eeccf33c87a09d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5027469fde7dfb7279053508e023d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea9f8627f5c65d240c65328efff038400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac571a02d5cfa9832141a882134799401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926153235bc861917dde658c9a75129402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb3ca957db5c2e15b54f0ac4e3a40c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc715912354c8e91e625efb125558cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca06967c8bea7e25983fe5d5ae8509405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bb352b0d9eaea6c7fa5e54bb23ca9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8bf71f667b25b32f059c0dfa7af27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e006e1fdc5d8fd1ac948950f5c41d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007b16af88fd055c2190946a1cc9667409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6083bb72c547ff69b4d0a54c722597410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c7062399b662380356b723813bf63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7106b3e37cccefee9a0506d2f5a6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55df6457f01cd448445b6961b64baa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1a4d56aa0d5baab7850f2e070b564414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac034ff672391eae5dfa79e18c10cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2dfe43eddd2d099f3aa87aefb7ed2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b52ac2a3f444d85099d72fa1ad1170417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf483a451b5d75644c39d2fbd5c0446d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c65f02461639c4f447068be812fad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c8af15f2e9aec7238aa2ba0eb37e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8e10d7459578f67fbe0ff4dfd1164421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f580af2e1c4f2a92817bc6446b4201a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0b0153f6da073ea980bca0c862cc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad034dbf3e9c528c6f0e3c3c62ac3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94866aa7891e50e3cc57172621689f13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c8861e74ea993c230e6d093f07c30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8761d3caa0f3899e99050d283c79f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e1a6fc99b362310d976b7ba18483428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469688602cd34bc13a1074ba0ef3a15c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1bb17bf168530df80ff6b5a0895b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7db20aff37c5b7a4794685a251ba6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687083a4d978d0ea87de296213fc723432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf4866ef77f61beaca97cfc32eafb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cf1f16658602d3fd9429bb8d64e47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dbd80f0cc69cb31e2c55a750e603a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf4406ad09f51141207d318bd3b95c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409cc774403c62ff3dfab0d253ab0c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2317b54ee7df523fb2da03cef754531438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70153e2f2d720321a1fea56f465f89fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f7e6f78bcbb2decf48c9a768390c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eab9b527f51ef2d037648d55736a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57664076ce1f6dd3007af4b8bfea5c20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa16b1215efe0cf874907daaaa262e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bae4ba94dc151f159a9803f1783442444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d0960ab4bef059d2a833a1e539ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cfb9526f3625ffb93fba724f21c78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b17757eb49b8a5466c0fa15c4b9d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15347489a7b9a345b4eab18d5356de0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab5f1a3b98684718f58fa95be2c38d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fbb2a82a0ddb9159932585443d5a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38c4e448fa8ee8c3684e725319e17f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae3cc8c2ac7b594a2bc1435af3ec04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3f0f901f3ec16374207e8e44d627a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055d008faa1b73828c8e5e86a2ab187454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58b1b3ecdf824c46d2a5d1caef80ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611e4a331e62d6a4e1b048eebd838db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1efa0ea46d8b09a2cce19ecce5679457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aff36ce655eef7bdee622ada732ac2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dae0eabb1c472a525fb06c9c55d3a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad60d3925cd239932a258686476d2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f866818bcb09a8413b166c6f5700461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798e9f93dea6c9f73749aedd4e7c8bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe382459f07d844bbb41d4cfeab3039463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c14da3c079a6423d80a1a09349e0db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f88d1de000e275af73faa71d67962465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae56fba77a9fd30aee250d1f0b47fee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2d0b33a200756ddf4efb67e61ae88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d9e6d436e6c87c4144d0049b54d06468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d2dd3891ad61d5f2229f8fcf7053f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a7080c81b60534686fb16e95b34d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625e5260f2534fd0b4f66303474664d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a70002cfff39e656b19be7528b03d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c736602b0574367fdbf4c63b0c85cf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09c04c0d291201ecba19a084b65155474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc746a17b8d5a81d693795b57d9f6138475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbff1baa3dc568b26c6b7198176e70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ef2fedb41ad661e6b852181a88856477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89719fb7d026f9936f4626ae61325ad4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f73c26248a7b562ca9e614406a57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d152fce6daf2bf8138054fe26c1530480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f5c3a258d152fef64f7ab60eea9d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d1cb0c7a1b7489edaffc4fbdc7eab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d7345b51dc236c2ff26cc613df816483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc78d6f4dcc1f42c3234bd7ffe5c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544fdab9cc75a14a6b5f38fa06ac2aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b4ac10fce21008be47ed2e023055e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9945b41e7b4c5fd70f3208a012f3333487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b0b4ea67bf5557518c10142290fe3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469da33691ef11d8a7dc993c7d18f6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb18bd202c446d675247d7daa9dec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec732ed700350b5072082b3f47eb8145491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a912b75b162903a13cd6013f2beae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b4f5c6df74ac6d5fe2913e791da7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bf3f6570b41adf4e4c58e2da0ab6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c624d0ffd952964bb00fdac4e4845495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646794c4166cb40e29c49407f8a7dd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d6dae3beabb9ff887a7828ae0e70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d70706433d9b55664a985bb3bbd27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6a6c0fc2d9962945267ee3622cfbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890bc649f6273863627cbac39e193e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614ef3accccf0ede79d996f39023b65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fbfea916eff61c1dd4773abebaeb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4c607da6f814c81b06d835004ea5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba041a9bbfe5f92fa9e18ddd4714e560504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07f36b753434265dc4b6409f351d3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460ea1a46f901e87ab416d5b139f4a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569966467f347f96b6f8bb52cb9cdc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dd97b516713edc3b93f17bbc23840508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa83b87754b17825dc62406bf8fc373509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968fc259be73d12237c66cd6b694ec8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf975b71758d0183d97fd72aa9c1c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82675ab13446643098d3542b85d50c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745646e5d722a11580d0b864989ad24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e4ad99e1b9959e15444ce1cbd9ec0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc84c2385c12613d69ad77a5334990515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc08c96d712900f8c0d29fa44f40e37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33b5caf276a7555b918b3ba207506f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87af8bcf540b2135e750caacfdf4fa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c14e1a2eccb588541f3351d512fa57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6a0bd19dfc76d6557a066a7e63d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b528302dd94d64826de9b70fd5e9515521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069752ac6ad27319f99ede8dd097666a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aec5777ea231bb0ffc0c0af6a9d60d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdd8d6880c97820f2159cb92c8c2f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dfd2590bb808ff3310e4a626cf81f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b7047b12bedfee127f07d88e9b21f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9147c3724093996ae37fdebfb86eea0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d519a239519ed3d6a28c3aef5962528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0bbf29dc6f0083c76826f5fc6fd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb3a044dedfb00fefeeb0f11cd186f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa535e166d25df8d0d52cdb5835459531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575879bd7adf03da39e22532c919e90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca416b64784411123273769f7986252533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973a45ad663836ebd61a4e284f30491534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c0096030c605fea92fb06e09ab9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c7d0e2eb5deb3308ae4cc7953ed83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77617f039456976ef6ccdb77abeb74bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff39071d47058d81d11b771650e8d20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4faa415658ebb289b63afe4857583539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be3e715e344feee6637a624c44a20d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a34d40e5f2f6df6fcbb17e842cda5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472133df82b569915de6e4a1eb1294a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66607c6375e4324dfa4e529febe05379543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1024a6cf2a1c2d9254d91527b05b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9cd0f35b5b54b509d22f77e5a0332545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8b042383dcb5aa48d1deec5457a8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04327fad789a89f56ac40cfd9675ab9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bab08312715f1bb06b834c4bcf2e12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e6fc95157c5538f9744d625334a77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694d42f2c4f5b53e77f4d51f13fe664550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c26cc47008cc60540f7df119096a37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e24646c715d6e325f063a8a6d3708b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec79414a6660423c5cb26728cdb6d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4ade7784ef6485c06f6dbeb1bb3ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313096a59f3d7b938d5b8b789fa03ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fcd011056614b2ce8e5a1d51adf61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88825bd0f3fdb156c4c7f39880ff6155557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ed355f3f23f85881883d44b94fe33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bb85188606e76e93ada0195f4b220559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeb4738788527c0b6698d7a7fd8dd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040fffebc4decaee7bb328f7364842d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2794579a79592b4a9190e68c91ff30d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22aa72089ce9bf2c97dff5adfb1817563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661078044565e6277760a2f41c0d960564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ca9f5518fbe4c199975020057e844565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c9289dfc09698afde778d1c49259b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a852e1dea3deb3fcda6c273401d24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6bb67bf8d4619c00e33d355a3cf19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c7b2fd491a88d17523f2e33ef74ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee9e10179ddde2dfc60b8a7ba3f104570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e1128f01ceb837623be24e97a3f89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f619ccdf1aedaa6b9715712e12ebc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31bd09b0ce4ddb8ea4c23c94b6f54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c55cbb6201a6fa3af43f27c99a456574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28b286f4e73b825e8512fdd1e6f43c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea8884378cb998790a6aacedbc4830576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f506fdf00526636f1c5821343e95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b79628d0f25e43c226602cd19eb13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946b6960347e855d0190db14a61dbdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9878a8ef6861ba6f47b31593c045a6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7918cad244a308c529b91e1b07a716d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ec2b47887f4955a0a338602b0f380582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a560aaeb1b84f20a657ffb593b4987583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2bc4f0de5213b3a6cf191d13403d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122729c4d31c451a1a168e203338099585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9006f82ce02fc3f98f655ef78770620586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14491151373dc0036c5048f29e247c65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad811799691e665b5285d59b206cca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342c6402ab0f6472cadb84faf2ffe62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60829606df8c355152e2e3623b0ec668590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f216a9d35b838a113918001cced27e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ef507f593db3611020ec7735613f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f6a2f1f15777f3b2ee91d889289d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b98fe6801eb59fd24146b519887021594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24217f63db0080ad1aedd16a717472595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e914c49ca0f4c1c7d13e1bd96036f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7d5725910ba305ea3e3a9b41d4ccb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8e94ea9ae9ba4ec5e220c9f4fcff9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850f7945498b47602b04ce66e716978599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851bd75dcd7712f6c5ce8354a43c3fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1dcae82f9624296423651f4c98133601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a164e63fbd0607d97298c0dfc26474602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745fab8da4cae2c78932eb6c223648e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8748e4fb041d804bf190e303a16bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3f562e06bc618cf7eaa92a9f37407605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d071e9c624fd2157a3dba72ffca0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96503e836f825ed24f6b85c033a214fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650aa7e29e29bbacc22b9706da7812f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e9c9f7ad63442db77c48d1e870659609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df46c5bbaf79a058007d6a71191a74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e72207f3e0a694bb0ddec8294161611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826a0cab10ab5e45b180debc81792ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6586e7d50ff33ca1dec543581e0f26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15418f34465bcaef58cbf648ad92c7c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983ef349304543742ad549a52683396615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f636b3fc40d1fcac9170b3e8ba2f4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52542ccbb3b27b6736242ba57766ca5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc623f79c4d84a3dac3e929000b82dd3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3251c144a4a954ba284e596c4e9b7e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3875c6f09d68be884024c606e96c5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27073200657193b85162261ede436e1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1ecf94d717898f42209d7953c57b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c463ab3113c7713d3ec0de41443f08a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d01f606a1c27796fdc275f7df850ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d30d0d88fbaead2e9b02cd4e761a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f40fccc2dd40527f775d3ca54cd67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80cbe965bb60adb5f2e70cd8a0086e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976fb71289b4515c329f2d7b48074dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c60c7323583a7f96c7318c5682b036629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c4b803139c0714b009f2862b945f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06121ccaa90f1eb11302f77868054f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361967b296dcedce1b81273b61d07a41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe4c1b0aeaf53d247c7c51c9df69d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248031db3e0b59f8ee98640ae6b28fba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd44960de340e91efda3c57b9bb05ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27664198e5099d7cc117e604c152ad65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e8706162225659c7b2073ce315836637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a899bf623b06ca4dc31cffc8d8be9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af61c6856174c91995cee27caadb50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501a0cafafe2e8788c0b2bf94ed387c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a627d86867dba7eb1d18f120f09af4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bae512b209cbaa5abffa29518e67ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84b7fe2ee241f22085f66eaa23f5b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fe1ee6d2f55b7756cd0270f618c86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21caf2b5e10b8e0c1df5823b34f37c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca75f47aa29cd5fb8cbcb74d631a869646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8000d0e2a7d22585af8266590474647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce933ce9aa41bdc13a9adb08e4da700b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9b5dbd7a28e75f1a365a073410c47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed4d8bc2bc3dc10c99d379fc141d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b63f1af4d3f1fd2c5ebc3d86e63f81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d8af5fd0406760c70cdfa6f4d546652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c7d1494b42ad08bdba85446c749ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df99939180a6bfa4c49132a34858f14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb16e2f911862edd1b061e9fe4619655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd3393a23ae4ddd16503c60f2ebdca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb4efa085e84792ad4003f3792a17a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7704132809a200351595ab6921705658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059556f709a50b644643138d2f7d380659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72771af9a9ffe408724b7020890b97d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c9dd2478b6d03abbb16c2c873eff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee8f104b3c60d3862015c9e32297d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73cc90a61a7c89f38cd2c1d335a7b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79debef37d92ec07976c7bebc47597bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49975555282569d800bcc46ca4f8e12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a240fdd4d103e48fff8993e08f0816e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b7720208bf07cea65235568f1fecd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31b39e8c8079305f1aa56167249548668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757eba768ff67cf2b5af45d13a96547669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133901493d6c96912178d3b0a5fb9c28670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62cf133bc946f3217fec0ce14fb86a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde72db1537012c9aa1f533fb22201f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d341227ffece8334a9b8379532e3b99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c077245192e7c8a15ebbd1831e91d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53b07856f2ec4b901c69f479d83685675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84fd9a0f4118a681adf5ab295a9d23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5267d11a9662d6079e47d0b99b6a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078f12360c3de4329dc3446d0c918c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff63e6eefdecfe7477e685166bf953679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6bd672cad16da142341f4f06807de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82144c764b0a76480999a143238698681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797e1cb5155635c1297dd2330208dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7616ff90575f63bf6137bb45c56c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b5c13ecf772e63e425d8d919cf691684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b148065905a99200ff7528913853fbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191d4e094eb01ad7e90b96712d6988686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294654917312162308ea5aa4a6531c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fbd8b231c4757d8a2e15508da9f55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5115b08bb7666813854e30092e5b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b68be0ad2806fe1d6c7b1be6bf0657690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619635b34fd3572a90ac29d528670f63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797243483e5150ce669d4a2fee0143e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929c1bb6dc7fe4bcc44591044a19850693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e654a4f0f272a9909b5d61ed26d87e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c0eb2c7de5a371f7b0c59f10a1fc6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91cbf6d132d0fcb14020ff3b62ccdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d609228c12f554695ad93531a3951697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7d9e99ac48d86c2febd1118150ac3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d251a242afc2eb0e491fc2b941cf3ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda93f9b49d175d1baa3acb13b08ecf7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcc126f080e2983d3ca730d558579f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141092ea9619f336716efff75a12592e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fa06e07b80c7b16ee3a6ffa3aee48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8a4be22f7ff0744b7b20ad22d2e12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561cb6af92912769e9f9b48a64ca1e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512b5dbeea589ccb895db0a1ed5d40b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078866bb6b0cd52f703041d5ee6475b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4171f4c05ea67c176bd7743e3eb2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd5d92f25d7ced46647d124cc79811709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01e119f5fc78cb18ed3ff26030523e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99081827a7ac89c4334253bcbf16f11e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fdceb7ebb4a3e8be66377f054194c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393aa417e855ba300ef86513a4101f6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18d370163c9b804ce2e665b6280907714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272759e40f41c5182690f16e231265b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02308324a1cd0ece265f2206b85078716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb20cbfaa74809cd0cc041006bafe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89d6556183e903111635417f395d44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dbc27cb1ebd276bcaaeeb099d862e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3927cdef8f740d356fe4a3dd1c5057720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73b45ca4a56fcbf6a3ae79cf801874721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8404080863d5b63c0617c0a74a955da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0f574b310e23af0f1759572902766723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4542285db0e24816496f1e992dec5e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319856ac8167660c0e195e1f5239edc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ec3dc692067f03d146c694b053ae8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa00e9a3bffbec876ef894f390944a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeaadcc9fa0c19887c4f64be000659728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa444294ce30f0f3f0f224f9d20ca7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e68e8b6c3da4b03b71e653b668d806730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a64949a2e538a6cdfe91bd5ef45ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46e9ae3305171d82cab1ab4d561eaa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c5d9d85cd20d8d3806047e8fe3d12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98884280e4a1ad3d875f57ccc42ed0a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808d4eaa352fd0b6817c27e7f2f94fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad09ecd8dac7ba6693bfdbbae98f3c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aef53d2958214f56a7c690a47cecf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aed3901c21dba777ad96b56b9198b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b6f22938db50264526ba6d25ae65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e4e2fb4f38e0b3833cb720dbbd731740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b40045f17229ec3403222dc99d7a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68367197fb879396e6da758ba02df2ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fdbd4bbd00831d397465545d2ea38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204906b120be1a1251395646078b56744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e88fb370a38999c56439c2bd43ba73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caad5daae1a31037697703694df452746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f2dde0a10587d340764fd803d2f95747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004340af41e12ff47e5ef6c1fe2942e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58136fc6cc737a68d991afbd921f81d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e2e26d741dbd1c0f965b9d910b91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7ca6ed4a7baf5809847dd464e8409751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbb11c0d858c538f210742d02c16fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9a73399e1b450b5dfde726104e88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c203e543aa4ad6f84be37b5afef9c67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb2077dd8c9381867d0b7432025bde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c193437a645438e73d7ec9fb047be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de923b090c1e2afee5469635d2ecdcaa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b9bc5802ed365e7efb0587eb234c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968eb51d063bc721c8b4607c3aca324759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff362825f283a0fff1dab70b678bcd5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbd081b63fcc360abbfd4eb904b7e8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021205ded427698b0e54982c45b4b47762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a90fa25ecd724361b4921cb52b4fbc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec932e4e3b79085bba6aa5cfc4a79e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e2a414872b40d2dcb78a57227714d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6d8c3ab6a4b1255c2962631e405c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54a6152e1f685e7396b1a2a4c31892767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>