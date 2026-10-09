--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9d5f6f5966b5c0383829692c6dc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e825dd21b4732b7b3f0bf986c5192a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df298d7b5d337027640252fe858d763e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a927cdc8720a5c925c4d0fd6a69e404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a157955b4fc73eabdaa526ab7036c675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bce255a51c4a6e43e0150c759adda76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe871844ae10616b0e6d6906628f75587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0fdd568fac1f80a6ca69ea026ab818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b8ce5aa8b6f1d315e1f338c4981319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6913023e522ba883257f4649fb0d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29086fa0a205931e145d6a6448c77d0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361a2462acf415ad33e2d9092af314a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d988c117ef8fed80062478fa0c91bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1167d3261650282712913db176cd2b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001596c7e88f0fa8953ce626f74431715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e54521d85d7657b3df22913830539516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bf39acec3853a54ed07f539475a4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f63155c19b12cbecf61b4926c6649018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd00295e607bb240d36934847140619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878fb391004f9bdf09c3d0ff4c9fc4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43447908f737f535f250f8d864587f9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bba51561c400d8e2712a56afcfde222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0f2f6cf12299914a952ae9f4017f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156856a55cc541d7ed6befe7df4a7cc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48f9e66d5e563970e9c828ce0e66625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de3800c7408bebb0f35ab0eb609c1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fff7c60ad7d636e14f635898374b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ce712988472fa03fdb7a80a68cd4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528734ebf84995f746f6d8d45b72232b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6fd5c2656cfc40447cce3d6a8649630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50977d63cb6d64095e9166f6865443631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347e6453f2d15304ad7f554702b402032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a05f807caf1209c8b10da669d8f83b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76836ce4a6e1961941c8ae25368e884634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1f64e9decdebe1eb3ad9d1131ccc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1e59b9bb1167d87b1b98eec7cc13d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0c4d6b4069444a492b3d82dc82dd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfc1ef7189a7540d681e68b3f56b3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc943d9b30440b628ec59cc6d35a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c588cbae463aedeb197db68283ccd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec043b20c6e6a5c39005b23a73793a1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f327d597734038f485bdac8a82191442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8e55dd621cf4c4f5bcd62a88d46a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593b1cb3368d209596d747382e7935f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa65f8d23d2c285cf37b366d381208e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f73af2e944f849867fcb518f651d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25d41f360e3063261ec8a8255f816647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b4c6365b99ddd4c587d08b30dd95448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d824d1a8529927b306aa036ac0b3ca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1620f2ddfbdb49f58352e9fdca227f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16a49aae24a06722f8a673315461a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06c181e85f33b918af6248dc2c7cdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dcdd8c601025ab5b4b8468fa6a19e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b368f143b3100eba70ffea1c74e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5513f8a6da0738621c480db7373da755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a08bb155489260f6626e059dca4d1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7df242e425c429e48d883eb2dc6b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb67facd4d66633acc68b12c3ec64c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af7d601eacc262e02c08ca07267f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2de05186dc6c4898b49f1b0db051f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926567cea486bda00fdbea92e6f5358361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1acc975abadad60bb5618b3149c2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d63bfb2ca494e5918d1029b6132b5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0686f2433ea7e11e3d78610e6f724b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f53ba52f38d71802d4c980b24cced65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf443e3787ff48dbf55adfa48e3f4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b4f7588c7deecadcf6bddb80b2eb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f549441d5259ab2387b0ef5425fd0f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e724fed01131c84a9c38447ee6577d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aaa86117e79d1c0e7e04224fe6fd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5556f81b7e4b6bd40003f602075abde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d0ddbaa83c7fdf00945daca9f37b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c02de8221f764608ca2febf53e45bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6439a89df88141193c2d44bcc563a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863a7f65c3314e4f24ab65d44fcb00d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3347006bcf91df9282125f8d1f640276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdc2eb211f5cbddd375ef7c505f1f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da96eab73f8b8f1193bacfa11fbf1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf32fb25f1a422e140545c914ce32779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c285ff622f69196c596c2e5337262680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d17391100b174756cc0b59cdb43a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8e54003240922e0f81724d60a4afe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952df5f90a246828b9a86ee45768bd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debcb23e42a55bf3d7838e48d00375284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77076e0432cba1dca8dd9d4c7fb0215e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257037806cbfb183f852a5c1b8b08eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da306a94f29243eef99d57e4a2b663287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0e9f3d87711aeabc12af61f8a0f1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da489ba3c29d51a05fd55308fb40e9ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67caf2fcff5d2ffbcdd89fb9c0c997590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f8c1466084e0624656621967b161991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a38ebcb248dc2787751415851b3fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e492da1333cb459fe4c4b422fd5b77293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164868fbe2bac306eb2dabab1b40ff3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac63909c87cbf23b328be9f7cf9b5aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096c888a19c655e8f7976a836fbe8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a04fe5d26a62540773bff27f4b350197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c0da554e7e89c235555d05050462c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561b2bd70431c996bf46c4278afb8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7e64f1f1c604647ff4d9ee9f0edbd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37797f84cd99b8cda3807704cca24e49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593d822053e65f88dfcba31ae0bb296102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20409eb12b04f16fffa397857c3978103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39db2d9354cd96dbdc2c2818ff499b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c92f487724dd3974f9ca1afc3765b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d03aee68c0271deeaf9a15cf9a06e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a4e5cc90bd8369e59fe3b89864a85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74acd6f1747bdb56ba939b4d3ae42d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baab5466aa21ebe7356c0cafdbc3f2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d859e65f4c93b50d03776e494da284110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77507ec91373b705b6c7ee554a4082111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00efa53fa5b9bee0b476809f1825e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d38923b146e8867ab1fb4ae4b6aac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7ddc82ca6fd9cee704a5fa079eda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bc7c1160d5e265bfc0f766a315d90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415f108f15055ebdc57762ad7763ab8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538815f3e7024b5801612521cd36db5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3de07c8f5e44fad949b1ca8ac87b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a201290be8b55c5949efa90c25d408119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1814db1b97f10f3fdbae22dee3a227b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddab299454ef56465eb3c62d9a18460121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4050fad4d8579c4f1839d8ba51a901122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fbfc6da6ce74a6b3296ad8d02914c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf428663286d16e3ee7a9bfc03c11f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520e35f9459a963b25a85bd1336391b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf3785d1daec2264a18e754e48bc37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de414842fb35ba497a3d840441338aee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22490dfc48bfc7bd78c484eca66df471128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a29d27499b5dae5f492d641926895129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5858f0d644c9c28a004aa2c1e5b1685130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2bec12ee212cca89575d373c705ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c45165e23d9f2511db4253a5108106132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9486b83a19d02b892c1fd019b476fb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5a50c25cb4b56bc293bddcbddc528134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25649a7825e2bc82fb4f0019823975ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe5f0b66bcf45df3743d303c9975a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054864c05daba9d01fd3cc2f88abb2a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1567b4f3c2bf312e0cdca531f5967f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe1018e83f8b02a2033c4d4d2d47f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa624062fc4fe696cd5874cce5c9e38d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d9385b49345b4b01604eef259c659141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644589029cb423ae892ed96d6ea198eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa95cff29c8e7540a0c137949d7161143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8132f84e00e37307f87acd873d595ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf183a50d1e518433d453f7b028b17d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3579d32801dba1b85c20fb38ccf6df5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd764a5affae02cfd27be2804c600ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4007bc0d6e95ac60a8714d9de4d7ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedff3fb1dcbe7d1c050acbc0ffee50e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf8af5b91c3ab1be9363033e5fbd24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0afdc461d358330b41edc959bd8c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca85bd3d1a5007a3304227a926f191152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db972a078a777812aa06856f17159e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c65c48054dea1dd81ff4ee3d7e912a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532000604a5e20cdf3a2ead769e6aca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c87e56b6fdf0554f3704a5799c917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea91721616a2b2debe3d6e6a52a369b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445309abe30a5ff8b79393dfd41d032d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefacd6130d2d4e28490a483c5f7e39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e63a956090712210bb861f82cc312160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71585c134bb93afae04ba9189c6cf081161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5f0774a29290d7209bd202a8e23e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dec7b82aa995bf850ec46878b8812163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd5799af748c9ac7a2918ec6b5d7ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d15790ce60eed19191c4b6296a982165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a90045084dfe82ef2dd49097eab5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ebab975b40941c4e8b7faa5c9ccb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981644b6328d487a1416eb3d3a4a5098168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5beebff6882a14acdbca1567ef5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ed500f014a1d6080f625a53f21aeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9555cab9fe21ba9e3bfe2460481e4b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4af3277fdf30b4433dcdf097d0a2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a35b978091884e789c0521b94474d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78eb978066672a44c7ea2372fee822174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d07045e4ed5126b6e0c9404a45265175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178a046cb8772101b7773d1c8a44ce4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2e23464bc2398b4bddc115603ed6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fca8690b3b3f18a6c4d8dc4b8786b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1166526e7e532b0a2acdc9f28660179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707dbc9ac462ebd2046107bd842c5e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dae491da8c6a2bde1f3511d806820181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed3fbc3c3544b10dc70d40c1836fa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527c6c2aaa5341f661f70a0c696128e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64708d0533f50d44b946b0ccd6e0464b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53ca54423654800ed1e66bfc21d7cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa2b8014e53e2fcc2d57fe73652451186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66d261d0f02df6f236a5c840b0352d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1205fb16563b81413cda30c112527de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248a103b1bb4985775be8d408bf0f51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed50dd55bc6d79d7d1125ac2ab7ca34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669b896eb522371fa1d34dcb745af36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ccca091625b710eace804325a07e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805c9e9e88c8c4d93fd70c69df10eb7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dc9c2eb49688e74b8df36566a6bbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8d75bb75de5e4126dd1116ed7c96d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b96e54f26c8fc81fd0fcc7267928f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a8d205d02b4ff9371e6d77fa12acd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7d50df8c11890815be83a772bbd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749476d7e769c35d4688f0141d944be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4415a851a8ee88f78e09c003a33d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992917e3a7bfcfb4d579748de628d8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784b0d2e12f2b3a2746e3ae1a6b2fa2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f711a5d2ca87e919b74457233458e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992c872309dceabe7da6151dcda888204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c073066a5ff37bceb6c558fb7767205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfc9334eea48db94b3166209cdb6e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c19b11f16e15267756859e06a4657a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0308bbb654d3ac8131e49eaa8c1795208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3237c3b078dfcc694f816c51fe9894209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9140097719a306f99f34b0e7f19a1e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308de55113c710ba05b3ee41b0e20987211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d32e220518a88f6fd024735aac3241212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25007084585217a4be2b4a89428bb1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbab580289825c664f0bd49033153cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0376b8cdc3caf7fdf92261eddf302b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6b3d20cf47fd800976d55c6770d69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea394912b4b73a53b83dafc6c51604b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ac13e2729c1a07213fc1b436ba06d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7b78af004aac4a98a86a8d2213c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0c69ce0729bce4609175985a167bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd80e5e6dd5ce4da763161a35af0841221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade06aad7307475cb21ea219f5becc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424ccd0a5734393ad4be5adb152619b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aee220ee038e661c2e29185c625d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee78a6743ee34debb852c2906988ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ebc18cda3db02d78f2759e3ca70f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f4dd3a7c268849963f10b40eb7f67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef18f2de9532e9ee4050266437d3e62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ede3349cc1f7f329e42ea384cc148a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafcbc18ca9276a954efefd781332a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e32e077cd2e84c83af2b361ff34b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d991831b884eae092a7dec64c7a5ec0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52180561bdb4d0551f6e1d35ceb0a3af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bf7657a5c0e3fd605ed8c127a2fc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a5197321d2920777668570097ea0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e9716c637172e5554b78088d9351c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418455edf2f4e6eac2675040c075702237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef249fd5c3c39480fdff1b19de0db4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f9f3f3f92974ceef4a0cc38a3f665239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a180ccbc35fd0eb59293c814a92bfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f3c5e601d84f77ac12aa34d7588f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401e50ecd716f297669a0516a9b675242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd66140fc69a3644955cdd2d50885f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6ab145b4f22b3c7e3d15ddb26456244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f2181d3f737b32c0b918897cfd1fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a768721ce23277dbaa53cdc92b2e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72480ce5b6a9857d54a9dec2ec4612ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0230ca4412e769eea0e4f19646e5b4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4cf2af7262e80b442ae70b4d9328249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a479528b18d0bb5f1177e3a6fbccc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5de936c8f2bb569c78d9c327fab1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fe936876799ea9c2d48fa19660245252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4dbc3dc04853b29a154b9d31cf4ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12061b84fdf7d8856c1fadedcaaf557254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e94789d99654156ff8be1ab1a5401a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96a3e167295c95e9ca2db6ae6930ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db7ad63a5a55743033d4d357108f8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec8a2e7dc28d776ef6fe88da085562258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ea3e04629ced5cc187312ddd1ec7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f05eb88545478e2f330b6c1f2064b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785dc343cd008b5735312770f379a27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2ab76707b7d3b46a9cce118dd6dc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bacda617b0fd0efc41ce7370b5799263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879753a8f6188b174fac324d500744eb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5ee4ef597018a64c51a55b0992ece265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688d8d78edb97a3629f95b04ef46dac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcb1bb7f2dd225261476d44109e0fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f51486b1707d19bbd49ee88af96b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd422231b5958997284f3a99393ea13b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e1ada5a30cf4d5b4c713689bade44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9d671459bf0dd435508c299b2f074271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab656a21ad7d05b9b24a16463db83c42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a39abd323009c6512a9b05027e1e13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af3f48a40c14bf91f76c5ca62cb831274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2644739e67549851b6ade42ddf39bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89264d213831f5208059aa1e985f2427276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f87a23327f72a4b5781aae17ebe15d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14454721de0d3e199ad435a3510fd1d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62ddae3a7a8a34fb4433712c2ee371279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039394d592e116dac6076b50d271868280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8e4f46ecb7b0194bd476ee6d42410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04398048de26dc9b0deec5e56cb6e05e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f65b1d37bff79ba0c4120fd7cec32d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b020e3cdd9d9efca1f2594c40a97f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd31a169c236459b65d13f4c40f619285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49649461a53e53c50f2d9de2176d52e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65d4a609050484c2d94557ed07664287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9efebfecf0c8138bfebb8df7a6564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b1957379935f064c0269afbe73cf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7df4fd6e5597b44c54acf092da376290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dab075467f176b6fd62f046707df33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090b12c2dfdd8e08546e1adbad2fc39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6edd5c109a02a7b7f3ef107d17cf0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7473fe9a59182880d6b92516781d7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6cf6f3a91f31739df1d25f96ccd47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7767f3614d53a85c4cf4512286303ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c088696929c644faf610ca26b000297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59b3a3a065f171a34c0a268aa2981298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bdda640b822969d82ae01c1c69ada299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4df3168a7628f0cffdc0dbb40df59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c010efd0b5652038819bcb89e8e00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d850cefd82f0b8a7aa07f2e088deedc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9a208c9702be35dc1e3017664390e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793479dc2a6853dc895e52648aed632304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e61ee6cdf8829322dd1953b68031c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1f5a53538b18032222b39be11e2b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39eb7afb6662df4ec44198848cd8b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a476aca9ef171ff28bf5dbce9ce2094308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4be474e49d8a3fba3d0e092794e45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30b26c91d9b71aa9effd8e73d1f951310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403251d94d773733cdf0acb28544a01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095198602b24747af1e2b7e6bf2efb3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3939541bdb5fd00caf7e4cf8de19a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248bedaf57f5e457b91d78b846d5bd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ff9821a20b6d82d600aa86878934e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72b17a39458b2175ca929566cc13ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd14ae1aa8d79806949c8a2841dd9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75b326a059bc1f7dda4769fbdb70a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957f233182761ba299a4a98520ffb17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ce65434c5a50d38aef94b621f874a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feae9df2b7790ceded3d3d130e4270321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c83ab82b9cbcbe9fa39c03b8cfae4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57899939af9f6306698fa1318f8899323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3167339992c2c66eb29d46a1c6d5cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836573bbf6d914ed8fc21a038434505325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a61218e6a9e5077198a29e53f3f01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6387d203713fb80d444faac4d781050327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc2a743e2b7f5952e139bdf04a0af8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ef7563d5ea27e5b5c9fb1fe5c40b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83e781b8a68374b6f55129d3b5b1a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8dfd10a1b47a788311be604835f33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83259624bdc8fb15d18767d8a5e8053f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66907cade2b4b255807d04a3cbcdaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a995980d1cd84dca67164e6583122f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77cec0594336151bf1fb9c84803e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec1c8279f45e000784cacb9ca3cbeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0fa9e9fdc9b7a343002a4d4aa9a59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e2e5f7b250226e077a00864d94a76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55371341eb22c8ba5662728310abd47c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328258f1126023daa4f83dc59e5c36e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2589f0ebc37ec95606580e7f81cbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06102c7ccb7f63474782fb889cbcb0f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881d6c648f231d1880df9de38506821343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6860a1eec1687bc46cb9dbc7a819416344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc31202ae1bcf5d23a04dd459359bd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9ada966c38d82fc33b2fb0615a20d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc224cf1b7036948084d8642c75834e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c2a1abea5fcb60dabb2c0b8c3b17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e12c1d4d28b835d6cc611b7870e55a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0f91fca5fbc5d2e1c42ec29e8a85c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1084a089941c47fcc664cf3433743351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b319dc854125f62ebf33fe180ebac89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9dca61bae412cb0627de96ab9c47f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f1f1a4e6681437ea488620f9ac1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09c3d9b02a136fc07afadf00b823ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ad396fc6be3e225aa712ab483642d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f989fa134f33d68c63cd0eca884cd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296329381865e3e80851de8fa1eed1d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae262e445788c415551b72bc4593201359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d82238174292d8d0389419d2a74af7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb812eef583b5c418e8ab92447302639361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2a4a4cf2c1ff71eeca4a858f79453362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6487ea8b220916c87ac1ea5073b3ad8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0df024d73fe37adea93864c410b0f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae344c1c4b3aecf21fce668a651526365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4f31a3828b54ed50e13211fbfad59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00dcae5f5aa80cad3d1e8df7826c2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1a804b2239dd4ad7b4c6bcb661f0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0222dbbfb6d1f326b1c616555fd3c50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583f824401bd3f90ab25cdcec00db73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fd1aac5c082eae8a0c7e77bb21814371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10b2b0f83bc11e73dfa65ce8dc6b3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9dfba4498df8999370ff3368afe2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219bb133240957b97498a0d10445054374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bb04628c5746c96d2d25dceefa9a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758052bcc096f9f1b20a9e6de1c3adca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4523de69599c51888e58d7178595d4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30f67574461123624ff6471d2f1a8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e068e45fa783a775febe6c96b48b103379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7612f0e1ec729c17c61757df2514380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585d8129e310d3b4bacfc72135d5693381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076141ddab07c6a0e66d2bb41475688382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f94c8e53c0c94ebcd20473a7515968383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e665c4827b7fa497caa2715531b578384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843a56ec25ad1afcf680419fa56baa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bc893c715e97f5ce45ce89428433d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142904450a902e4397e74cd2f9299291387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1793b5d294ef8b92def7f2069b8614388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eae33a3c4909a879604f235a1020a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e7cfe7453145ef14a58862a2df584390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2127fde68949f1027ba7777769669391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf2e643bfbe0e6d71d7926a8ef6a86392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c3933e3e6be6ba5e9063d41ff2db9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682db3415717c66f1a5fc911357b1cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d1da865793b5838115c147ae3b3e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee29692e94f6f6e074946a35dfe6b88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44640a4987b30b825800a1b04ca5d4ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf60afc1ac4489ce4b7cd17b2c0f582398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50595f9dd42c8fae5f760edf9c780cca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4e11dfdec6a85439051a1761f53f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831a98b368a76369c791c42df0be974401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e8ff96722e4d54d7610933a3b27ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7402f40746dfaff17e4b0b54e951d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2f934dfbc0692aa82fe449242853e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f921025c01650c3ac7db347084550f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b8bd324a84ed60129aa63761e7ea9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e682eedf831f7850c2c6452c19abdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f85c53f45262210f9fd2a429ff6e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9ca934f33b7ce87d3f288c00c6367409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff92e086b07e253f66fb823b6b53f48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103189bbf3eb14ea31efafcb5f0255d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01857e35183b19638bc13e9cf299a14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45799713c4eebba875c0ac46a1c952413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf32c84cd497ccc0c79cd2c96531a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ecbe97d56d8d8b2817bf94b565619415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ee5ec42264214c125623c1c6c6005416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72f8a2b04127bba371aa4ce964e078417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a4e82aa54f4b9349bb337c0140fe3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc590975c0af1583fef5778a01278c14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897396047ceed34899b52a0347c8e4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818aad7762cc4d56f78c3f2f547e1756421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d23d622da1a2db5ac27563767bc2e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07408464bf782145a11ff77f377c757423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa427fefbffe37509d402a4690c3bac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf93f3a9da8b90e0cedbc59b933240425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d67467ac3493e8bec75cbace5052e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8afb79ceb468c2dc3dad1845f1eed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f268501ec710e57b5bed14b4d44bee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e9452e8759567836b4369519e2b52429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd56ed2de0851f0ef1e6ab7709bdfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e49be80826f490fc4e392dd3a9d682431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583696a05642e425a14f0c64317d694432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52044243aa8e8958f5dc70a5addc12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4a8dec019b09b0a3ee8c96a037f6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e86cebd129158207711b078a673364435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952322a42d6f059229c5ba123cbe93cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfa62e3e0ed163e27fdc9875976a70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44149fc4ea28e5b2848f884f24cf6f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc8ab64b5889b33823bd20859a2239439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498fa0091db4676fb82710407a79bb3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085750c25e2a74f6763b05fc0a1694b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c80c72a300a6552b31b3c26404b358442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bd02af279089c0a1a2071679757e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b3375cff063179004836e11fcc040444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dd8f96ea6a3a2d9c10627a8cba0b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc5e2a5d2d0d668ebac5b0ab8852f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd241e2cfd7137df0020eb0be8352f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafe35f1b93375ffc011cd2ea0be155448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa64be97ec0f6e993492bb9aad8b86a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc333f64e31e55c87c846dfe42007d53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a96e101e6503320b20a437674c1e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d844c2564c23735a1c8dd870add389452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2282026c97dd593dc246ba9a4b296453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc55c83b953f88fb819b8ce58c35c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf83b04229607bb16eaa44b48f2a7f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7f56bc6d690aa62cb0701e05aac8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d21325646350a0abb60d5eb073a7f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09033670e608283cb2aabecf8f4189458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9414a167a935fc61b4a677e067a554459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badd54aa73fc49b09cdb5d4148afce9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a8a6dca83961bddc782dc0682e36a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f27cb33959e58ec60f19d17e511b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a70eeb5d562b16d3ebb29d4cd7bd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a060701cc7390ce3d18a847faddab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e88c71cac73ec62b1add7db7963bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074930419686964a8ab868f5f6aa2dd3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223150920cae1f6938b178b12875da1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc164de01e420212c24e887cfabcd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2606e994f9475ff85489dc8e06c52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ea28c0148d3dc698e59575d6cd337470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34324265a15fdb8c05cb6b894cdcfc52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeee4bda3894109728e9efe4d1ca85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8a2e34804ac8c004388b2bca36be7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22643175451acb5b252914100ab5d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d7e8e2a517b12d7c651dc56ade00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d5c782d3732ac99beb1d14fd4235d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a45ba3413ae2e5eaf8b4b516656ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b7cfad2890742b371e4a1781e1b2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9aca4720d1e79b25a700049649044479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3323a4d1887b85434695e2f83b2c0bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ebd8cc7dfd6e8ebf9cf803b1aa144481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45135ceeca9e92555181723305dfde16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7a34cd830128cb9553419e427f165483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf04476e9d35e89876d2e174e1d4d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a5719830fb5ce07ca9cb28b570fa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55cfa90be6ca3aa537cc63b5e11016486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e88d186dc0dd4d166ccf0a813e938487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44640f51956290819f2c051ff17e9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc4b3098de3df2e4d05ccf18e580c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66d4d42ea321a895c733cb0041c82e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99837822642fe85e04ec4789d91d3761491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716645ebea3264f7dc2b9b37c21032a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824742c7066a9319d90dc1a41a3ce39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319522e15591536ca8d71aaa007ff10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f10daea0ec9e5a2db8c836698ff5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67985b12beb5faf1f61f0eecc257bbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad457962fa261a6f833275c7784d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8655f0fbdc80a0d5c5593adf2ef8a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a38814e1acd1bf68c07f4fa7baf390499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218872b4ea081aa9b8726dc3691a396500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261df5bc51b99a8ca77bcd38cebc254d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0143a6cc9a7582eaa03fddc1cd9e2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50206db2dfcc73fde31c5c609540ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81528a309d2527101667124d96703a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac344c17a029af9f405275430163d1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d603a640d87cc4e76611d730a36a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eaf262139e9a49d296f2b85fca9da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257f6b9cf8549e6e0116fd6fc17c1da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934b8db0ba4504067d0af042ec4eb0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f3f307cab7287749357f4ed02949a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10027a0ec6aa77925a5ed1091b6301511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b340d3ef44e3f083676253c887b218e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7688f7ce29d9a9a95244dc941acef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc6a38fce48eddc377a5f02692b0f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86ba8253b7c0d209bd5cdc587df7db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58917ca4bb8558cc26b13e212ef0b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be04d364754cc94fd3b358351a5600517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f6bcd28647fc34cf0d6384671d62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a8a1447246f982a14b810930bb336519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f88d5fbeaa345b4fcabd4b12acf3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dafe4c0d03e4414098dd2a7a4e9c5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d939821b3958c4f1af15772a1b34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a19242cf70939c631084147935841523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f9e3c5ab2695d75fccc1802881455524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf3d6d8dd28ba4e4d6422093c4d702525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3480495626f59b5bb7066a12d968f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9afac49e44c7cf468b76bfb9707acb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784817c01ea1e0d930e06fd9178770d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620e6488cbd4654cd07c2e2851ddf9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9f490e7c2aca0881be67abee50448530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b929e1e45861115c8b7c7b53394239531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceecebdc727d0601ce73efeb12dc95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffe0b5865592a2802bbe1a7e7c69b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e08e29ecc74cc19a3ad58258ecacfd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8847878ab7ffaa7fa7ca9cd64248e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f46478bbe693134a171a9246cc60a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363ac59b2623efbe4cef8e69041d8da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a996db689f79dc2fb5580c82636c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f69bbea2f016196fcc474b41e02ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a2cb4a784dcb5b44e38f50310994d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa48f1c51096a14ec312e458286b240541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc74aa37961ae82fc3abff94f4a08e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff57ee633101f78e512828602d6bb89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901b5a13488da609dead259dce80e6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d78b59dddc92dcbd67cb8a350f48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9706547d03c01b43b3c63d49bea42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e648146e7b1b334684205c0627293547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb23455a909063acc97c733de1ee3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400ed8f56ae530da0beea639236a198549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68118d39c6d84b573fc7d19c70e5d59a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9f88cf0cb5d4353d8279a6e371fbf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9432c3210fb88b58da9cf702d63e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816d3f6c0ab21ab11f7d0bf58b5e14a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03413f4128318776619648af4f9f5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3031f5bddbb15c169aba6bc4c9db853555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea9602fa69d1315d21613890030759556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0428078f78b1ff9a2022d1470815b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9df5a9d8fc14c35120bb6733686902558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae149f02cbf0851b15cd28e5272780e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df977c4afd11540d8b0ba7cb909fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d2cdd8619b96022ba86f473beecd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ebe0fc6980238ec9816e8b7c8fab3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee2429c329fe04a3ef3cf3d687ab1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f17348bac824fb2511d29650128083564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde257fc651b9d24a0b91db6e9166c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cda756d4dd4d9a1d8d04d6e5342b38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1b84f1c198c7609e2c9c6b2854be0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d677858f55be633eca88cccdc5f3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf438e5ef56342114b4b14b7d944d85e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127a2d20ebf5c0dc7477467333b9a64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527dc3b053e500f02284996b4e9a744571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e0e7d962b2bf2aee10e18f6a551b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9180ff47c0e848b606eb9aa447fcde0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bec5494570caf366a6588def4aa8c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58ec3c773c2f05e72c8a866bf7c3fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4da2637485867184ae8f0d7bd930a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece0786c05abfad0f8607bd6cb901d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a8c99ae0760314ffe0a13a8643f1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f82dd898df199da4a4314e77b1205579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5051c909d49f0198165464f97331158580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c071a4e3ad4874db3e298b0a2b2bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a289cc866b1510696416186c7ffc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504bdbbd2f6571452f374cdd7d5a4b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d315b9c5d1ab6610af0fb6f2b0319584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e9cf3fbda6e6da94627adb4103878585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdd7bdf38d6141f85302d3cdfb64b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4976e3a6c398df9a4366b280e39ea3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44218fa32050f0561d219a4b1c2c5d93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab556a7bffdfcc9b3d961e943f4e849589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211c0b5fb5d8e67c133093836bd057f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5101c637e802e3f72daba686468f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a421561df85a3c0896110b368fbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db7d7dfcc6a28aae13f55bf7ff5317593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d26c9d84f4dc60620db83f7b32671594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409a5659551a29330dd8b2d2fe357f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d94be95434889f2436aeca51ad420596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc115a77b3395c3b4e3141898313f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110595aa34a6aa7b4be1d6e14438b69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df376e887cec5f4cd034af4f5b66d2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834e79aa620b1f83a3d22bcc1572953600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93769ec50f9eeca2e43b01e9d7c0cf9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88f94fc140a2e821ca2e7fb0b79714602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3971fdeb29d116e6e7ba3fd81a0df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cb2d72001eb4b5987f6c2c10ae6f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e866f3143788a69e1554fc96165e93d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a6c7f192780eb21b772b3608b3c43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac77eb977b002c58302e56fee97c4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c38a788aeeb165934758ddcb46c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e43b77e5ad9d6d862ceffeb83be44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f27cea1993d1c61df38603c8585f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a2334c73e3433ad04b4d167629296611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618de1d6e1f17dd2745baa4704194bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a123b0e590a0afa1859fe0c550880613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed417d087cc3a8ce21f588513f5a59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b23dc095fadefab500520c2a1e45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43439f1ab4a7c01db82a4557c2cf0cce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e7f3965328c25c0a161c69b88098f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dc412f411b9f528e5364d6ebfbad4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738275077c2686e1a481281cf610e15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873e6349a32599e7a8a49d34efce53c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b14a98f5734b5038a9cdcb874ad37b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f9e2b66da2d296bb51e9a250fb8da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9084bf5234895dacbc37c5f9c499677623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a273af1c0d10cda5a6571ff81d9c45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b11de45d8f32ec21e0c8c22fc239a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90159f72e299a768dbcef070b89788626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a9e93f9a5c5867b567f80b82b8837627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678cc5737e408c75c99587204b6cb51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc05c81446060303d50f7b6deb1cf7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15212271f49cbbf9eae4579a2a9ed2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e351d50eea5fb713d5cc5f23eed390f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383eafa89f67cb06f970d2cff2bc66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad213d823eae21f994cb01b9dd69631633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edbb40fa1de7c95866b1bd09d2b50d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04e9613efe1eec4a901b902da2088e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab78aec0614a515eb54904033527a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7222da332d297098b8c66e8e553b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a142f38bf41dc0475e1eb65d5feab0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05746dee22ba78c9743345792ef88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b389d6ea582e5211e4320feebb6699640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b8b78b09f216c8b8d552be2c606c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a8e21876471c2adf8b75fe94636fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d61a0f95f5b34d9092aefca7671b9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06b185c44b32af4cc47e693c9f2a74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165919df87ab8e465b2509a47635a1c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c667fa17b1c627e3d5cb05970b6618646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f55c732a7e03a8d146082f456fd083647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8f94faa9b9a2870a28dd0fca80db9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac75ac31642daab6ab30f67bce65cc0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bb8dd8df658bbb06c90cc4fa883d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db6674d74e0b5a4a8385f6b2228f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b05605f27de4cf9709b841dd0bee4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f6b026df73e69924b27d387b810c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc72999da6a2f95516d50ebe13b5e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbfbb2f5aa6c9fd3afd927aeaa1416655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2997bc94e0a3e20b5788b5c6e4725656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06990e92f470c49c07ea099d25d614657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573e3213da03ec4d8076724c0ce262c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6dbbebb986cc91b89759f573d53ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f48d824bd42deb466c3f3d2cbba25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8486a564c37c2218f3d609b5f9ae88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d16ded5a2e070986050a46482ceb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319f4f290ebe0d14a8723d8cd36b475663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a308fa07fc0a9dd2b09a2da09b072664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba071d13e21933883041ba6232ffa522665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c349d554f87b221dd2bd5a628c450e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98f31cfddd3f7bba47d0f2ed925c79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232d095ae048d692290c4d308297242668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8969708313ff870c5b3d2595cc6216669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd13811c5b839652c9e8477dbba4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61af8e9e6228b1fbcb81caf0d4f819e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b747d11cf9b36759c648e86e6f7c3af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2559031c06594135d3fc87754a4cea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bb87548578d7a26119ff75feb22b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682870268fcdb38f9da1541380c7caf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c10aa31af43aece62da446ea90a6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95496be0fe0ed6edf55a8e9457d99d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec3373b8b3bccbdce9d183000a4439678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c780dc96963381aa4a6c9f141b775679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92470980b85d8f5542d32aea603d250680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63156f5a19a11740d50511424e73d02c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d3ba4a48080c94d108b894d4c77fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a09148925237569efe24bc4f923494683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9488a65df6c6bbe722ab0e4e4c88d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26705f92eefb6790970affea329d97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86bb7beb11aa7e08595f0978955be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e49051572775b42aabfdd3097493687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f99eba056064464c9af71f6d292c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62cc25d6c07f0e8718384a8fa5461a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220380c0bf80604bf1c556ff1c0969b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68e1a0849c6e1e1466b40a255378ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5b813bb039e09237c98ece66f7eb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde0c367fba13cc386c6ca642059ff7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333284bbd46fad1420fc202f19158d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec7d11c9a606664587eb01f72c2752695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabbedde7daee12cffbbcd41a0e2efc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c32c38ecac56b6be121719f4946336697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dea2bc1cda5e7e76da7bcf402b6cff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6617440d96b4508643a7883d8435c57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608891935f719d8a7f70c2e59b0987e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855becf7afd3f6228095e8709bb4b84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a911efbd6ac2e91f024d33d3c9284702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449a3be64296e225df7c76e05d922f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79291cdc2e1ed50c71b861885c77c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e189a7ff3fd412588540dfa309642f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c057f28512bb3729f248ce748c57c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536b04cf0d32895fe75a544fe6943b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecd28feb81a025a203ec233ec2daa5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64278ad801ac70609a0d0c8ada3431e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b22a9e1587bdcfe82821dc0753eda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c524c60313b2c7247fef9d2bf8b851711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f98ba41b1c276d5a64dd035b8c2905712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb319ae0711f2e76406607bf892134fb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d94e7ae1c5f608d7c67e1ac4121384714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3f0203bbc0b2e417a2bfa4b8ca2e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7f36ef713132b1b253f10c470392c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32add27f89a8025140709ebaccbe4d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e8573e6159c7021b669961a4bc21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c257b65d59be373be40a3e3a6b221cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f1a118f206cc7c32818e05a40ad68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd805fb2521bd36b98a45d79f08e063c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9b41ce6a67b453a40fe9492405837722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abb614b78980557224ea0ca1c0ad6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28728d391b89fc2bd3af600a2c78b83a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7448ae79758b341a43891d616b033725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645ccf2f7e2cf21344fdf77ee21b2b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce521db2294b52499034145849c0264727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93592c30735bc7078108b7688fd6b8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54f7efc6e12ada6176cc8275d35e73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36668715995ff28173aba1785edb967730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d86b1d0657195e5366fb04f26b98c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eeba1b5f9268734870f3e556257e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336abf89ac5361ba70acbc3ff85ab7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a78d7c3aae65a9faf3b913011c664734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875f83e7f02b9665e84ca2d0b3c388b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bc38e574d85f68ce20df55408f573736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca832567b38d5abd2c06408105b3f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fc7daa3ddfdadcb6ae263544f489e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fb3aa50e43dfed9b207cb02d52858739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe8a173829ea828f080a006d9e2aea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3688473ac58080612fe4bc6df3177741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc3066da51fabe1f221257fd35f885742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65733e22f4bf7ea8e5780f3e6bc0305f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e35cb6b2923151e34340c808af53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788254e9250460b84ddc8db5dc7d38b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b85f3619dd2e969558e6d6c036f67a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ca57b0d8bb59ff9125fe89921c757747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92610c22b6faf21e0ecb635499d1469748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b7b0282fe85540267a6ec66dc2ad2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458e5b22ef39ca6155a9d917d391558750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5bd14fb762971ea9c8d83ba835e51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f962ee98e557116d83a42ebd1364b6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ff5c3c366d2927ca3329c46180559753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f3e835177f76e55db6e7cd96eaa3d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d1c5dafaeb478305dc21d40937824755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a547c28dace64e819ab6442c07a0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a95fb5d19b00c537391442c1d44e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fbd359daf888e4e65e786d04b3056758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c9bced7c00d6ed2ab656d74b031d0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df23b5b501efae9413c74af35c6b22760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156514f3c7ab6ed9d145c2608d8da10b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a868dee3eabe58fad325806d1815b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0fc7007cb83c07dd7372d2706add4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e2756acfc6974b66872b4a4247f5a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece648fc5a3773844c3f71d090a836765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82678fc88a17aeeecdfe7b2fda0cd1c1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9e3932c5e1896676ab7635a4035bc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8091584a16100ab2f26435572bb8180768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82fda2105e71b872bffdf2b4a83663769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e4c284dd10a72fb190bd74b9fd8a1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc876daa61447609943e79bebe35ca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aab7e7b3d08f9824a9a504a700644f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa427456f25845d5bd402c155b48db8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313af6d8d84c96ee940662240a909d2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dcce0662cb50827da7c888211d807775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8650bc0223bcedc71619927a68ab3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a35c281505e78f98e3237ebc24b7e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c484f32c82d0989fe79fc807c4983778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5d186a97dee1cd181113aa2208626779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce568db1e1513be4c1a7d261232072e3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dcb080afeedd8837db3b0d07a2f89781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef0012776cf6856fae25a8f9585a94782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c719955939920c205f37305e39ffd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903cd121d506c2ff2a2a341923d59c6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c80d9a5f2ac47e7251ed96780efb3b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba6297db43ceb443041dfda56efd35786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11618f5ccffeafd86b1812f7449449e7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032e981b4cab2b9279f7345134a6036788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92febfbb6d47ee1ee442c22a1a1923789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073390370c86747faeff2fd9da8f0f23790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73130a52edc79e3cf9aa65fa9563563791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fd2dc5d8e98d5a7ff5b5cf8ed686e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d4adfd59fd5e33cffc66616cf552b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e280383b3feead967a1b8b9445169d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164049d3091db7c5c486548263c5083a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bc3943572a418ea17be32a31a3405796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673512a85f87dc1ad8b68c418d1d0ed797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4fd17f4c51d3fd23880adca930ada798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138c0bf04bf25fee2ee531cf2af897f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320aaf4e354788fc70567833753df54800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223875d24a76a1363bfb487384533f5e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165344d1cae97c3b8079d2b2747e85cb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d7a7efc524b6450503f886c934486803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca371c319c28636bf0f58026d5f99f9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39dcb3434f1ad0d90e0ee10cf19bf4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f009c9e3ed51acbe26b2335d3ef6e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1421281a45597416e1f987bdaf872807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f3b774124f1415bcc9cd30ead0317808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4919abab22381f884b1fa125c98066a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cc3215838c01f19c54ba061a484f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690adb88742d735218b942de4644fdb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34ce3bcd6a41a0e9fa3b7acdcc7592812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7995aef5397d1edb82912885a0a3951813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc55e723f1b1eddcb7bec4cf338a2f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347c96b532b989d6d90314dcca285d9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece47d10c266fcbe15448b088e2785d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cd3057aa8d23486374f7f6fc0b006817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd249cfb4fbcf0506ec973b46516cae91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ae2d148fa970646f0416a2f5559d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed643ee6e4bbd2da50c8d6b9bf3dfba03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435ac947691ebe048ec2ce4fb8a52834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d76f83c4ab8207ae0ac1f382a03295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28703f7532ef694ede6ba6ff8707306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aa0cf9df82a7905d0c99a7c333c997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d34954562d17cdc097bdaa12d7a848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d862e65cb64cddb872c5e2a4a593719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f4ab097e8601f7a9def7a101d255210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30355256b3a34e66dd132efa4c817b7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb721afce08a1cf9f3c85d698728a3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff471b95b18def5d24109b1268a15013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d84f8d28baf5a417e2999d06a309df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314b74ce359135b3b1f7ae6e620bbbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165363786e817f7595ce97542748854a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80700b7a7df07d78579727be41c42f1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fb801502e13f671b54f232ce3a47a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f829a546903fcb9f2b71550fbae0df019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52d3e10690afa7f08b32ea6eeea3f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad7843eb3cbb18f3d56784034f03c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ea1cb9516f1a857ba4282e8aca13b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81f83c2a9c9cc65a95531f4756513423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281e43bd355afcbc173b9e436785e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55594d51b1c56a9eb2691c84bcb4c6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9037ce07063f5acc05e6f3a49a258e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df54f2e6168a522e3254a928c8c19e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4f918911fb65709c8036fdd3f22d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac809c997f753ec9163a270a54946f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e81552e5f1b022d60551a3ae2ac00830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3702b88f9ec868f489cbf880bd50e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8f172e4b3f046f3fff73ade9c48eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a3feaae6ce10c9392e898dd65e0bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3408c9f825b231ec0cedbbb278342934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5e063169abfb52a1ea2de22a10aa235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca122fefa8f46e2dc4f242e36653b8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757700f0195a98465cf28e5cf942b6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53f25dea6192b213f77d868b7e0d1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a51154bfa56cf8a1a279804332ce9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387c32fde0d74001802a92a12cd270640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d51e242b2a7df6c58801b330847f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322bd8454920974ac5c88d74402999b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda6403caddc7eb9d14640541d41b9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e379321bd6b0cf0a747b42d2b19fa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e6ef8627ae5c510e38da27ac2c0e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc31b231684d2fe33dbbd443565a9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b056cabf19ef87f47ffa5f3556319d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2673419b5aed0609fdeb0ebfa216f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0a269b8e971210d892233cf6b37d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e496389ea5fb67509042b72be2ad4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a0bfd37c7b1298adba37ffb74870d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe816b3a7e389d4a583ea69e8e2150c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c39a3e8ebd257911bac3fef1a24d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07322446a8c793a0b4db47892703d03954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239525f7776ee759ae213cf93a8f4f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f83901c3511b8fbb2640153d7977d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171bd6bc426734b5eed4e9a4e8b5aa357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4405580a717cad69991060259519f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d1946ff5c78651fc4c2ad2dfe443459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1c265c1ef9c80a4da2f534f84cf4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdd2d1f5cc588bcc4666ff4b0d2f2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b2175210e0c927ffb21c93b23006e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638427bbbfa89e71ed356257b0abcce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0b6538f57a5465d648274e807a0a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52070cb812a8afed2d4ba1f98e883d1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0fa51dc9fac186d53e2449d02a24766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def70116cca22b7f4a24f92274c4e6a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae3aaf0c45ef052a2d30bc413da2c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38dbc067d08f7fcae8fe9f364cedeb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f967110f86368df095bb433f0c8b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a298e22ec3ca105a8d4ad23e3e93371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255648ac8480466baf43af2613369c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c7ac23cff9d4dc526da8b5ac2900a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecc821ad0eb67d773eb423db18e4d274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b65355235c24ba2916b98c9bdb011875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0bbccbaff6122d09ff42d42774b4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4f9e36e1a5b8f567ba17cb75de1ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b5580d508b5fe724bb58e088f694378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55d15b448115777cdd51c60079052579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245684092cbe667079e6c1a8e5af14680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d14a913c7471d5d3a947d3ec09e9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6b73a588333ed0c1e89911a414a0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e68457b8bec14760d05eadb97126c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb008de8dbc202b8a6bb59eafb269c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf5aed2823c518485d9f7a7a5b180f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ea727cff63fdbb66a7d966ebbeb6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45575841c30b3ac08f764e91a0e0f4b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e4c7f636aaae62a623aabc471cb8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb83b43a10ca012bf3930445b78e1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f79dc08eab0ec3d15b9919306597990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e4d651517eceb53ba4a13ee1737f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123b0107b44f8b004b78fea6c24fbb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de34113c95eaade3ceaa3d0f0e82d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ac2254fb1e615626fe22eee14790494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e4cf6a1f9032b6d5d0b898239a58c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca4e7fa569919fd5f5b841bb8a3cf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ee4dcdb6d8a0d5b715ce248cd5a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c08256b17b2adf45ffaacc89f9b22f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cf1f7e2bcb7fd2af676b292cf196899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b97c4014fd5ab3fe75706ef5885fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3320336bec71d151dbf295da00539101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a32a763a878cf1130e06f878f85e58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667ec607cbb3535341c210eb6133481103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648b39064fc8a4465df2af11b4d958a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5077fea2167c5bd56809dc2e446f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629adf4a3a863835363fbe0f794f83f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd3476370c9712ff519b747ac5f6b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d01ca6795c60e7716829206f7ed392108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f15104685b5aba1d58a2427e98d1a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafcb711618c2d466e9006e70156d42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953580f224b78e3f613b48b6e7526ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9b7b32ea68797ee3832b069a5dcf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cfa06f8ce5ef97263014006f633f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef287b58a98671e913bfa66f7648f19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb78c83ab02262be320aff44246262115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4254c8edd6f0d3d1372a603695cfaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a50752e39ca60c7a05f22d9480250117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc110aa93567a51552504857d3e7530d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d66af665e36d479957cf445ad1c71b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af5d08498a9c3cf3818d86006e5a6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba6440cbd3224f91ed7304a5875bbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3440d74ee4a41dacd3d818d390581122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f419835d8432fabddf466a4d723d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7727f1cc39a05fb026b2735d02b08c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0da5383450bd6efc4227e1a0fccf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df0d2d884cbbdb9e2c6290491e437b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7edcf9be0f87feaa9afbe6515f743127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833830638f2c150fe9b53bcf28e86999128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cec5e6d741c99ab6e41fac3aa6a23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ac6a018e3e133d49392adc39a3874130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1987427c12b46d67c9c544c26898131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f68c2d1dd0a40f242f13b747a9ab4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59e17c9e3f4a71c3aeffec4d64b0dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8ee52312995b581832fefc6434e38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2a10eefda194910d30b3d23dc3338135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab61c37326315362d8c8240d5aa54e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa7d40a5f32f8fe999c85f7f6c3e7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a8e07b24a7b1e46854a1e89a21e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fff1c4ec8a04ebf6aeb21c5bc4eae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9e68cb29f7aede16c0059d879cf16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a10dcc19a210cda40cbdf23f92e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247b301e2a10a7a9d55937c7bed1d2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a27414222f86b042f65c4928f4f06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977e67914609b64e67bf0e0bd8ee720144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c20293d707f38a25810000869df114145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cceeb139e64aaaed3ee695a87a2598146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d506d12fb61633b3c5fdc65733c0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dff07523478d730adedf96157d4a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520699991b53020077bc1924ba88cdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30649a2d57df91d63d777f2b6462b03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cde5486ea968d0b35dcd7ef1e8db9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412291ec5a29e4e2bf428439a2babc9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf09737f56eb972b935120fd89338153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e044b12192cde9e5e3f26a58d31dd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3867b3ffcc00668a0799d5db76464155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a09d11bff5c3ed576e99920745f40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ed6f26a5c7743e927cb283252b136157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896bd05e6cf264835fe230e06d7a49a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41731bfa5cf81585837b28f5b27804159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a749a168aab4e96068e732d9536e9e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c6722ab6e4a66c3faeea702471d39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa271a2125514f825be63c9fdd1203f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192983aa837d45cf789b85edbbec7735163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c23460ecff2b166fd6d817c349603164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7cf13f529d516e3b2c742e5ab0019165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8924a2d7fa677d0089ae855c6524f06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295ddbf5b5fb5a817be780fcaab8f77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70491ad8fb73d0c2c3930226d01a4994168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f40b8f4b3499f1d0687386f5b0db4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3fed9b834dc9e115ae8de1205199a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde769c4ea6b1003acdd69238ef1491a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a8f3b2f2d23695dddf598c374804172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1654c869a80d8bd62a72c43afb0a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be5d2566531098b8211e6ac4d9ecb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0457b187ddba96eab0dbfa459d1685175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b89aaab62eb3b644964ffd4f2a590176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ba16394cd8f1d42f2c7c53536c34d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3237572a779215621c12bdb843e32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f423ae4668f8ac5a789e4571bddc42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedf045821b719b113fe676cf1a4d8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37555e18af0aa55fcf1b60694c2587b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28117f0682b363c343a622360503cb29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e0a5e19dc3b0d28b2937023daf54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667bf67047596e91bad902df6d7ef09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79910577c7398f2866569370a2b0d1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f056fcb929da11ffbe533595223974186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c15a3096987b6eb3b0c5be8cc664b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5916827caba453752217ed846b1aaf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac47b010eb3b5b424ad27f1f71f561b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a3cd17e6c42fbee2343b769cbd61a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f543d666eb0300384687c7ffc60062191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac512d005b12b767671b2853fe47aa1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb657ecfa021e4e627fb1c9b16c8236e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8b3591ed7306c52938872cc4206fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3268d7f4cc43e3e5ca82e89c7d0c21e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecff9b63a3d14cec55d7ffc42a5b7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02da2ece1110c7694993fec1936cbeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c2d710f2c744978d184394551e235198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb1820981575d5281e44f6fa195bcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308eb992fdf467224ca23546f5265a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de00f8af4934e571a4812bce0fc777a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2f48333dc1b9ea4dc2e99157acd36202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd0c1e2c014bae084ef6746b24ebe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdf0c3491ec648e94e0765378c059e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb938ef0ad3534f189311cb153348567205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef975443043997b16d0111f25f1b58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400253e9a2be445ff517a657cdc41c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd11ae617e66babac8dc943115d467208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108aabfdc27061d889dfcc8073f117c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79633e76207ca6f7cb4a9f4155b13495210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558bfd8a8f3d6053b400883c46fd246211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f87c51468b148db681497a86a4c5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10cefacc139c92fccfd68f3b59948d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd1ec21a6d193e0e9038450f599ad0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb365a001999b9bcc273bf2f04d8d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517f6d5ac659aee1426ae5e4531890f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719e66c4e799a00d02e14ec2b88ad0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e8c1ae2d0804ab486053917ecff8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665925e1ed19b366ba4da92e892b1215219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560466eab0ec93846ff1b17c593c14a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecd729c86398a7aff6f06890449a1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4275e7a5b653d0d3fb7afb3e6e96733222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578cdb917415aa6913663d06b483d67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb067198a6d128870dc6ec02a87423224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2f2824b80db38eac2caeee8fd4772225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca8860e940c78a0622a63695f2758e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c807767d07816f11a8abf779582fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecda812843232b12092870b67cabc2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458a264397e296a486a9318b038dd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95963b538e4495df24b7fe3b47758c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582f9b16101167c9e8f9372ac9bf3e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d28a41335faf8f28d72d525b1b701e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b1ead9b8a22b1c827d27ce229c974233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf77a119bdff4bc17f453564e5c3c08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e3d67120ebd7c175fdd0095f8151235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55176fcf8787456206c0617007ab6e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027155c7e29e8985af07bfbca8b45bac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e122a88e6a4416d014b1b665dbb8f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed01d6f866ca6ff39445e4dbb01a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27843fab491183a0ff0f03ac466f17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c2dcc65d13b34d5f2dc656e7547e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004a6a23cb9e1c8d47f6984b7af43e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983ed1a8098c689b36cc6c915a9a1f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c467d6aa7adc06d7fd6e47d1682a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef435ec9487441882c40de2feab09e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7197ee02c222e59a7f133ceeddb40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565ac93f6685b1ef4e3c9e7d946033b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f44691a917ca6eea5a1edee18f541248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217b35a48b233ce07b95df09cf6dc06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef193cdf3d60c75e897d58e865fa0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537f5c58c7d8fb7708bd10fc6ff9885251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be33c3c771c70fc70b8924a28a3e0fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92398ec238b314973da86d8c7cffb15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e7cede0c5366d59925ce02d81cc03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a2db34800fdd924e0b0a9133b0aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b2a5c8ea58f30f5dfd160c2757879256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecf0e436bfe9594e067f96dc3f1b85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee98574cc72f9fc793b052eec754f96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4df81447b74c1c9eef35b8ce52bb7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd6a311cf4b82ffe36710a251de161260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2f4a053dd1300c1287510e3a522a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc03e39a03b445da27db066c597c70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e6083d2279be12ddad8f5af828fd7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48317a62aa3bdd747ff9dc1b600cb47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38d0be8e664214c5de9371c303192a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693008bdafcf0be598b05d748aee8b05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b9594439e50f205036c993a2ff65f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a968c2c53d665e785a7682beae8cb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d548a9672d2af33f6395fa25d0bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec7c145c787277a0c51c5f3004f415270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3b9bb5cb8245243b43b28774af327271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4c859f0a0e5c706ed0b3fe6b0e916272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565eb4ceb5ca6d9c81f00ec8cf0b4d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fcccf9318b6fef82edb2b0a68ac9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52392745ebdd0efbfd12735fa41e64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033bb143cb3f9e844c1edba9ba61269276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e1c8cc668bf8fd8cf8f24ad733270277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783586e5782f95b23575e0d510a6fff8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c88510c43b661eeee389d4db2628c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b4e113b9fa5045dbb2c8a75aaa22d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf479a7887db51f2234ab9dd25e101281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b065789d09906934c289ea74a4acd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f69e160a5038c0a7a3682f715822ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b009835b4d247be8b8ea985299fdf33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a94179f18889726e3cb76c967e4368285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2c23975c46761ba6770e6e05bbb47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac75f75473b011ba1cec852df3539c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb2ef6bbe37abc6ef7e7e68ad6a13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eba752057aeffa631ee2fbbe520192289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ad765c88fa590c72c617562f16a9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca552869e3ea0247666c2162df6b6a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8152df355ab12ab831a1839f5f36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499958eccfb99a34f7ea255ff60b3a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbfe2fcf9e18aee2554f3c83feac8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b999cae03c9527a9c6e92714e525b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a740ff6c8336deb70eca6081351b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58687208a034d135a3df7dd15fa18aa5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d34f3c969084ab3b7c12a71f7d22f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8be3ef17116866097792841dac74b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79770a2fb886384ec3a27ef1b501be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29bb8ac010b80fe409496900763900301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473769c9bc453a4338a6a50cbc10bb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e6fe2b36dc4d6b96f09e1f82b0e21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1754fcfd33637c003ffe13d835339304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd935bbf065c37906222b925a493f8cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbbcc28712d38fc5986611e0960918306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8da03d78b4b3174f99fe7a7ee16e94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78c4207905d4a0f7fcb93d19b4b66a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dbf37cc44fa4e4176987e77aaa835309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd004d34740a21e280010a6016656c6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c95de044ec35cbe0431ce83d8bf5ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423433179cbb84758d77b39f9c80621312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dd603f1f868984e4ba8e13ef59187313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccb98e489bdf7ac78324d0b98e33f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d69ef7d10779cfa78fb8d713309e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff62e1495782299d9827ebeffec184316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b48fac527f6ee070281c58f13374f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b970753ccfe0c5b179d2f038479c22318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f02545e5c43e353cc86382f9dc415a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17c76f8e94c6c309ef1506a9b35a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d69454207f89b5718ac9f5e7bcd01321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7ef0f026a8485f9278da79431efcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1b74103ba593cb08160349f56a384323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771424d5c4626886ec2979b57923b78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129dd889379a7b5cac58c355efc1321325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c53aa52f80c40d246e25b16c97736326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc0b005d31403734ef8976798380b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee922cb164e4ea165bf7a786f7f293a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca942e9eefdbc33526f3a13f5d3804f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108ffbbdf2b9c98000d5ab4bc80e825330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f529caa22082f6ee1469a29d708e7a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8c3efeb50d0a190b072302b5e18c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303aaee466b9e00a54d5dd47511f22d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb972585dc5fb9794fee3bab766aa85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371135637592f8881a44c954745e4a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d54269588cb5019308fa186d8ee00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb379693b2366783ebcc7b803e649104337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed64a49ea7dd381954f7e9b72f9ecc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cd78b4383e3f44be65774d0ace82e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052b2b7c336ba3c690a3ad7be1c0478340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73817c7e56f0b5177b35eb312b185ba8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73f2fd0bece58921ddef0814a44d63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d559ed2d814d8709e79d4a0379e1c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18b523b50e6f3a378ef41f8288664c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7857ba74998736c69aa04ec219eb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e451e367ea36df024130e0d3d1ed3e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefc8790ad73ef34d0b4427acadce48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e225adcec46fe1449303fc3ff11f667348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff15be1a69d7797eb2442286c3d697349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cea18c09f606f29da2b30ae5c6a803350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6087ca4807da970e579f7c8e5867cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e1bcdb6cd9eef6b229d5ebe2bd23a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8cbd516ff243f595dedc0947caeff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe45c0e7f1c76eeaa3b696f1ae02759354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485ffc05f5abc8311d10aa61b0d870b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac764c19cbc96c1664cc7654af4f11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30273d24e16ce8a75df282f281172357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7788aaabb0412b16c21e6b6d4c4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ef64aeec316d9a592fef7b9a2af3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e262cadf0acc619fb7e3f228fdef4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25767f2baec44d7e27fecf22d17ccae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6430c97ef1427ccdb908c96596f2d47362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19417f7e403d15224a707d2039e12c58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2f4268ab5aeb9eec8b2daabd8aff1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1e72e407619042c5186e5a8fb401f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ecfc723758691507075798575ed40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4231c3832603009415a1485f6038367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce10812aa4cfa8d84f14cc26cac9b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e750ebdd02ad5d0365678724145bb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb64f1a9d87d3c30f4f706db88075d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68190a68519cce65514678f4792af6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651673d59e2d762327efba7166e8a61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6971667ae66aba2b34261b3805d6d03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dcc80bd4ed16c46f43d3d2ed0323a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3bd16ab825c40c64bacdea3fa9738375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48bcf4603bb2e1f522c8bae7769149376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7ecba0d8d6ae85736a7f2b90a1831377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406a577f051d1a0980c73f70adc2c7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00e12059f9fda93bba2b51516bec3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a5c6a94beabf215eaa7923fddec9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c1f75dbd35593414321f5852e025b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396ba7e16afa0586886211113788d3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c154a5bc92b8fb27121a48e94f1c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a592288618afe15879cbe7898c5979384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e8d60ab74403227712b2d06e4fa8d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b3cc083d37a72800db713654d639c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e904896df7e3e4e48ef6c13cad485387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53977bcde9b4d1dc44f808c73eeb42db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb0359caaae16c3f5742034417f23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6389818bff381f62caf305583e66c74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c041c0ae38ef66d91faf87069e442391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78bf405da7b8b2a9d870a2a45581d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c862dbbfafe74b9b6ecf428efecf26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea0049072fa70f265ff27ca41d78af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc5b1b1f51ebff73726f7b482fcb5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156fbab81e9760009af8a379c6b8b6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914ec24e4af77c8b5717861cb403459397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24282a9bf64465ef8f964ce0169e0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2743be32fa15a27c578042a8a78f0f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1132925c2c670bb7f700e862acc29a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88085a701b68bdb6b75c4566f4963ea8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f65d155d41acb1a33d0cc97fb2af82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e445fda373806d6408e7ce32efc27d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f1aff877a51327a3617a66944573d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959518c298c5b54cd6628aca2ee42e5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce17711f33db58fee272b94741e323406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429ec4d481fe0ffc80585f2d45a3f8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8afa8c83d54fe135baeb113cc7b53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09867ba3022380eadfb8fea835dd721d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb4e3f1e1077ee5a8090f0a48551d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef1cd37bd8446526bb4258d228273d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9920fed9983b36098838f565dbc38c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccf3ccfae1c19edd43f46d88602fe6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f210b1f232db9bb5443ccb3b6d0de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f81e0bd03369f20dbf28527ee9645415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1c5ec1648ac7eed8ef1ab0abc9ffc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f609047cda4320a95071f3cf6c240417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa4c5251710a951c135ac3b93824a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec79007daff13408f1deca15f15fe66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28490fb072bf12b83724363e38770630420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20691c984d69fb73b1c5ae48380f2363421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359860fcdbb9deeda86fabb1b798ec79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83975c241835583318227e8a3a7e39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddf56415db775cf910fcc0e980ba0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b4f244e40fda21e696c03b3fa0bfd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f62b73769a68f0d60ee5a0a7a1df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba63eacd705b84a7ab08359ca9b388a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a913e5ad0a48f946035e4dd40cf0cb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d334a25a7c876a0b05bd7714d5258c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd643f66ba3bf3267273510523d0174430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c65dd5edd80b3bb19359a9138f3bec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666b4ee6de5a88e13262165c026cde432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ae8adc82824378917ab65d9e37ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6793d0eb4fcd5b61acf1c1bc6014b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584a0031f8d31fe03fdd86921628f36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b44f9b35787cb367282c5f1d555b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edd57e87a309e57e7b6a9f535561e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3498eb45eb8e2a827730c40e4a78f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75253eb56c024bfd53c0a3a160049b67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6ceeabbe491ad043081590912706d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d74f6e91b2a8fc977967ac211b691d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb6767e05c37dd9c4dde6893b386d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014e9702c45c54414336274b485a81a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fd2df8e07278f083eda0cbcfb6040444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0545c4723c47008e1a183a724e1a25e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcc0d36c20951f97946b1b763204f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2789620cf084426ba627cd1a0b373447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b2947847962cf3fcb37ee445e9988448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d23dbc6b9e1db79bb36b559c98f1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f6c72a1070818760c3b647bacecc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412300e52b66db2e72d5cba432e7ba9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f9a1b5ac0664f1196a9ec86f98928452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4f84192aedba169e936d549b5bfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22957e131ae580e043908b57c65dc56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51473ac9893be6346b7a4f57875739dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9fdad0f1c97205d70f2662174aeee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599a7984d49ac0ff43bde6ee301d462457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d263222b1208c3e451c026723cf3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a565a81a84761dce898e9f9ccced5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9a2c8144fdab1a78955b8aee8d01b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8639f62dc2b0a95146c1ccc5fa2b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c8d6d40550f2e35a6e1a2da590757462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87f0b517105b28c796249fcf69218f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c755a16e15794db8d9c6ccaca6f96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dc95b65df57ffc0f270c19281c2cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a6aae1d284f26dc6e58689b55012b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33668ad069210d6ff833d4950266d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e64a9b9591e2935d787bad05f533d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b6261d480acc4004a27dc5f19761469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973683acd7cdad2a65ad5b7bb824c0f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59009f66a859c52eff864def998f75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80d8c67418af6778f2834b42d82605472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2148d8aaa34b7f1ed9be1f71c74011d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29760c3a6c644e0381d54a340917189474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cf511791ecc7d495b29d94145954b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db7600b6108030eb59afe2c58948c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d368284acb1fe0797456f014fb00f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec0a4f3fef4fa9964471963df9aa3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e45d83cc41cf9dc483b44e641628c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722b6d535d7eb06ec4a69a0179968bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd468d9bd8819429c1fe4b71996df154481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b24492f1e5fd6b36f9d00a180f6c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3d0d4d294a93dfccdee470a15e291483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98440b98085b21b04d05f67c46a632c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edee3ba3e7e3a1111a314eabd19394485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b4adbbbac856f8ce6d8e9119bec27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a44fc7d70d3c742fbaca544e5cf5b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b4af45761801196173e9187695c92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcec182e07e41b52edd219f9e07f3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbdefd8a1ac56b088e1a5425005db2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089af246c308f1c047d8f7316d42f3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14614f3d0b7d0d41ce35025ddb82444a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8746971eb745827ff881be663037052493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b4c11cebb3ad2a3eb14d9793a01a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff478f443c3161a09d313ae9011967495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16eebf2d552bb9793571c3f5e14702496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b5ace5afc2583faa0bfc41c7d30db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a248793a4c161d6e0eb1d2794825498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41290f47b29dcafe1ba6858c75357c7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1679f3b356e21b1bfa8a94d948d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf806604590f18faf99a0058e03262a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a5bae5e5a27e6f8f2509b3c064924502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dff6439be9271237c527414b73c2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e126443a0c95167bcb1ad33698c4cf7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424154670762076e929ca8e4800ad76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffb7f18e9ad7e974fde9d222a348e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a7d548aa512b2a5120971c27f82cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b017b0c8e72570ac0bd32a2ca049311508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd3f55f9688e41271d9a70980fa7cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9b7fa52e2321ec4fca32e1ad94de5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0b586cadb980af52850000f611a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd74da1ea0d31c918a8785d39bb02b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7af74fe4f1569c4bc554ae8b967dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a4be61ea7641c4faf5e0af72c857514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6581c39fef92f55e53fec0e84497d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0dd48656cea0778be44e45de6f17f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdfa4c38942b77b7a4b84274d9f032517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792df35bf989975b71e7b617cf0b7f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535fe7aba51e34e8412c01b9b3ad749519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032bc4c81f77c8c1c3ee3e1c6596624520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1a628eeb9c0cd9e9f5b6cf78494f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802efd6ae154a618e581e3ecd7aac58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc2e150e7ec18ace74c7080bbfda9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d55fa0b6331ceff3bf7d2ee857a91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c6656d1dabe2886eb4f36cd51e207525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b637448cfd5ef35c4df5775dfdda88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfd1186a597a67438b77ae51609e2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d5a7fec1e2ccd6f334bcbc39c3e2c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca5d05b7e086329269c1a88ba2386b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7342793698e68f6634ec327c73eea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9051af88c8d44ff43052a20943be3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb2a446ba6239e9ed7cb66dc8264d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dced999440979f3674a06b415837d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16fdb229fc095ff69663a7f4797feb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfcbee6c836c9fa924265cd4c49375535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e679e62ada618e90bb1b67e31ed2f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde81bf1fb7cbdaaf903c29b9cae281537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214bc01c9889357926dc75ff8058684538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594a05c62fc0334862589065c6dcdb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc2a323c772ea9c38a4375b8b20917540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e86dc056d690a0ec50f37f382ac46a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd6eda1d797b3cdd0e86f43ad6cdd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb059fd5b3ddc52f103ea13698f5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c111b6809e352b9fa2be34549c0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06779e29889c002c1666a55e6852ec3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6795769687979970e9267ad9e33dfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36c2ff4e4f69504e7ecb3e64057d22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f310f0f8713d7cffa6041d4e7ec3a8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcf3eafc84c65b53c7105f78610021549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22380d7bcab5cf073df3bf7b54977aed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e00a0d53ede30572050a332cb1b3b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602249cce820d2412fa0c0458ad0147552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef500f28a0ab6f4cbd749f0b412ff40553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822d43215f8c0be24572045e154d1b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf455d50323e7900f91818d2eb26f3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717c7fd0e46d3ae82dce125d3a28084556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba7be88a547a0c7c3266d2148f38d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a06dd95e6bae9c247cb27d5a8b214d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147cb313cf9d4e4760737117421e3bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d53089c4ed4ddf86159b2b1b1f6cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed6c3b6343fbe754a5c4010ffc2862561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeeb6ed477a15fdf51408981cb3533562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe461a605ce5c7c014b9188d05ff703563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460fee9c07e43611907045565f12be9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321200039baa94a677cc806f2b702017565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2b37c986519d2d747ff7ac2fe82d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f3f47e46625ffec0b46c742caf6d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2675dd4d135cb815bcf004ec866ae51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e7e7d73ee645e3fa38f6d4434920c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363b7ccc83d1f4d1aca5851f407ee17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42a84b114573ba14311e4e9f087958571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d24f50b7a445eab358e6c3842e8b37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ceecc532a8d57b78922da376da817573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01577beceea41e7c432de2cb2955151574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8badaef9c485c98adfd5438802a12575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4504d976db630f4fbf7b3db49e2d67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f9b1d4c035631fcd667104a664a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ec823cc844708c07c8c40fa9c2fbd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58e63be7b5e895b94ca9a2399b6290579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6c527b643c9f184cb69704780c396580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6776e91b1c7cc5d098593b58b402e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013256e77217e04c0834971edbc600c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c660e3f5b69c8c284bd181ffa6743583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcd163956677ad65647aaeb906c37c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0156c378bf3b985c1c9375ab1e3fb82585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae2e8bfdcfc45dd8e27fe04d85f50e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7178316405d0e1fbb45b67da8e854587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b796b240f9d4ee14f1772fd8100dce8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c70c2198bef29c4bb3bd5ede931e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf505cffff9f871345ec208d1ba461590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cc8e7f46bbafdef3ebfe8d762e756591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0137f09fe3c6b595bb28decf89b84f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6665a888243f6c153c8dc5ec4428d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ac77cf13a970b1116fdc0c975f9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46228d932987703c1149c15ffca9bc94595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd9c3ace5b5876b4d3a6293448e2b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00079c446cd43d20b9d6394a61228d0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca9cf8877b2fa0819e65436b5741eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566aaa48cacdc12aefcb73d8664e1da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e1b6b8fefcb95443a25897b9bacc2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad45414d2178c539bc3fd4180a2dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f0ce48dd28ac04152d8ff1fc72e4e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d365ccd343ecf68805f4827d076f28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ec3ab39f852462d47fc36bd74796d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606432152769fa09596da966bad6c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142465546005f0d4e0042ff1cd80785c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02705df6deb762de673d3707d12921607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e80595a45f469acc656f9363e6ce8d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436ceca2b670d1eb2bd74161e247299609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c74f4a4c57c295ccf38d6ffc1a8b1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b9f62e501e8b985b7cc326e46bbf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbedb1bfa9297e9aed40a042948d0a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d72a62d0b77eda51d4dc1597b155c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b2f3e86380759893dea41865af88a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99674116e2179751d8c964f68dda48a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389cb87f183202cf8cbdbc6e91016b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77598982f5ea5aaee3cc956ab4ccfd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656932215b852f2af362960ea74a80a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2116982da775361b5a7b97ab8c742619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2214790bbbe1b853d7d858d03da41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1b03726334bed2ba9159afdc03bfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35c9cce102a4f702ba3a430dc9678622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc03926143042b826d2885ce1ba80d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36201f06a02cb1df7551c60d8d1a955c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ece28c6db63f49e39ed2e0356fc50d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07428d369e0b8cbebd0cc75c87dac9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4e5418015ce7548dcc49190188959627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ffe3300d3b31f56e0cf88c962caf3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda24355158217890ddcc860e063e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f21bdb865caeb0cba8e9ae50abd0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073caa8a80c04c36b70ccc4fe81afb50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e01fa443da5f31d3004c6c8d43e157632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3beb73dd3dfe7833ac3fa0dec5db6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d7473aa4276e5d80745ba79b6afc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b8470217ef2ad2ba2d022aca2a31d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628a9d7212d4d092e9a25b336f71813636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd16ef3e141035c001b458a15e8262a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548d41c534c0960aa3dbde9859782f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bf17cc75cbaaceff0ee38d851e124639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f982c5e65e901c1fa63587d7d5d91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8391c7c8cd765df0bcc76292b60090641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9ccc40294033f3b3af7c2344a8d4d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dde3c58563fdf6c7879f75e2aa20c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4e70db975439371f2c21ff56225d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408f3f0f7ba5fc9a740aa3772d1938e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99290e1a760f04fd6d054ab7d85b23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eb89a3dd10f70e6df5bb0481a84b5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1afbff704402d88037d624d8f21a79648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd5ac4714ee20a64ebab6b056ec33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d6b2e150ccebbf85ed976e0812350650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0c55fa77001bb6446cf530e757130651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37197bf2f381ca7aebff04190ce9ba0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fa82663f3b0e6e45c4393c456045e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360528a6e635bac30210196d5a44458b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c78953a5d8a371fe207e87bfee8c00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97b7530682ebd7b1cb53a06a6540c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeef48be73d78382f57f23ea5d2aea4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759186d0a210781e180bc74e004d1ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450f8cb27889b7f4acd2d53251c401659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d584ab7f3d19b812f0aae35f38a308f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559ecc0d0c45480cc48e4a72634512661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6c56a55a0e35cc4ba43e5f29cd760662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d2f617fcf141afa3c26ae67fd08d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b149395884c3150ef51ec0d5bb093664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7bcff3eed417389c993f71b0256a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf69f08244aa7b78cc1dc6ed04c604a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad15b2acd404253299e49e4b4c36a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b26161447d0ef25cad92c4f5a8a4e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2762ca0b743ab6b4866b7e5e75bce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bf1e4538f2dc9e85036518cae415d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d7c4d67a7e52ceff4c1ef2310b803671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ab416e76bd1a383b71d615c8726ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14117b864ac880bec90c085a2d32c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67811fd139b7ab53c36a299a4b03391b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239f2501e4c18db0be6e9c663d5e93b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2f131b7ec335e22a810db269d75fa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcbffb3512acaec68fbe5913d51ffd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef96d4be619355d68c21af1583cd3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd12814b2151358511b8f18531151dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fb64262283d13c230e948dc45c1f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf79ce4b404b7f9bd1f38aed810ab76681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b58990974df785806a6c5790acf8c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108fadfe29476f258be1b283c5a6003683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d28a3a23f7731db2d06726c401fb6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892adc94900774f6d4bea34c85ed0b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1697ca5893c875bde124ef59a7adbd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4b1ac3bc4ef6a6df007ade410b609687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c1f33d0de2c585c3fcd33e64a4fa7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534bb0e401fa1cf48789ee23c2c75fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dd020bb12f2ee97b7a5fdad6796b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe93fcd7b861eb6583adeacdd1bc2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e57a0fe9cd994d9766b4f68ddbaaf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94661cc1a45983c7f91551dae0c4d9a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53391ccf2c35cacecb1c8faef01a6541694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f051732f916d62a0f0ee19259e8626695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d4776e7ac98871fd887577e42564d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99b2dc6ae6d280e42d6f9cdb2041e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a00f78a7676c8ca31f38b3447902e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d61d76121bbae5e33d3a77b587d6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad7209bbe8f22731beaa24a1f9bb54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc855d47bd8dbad247e864f7bcc406c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51576f9492e7774f49e5c30fabaca6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69331fa473c4ae50970fa8a7d71ade1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5250413cb3965f2019b24bf7a4c2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510703ef6a8daf5054222206fc0eee81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5db9049c72a1a33e66fee08c5af02b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b1c9b5269bf160ca05d00c855cad6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4624a31579f5e50295b9cac3234348708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43165f6c89ff3e07ce9a268daa6025a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed84ebded88b5294e94a7d46aebba14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b30cb93c69cca491e663498d9cf41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7a9d58d5aa9fa970cbc8cb310aeca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6c0f2053e3610b60215616157a298713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97725724e2fc858d81716acac2a1470f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2c41e88b24f9e72779ad0066397af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db3dbfe41cbad5f7166448bae6a80d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88c3e5c4e8e50440d5281a978aead4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8316b7301823c0ff24fd570a2e48f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f20fbbd7b3972b49daf277a5e27e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff34aa71e1ebd32f3b6ae2cfb2b178720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7579658065878ab9845efff7d276308721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ebb726f40945dedae631eb0bdac4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05187791eb9391c4ce227f30ab4ea7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e724de5ffae197e0bbe814ba41d739b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842a939069e7bfac4bfb709983d5292725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffbfa475dea09b7927fe347b326c3c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567e40cdf552aa1671464148bd9793727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448804ee7b7e96193356c5f9f0b1277728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b00a3b1af21ec6e3d620c36ed7db1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c086db9505d5b1e115e4de845a6f7cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215abd4191dc1b0c540583d0f3402ee7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753544a8d81ba24aca08edea3f1d9d42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda65245cbe26bc2e7139b61c6fc6bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917589f4c2d98afb54c155ceb80a2a6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901b0f4468cc9dbabef8c905e6fee41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3917beb8702ebdee23e5ef0220965736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb099656ea68fa378cb24f402503075737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7234780f7be52f18602419af0dca7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4eda1e7a6dce20e4a6f1446537a00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7e3e763431a37acb0196c505bbe72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4accb5d83eb673881b3b9cd787334b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fec99d2290c3582b2790e5b6ebd37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08748fecce95f8aaedeaa397659c18e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb205d1a85ab075425adaed0afef9ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b85f43455c6eb5268942e851aa802745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b8e43a38cc514ffc92c24c8fe1333746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60723fcee73fd0c9003211e3814bc4d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf34e4444b091dd4ebed219269fdb86748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2640a5ecabae68ed0327efb3895617749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540961b88dd10b04dc9fbb241700079750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6b5808d2cc31561dbd8505cc86d17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d7f32cb195c7c0f40c1b785f38498752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e2d5be498763f8108cd03f16dc79e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a525b242b884950a1ff2294dcd1d72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f547024b20d1e0d0fcff0c87eb685c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6e830aa1354aa7cf66beeda7cac33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b17ce1fb9688f9a3517198f42863e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6dcaf370780f21f31edfaf06880e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d16d7c9a2ffe35126cd451baa4d75759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d683ded063ec49fff5874264c55972760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4510b54c606bab35dad4cc91dc9bc1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c63db0ebecb2ca562a70710dbe4c7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb35001031f616e8c99f2a3e9ebf0b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc870349744051f60a4abb325b2db5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e516441697b1c27cf1d839aeabe74765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1319db3d1acdeb37655ba245673771766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aece18d1873662ddb74166e0360f4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>