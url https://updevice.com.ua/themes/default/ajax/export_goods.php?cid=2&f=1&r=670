--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6188ff25eff0682a972d786c253861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d72ba12d3006d4087818c47914a392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8a59ab84fe1ea2242541f45ad4a6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd901fa295980676f82eec9d18fa15e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a493c40ad80550ec35c0a4299823b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37889f5adee922ed107157a9dd64663e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631a016a1cf3a2b51dd6922acf62267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d6378731f7c39a7585b3b67c098a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0a7a0b582bf6222035e4384ce003c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b0b66bee778f836f73045ac55866710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22b8c38cea9c46f38b7e479cab6ebc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444445d7b9487f89594eafdab1f9e9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f19e08150b7fed193c58b1d427e3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8a1d5458270ba3208671541ef4dcd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87446d1674a26fabf8f14efdd580f73615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377172b479e4b9d9e1312fb39941503f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0fc89eb0a019ac93a5fb0f51f06b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2768c24f389ee8c7bbbe1b6a4fc5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bda9cfe8beb9c7d1b0a0a44418fbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8532810aeba277bf0942bc4084fec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89046af173d7815f1c246073be1578d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83586ecc0bd225a6ca4d4a6dea52bbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d76a7197ef48ba1887509172e70ddb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28d36c04b6a71a3e3206dc77bbf42124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f3ab077e7b7d804df5778bce8b54425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f222c3cbef05127bd2c5af745b8f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097c5cad3f76ca0008ff55b39f6543a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc961fd314cde66c43762d891c4d3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a06ea935d6d72e63bcdde34dcdbce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf5d77402211acbffec4b05db7d8a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679c97870914e8c720e86cda7c2640231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe2ec6483d20fdc98d65c481fcdeba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd352328043eb5c6af8ae23bc335b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c18a90b1f43133e908b297c7e56c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d272a6edb597db2a17942d61a0d8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79878ee6abf0b31865339519abbf5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b506061499d04890d5a954036611a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c96e07212c1d2543a734dc92289f5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3afb259e47014170c63df9a263077439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67997abdbe8747710445697f8204ea6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a3fd828f91bbae5e4810e3b21b9d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe9ef91e6482568f171b97e1fa467142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab59122d21aa63f6a98b881685ab4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494b5260eaefa03a101b7d8b3645c8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990b1f278a294b3e015bdadab4d2bf945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960406f3c09d080ef7fc60e352b72b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4a9df804f667952618f1e2c6be10f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46700e0f68a78cca9a9dc4c458686a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5106306d92b01a96095df436429e1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466680eab9b60686e8a441d3384d96450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f902a873dec018f706231093b7ae1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f05d490bfd42f6f37f7e2250f1a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc20dd26419d0af63b8302e13b5c94053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539126bad6bd83c0f3019b6daadedf5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1eef4af06385f7b6d2939652dae9d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596df7424d2d0fbf6048950c3d5f4ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705b19958a7121f80d4f31afb41013e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b190bf14272cc76242de7bb280067058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19b908628a58e87f3f4c277ff94ef559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f94b5a85c3dbfa390df848517e3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b493526f8fe025ab7a5b179c59db20261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb266b186203df16f03b30a3063293162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105ee77a177b2fc45ce68f7e38cf56563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4042da86c99a3aa4dd1e331a663d72364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25f78bd3734d996975b0b70008ac0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b7001e315437218bd802f93204b4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1fd09222dd7c4f236bce92512bdfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462e5b6ea415aee4bc596bb099e6b5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e6b84f637e3a1986d63e6c6ea6b7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588f1bf4b383043e55c5fe1371a9c0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2c70f359f2c73bf10a2a91522967f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d56631f8e64425154cd303b9909a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a0563a515b576f9a59fa3d42ba13b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78b995926f78ec7702008b38e8ec7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075a3807bab5eda1e3c539d73f6ea2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78317a90c3c71ad9b7f1dae7b246e6e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243aee2850269f7efabfad986acd40477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f9338add0e594b03612f6e5eaa7c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166988f64e2bafa0613ab54f1918a88b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb1ca7027afd73d07b593a99c6dbf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074e5d9392eaa95c9f8612d93eaf24d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c56ca0daf26be86f304707d21e82682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53abc140f2a074b6d7f49e4dcccc61083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b300411b22f2e54d4336ada7c9b6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca6c6224ecd3cb787b3a14d1939fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c398b450a9313d869c803462dd1a68f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7652ec49f1058675644c2ccb4c27fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dddd3e196257a961b2cf6a7019a9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe612fb5115c8d545f7ad164e630289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02c7cc9819974a9b762befb504cdf790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379e4288be1e7339ea4b9a53da6de9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514e0acb677a8ababe9ffcde294eb9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932afb792940b442c2ab491b3ca0f6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715ce8715c7c5c23e1edf3fc12a000c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23699f60406623cd9fec1ffb0be3633c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751beb1c1f8cfc216a264345c3121a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd88aa900f0d133aa11bb4aea3908397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2c6eb45efa138531d413c5e465b4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23217ea8d94a78afa427d42ce4e09b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776415f0e4e21f74541db3ee3bdb0b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263df43eaaa78fbdac43a1c316b85f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99778de952bd5fa2ec4d7e0237c941b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85513af0d11f29918c825eb1639e69d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6496708dcd3ac96caea835c89839c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad60059f49bcda0517770c49e97e5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e9125f9fa849b642d6e3dc10a9b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf012b00c59d90e57babe8cc51b4aea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa73afca79475f732173b48e8c6f5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069328d50c670b22c4cfa88f04aef56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3abd30799893e736a77169656bfa9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48201b43a79f28c67b729166ebf0fe7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4691f7c34675dc085596c043db101a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103777771a791f05a739e13228b593e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc0d32e158da120995af8d7dc390b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a23a49f96199a4badfebd72078e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca63e2f7602369afa224a03dbb44fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7135c300bbaef74ee935409fa46309117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a33a2487c7cfc2f7e7c19dd34345118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654d1466251845827e6170e9c3d9f83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf94f3bfba51e72511e14ad5ec0f61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1326b89c827d4c943fef6d46ed0e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1700191161100f3acb6d93a9a8e408122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7b4fe89e40b7ac949ae4669601139123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bfc2c74a8bb62cb928be592516156124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289541a640d0d57b5324dabace88d23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67d9e7f3c80d3c784cef08ef0b5037126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f59ad6c2e36380419efbc64b24e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447cf5ff46411437e9b7333f8b90d49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8942c160a1f09f8ded4bceae72ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c39de7b2c2fd5bce8030ff9e6bb14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9309119d06080e1ec28985bbd3c4b3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9860a3c93622e514f53ff205ac39b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3dec68f0b557988937b66139df252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d721f89e46a6ba43d61ba86d270cce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b24c021bce070b9caaebbc9c4b2fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decab979ed41a076ce87fb903874c6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074cb83e4e731eea38f5a4443ab904f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501292c1685392b07be74204a4c4f170138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54361c4417785eb850f5f08ea7240b03139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edebf451bcf8733683b589500a1290140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a772c864036139adbca64432d13e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc0256378f09b765c279f512cdb3c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6cf1c9cd25e487ca11b8281008934143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d698cdcd4b44061d38b08c6ae545e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7669f714ffd96f6e9890fef8b1f35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768d3db5deb0a5ca78aa7752d571285146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690a96fe368fe383687782497c48ea8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0544f433b54b5e5e86a4048889c879148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930db918bb4b157471ae24986ee7446149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793a6867eadb1dab1bc85c34e27893e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad0a7bf13e68cd65a7c23180b4cd6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683a37bdecbf5e47004c2d1af681e57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad541955ed9853b283159c65892f66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b8677fc4031fa22467971cf95b36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3aebdca8d18d7a2a01494df9bd2cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6611c925a441f222e8e9f004b6d3514156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e675a8b3cbaa878e7d8759c17a642157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b144eb11c0910fc279713027d4a2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b871ca0803e5c66643d323dd68711c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a5e4bf2f6df1aad5b5e7b6a24deb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc824779cb06d2f514998d141b3dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d8bc337c0d746578e5a0dba4fc67c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a352dcbe456655225893de66f5e78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c20f7ce6bb9d9b9a46d6ff780de3b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b218a39cfa066f7d22063d593b6af09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5714c10d5817d4a7fe9b9016553905166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b74f9e7bedf61e6f59c10d9ac667167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c2dec32a800ba4954238678991276168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b306e31ac905e26d000753d54ef00d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e92ffd1817f422212412c86f8b5aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545e5960fbf8c67e301168a0f2aad55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3e5fe31e2e8a5f2136f22cd565ed6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d66cc3f67a60229cbf67670039c2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e47cf06f50fcbc0b3e0e324ba887c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1d1810f4f7407732393331b0ce6ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef775a8f13dd9e9343f610b8a0ccb405176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e35a4856e614ca941de782130d9fc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9df6f693afa16d72d80819a5cfa9ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e8bb8119b5f93b8268b7de71eb3e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1cde13a3835a446d0bca5fa88e987180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5257f1a4b3af60923be1d4bf1c3b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfa95f95048556238961a70a48833e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca61cfac15cb37382e6e64730fdc232183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53087a07e60cc11ce28875c739a9efac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6711d89e530ba1e727fef679a227970185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f8b5eb5d31167f0dd363826ab7a4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3448470875f6c425791bfbed198a82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069757df4b39d529cb5dabc0c41f993188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296b56c0c605978f701727d01f0241a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca28983fc87afbc1f3fc03cdd016d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ff965a2782edf58628657a0ee82a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82676145a9f8369e44ea2db2fb61ef2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c83c3ac2a902ce36130a3115369061193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4208c6fa3ac2d9beabbf10758d64cff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cdf50c154e8aaa516b9718fce298e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc191461f26ed3527989ea85742ab6a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b171332558c2cb28285d12cc899b0cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caafbfb6a77239497eda36b8bdee018198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d9ef1e77ddeda5e5cd14ec4de2855199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36696e5b38372ca044b1a6a3b849422c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeac4c8a6a728f32839b9024896ef1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb500da63004d7b63bd1ab5a85e665202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223045c4741f33069e7d7239a6d6319203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa92a06d4a7fff9dd272dcbdd5424ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc523193a47d09cc9da4dcdc44529fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e097477525c20b60da1e3904d1940e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a2401972d319e3f57cdd1f63a4b94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ef3f5fd98afb97385248e778cbe45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b033ebc533230195d051a1fa49387209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e7542036171fabffde54c549f7347210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5aaca92b6bffb39221424e70b4cb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b92b76076dc2c5aaacab20af0225212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1acae9b404e012000c2d2999a45959213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbfdeb3917d70bdc0e4f30f6fcbc47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367855781ce85e57a1b4fea915a2dce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2bb8e8afddfe8f97385920df1e43f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e046464395d99aec7149e45e6b87c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d2f881d45ab841e4225b1cde9f2eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05a128a29858a1232f037d37f77970219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7135630c96aae409d83790e9f06207220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9641d098243fab8f75bf3e58b4d1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038afd0b3e350c8612c108fb270de2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36ca743418e7abe292d0d90035a2e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18aa46d03c60e112d52b3596271d4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312f1cebda1b3f3cb0877e94fa44e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794b49a094143a6645b4462f6e70e2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d18c922a28423513a1418c8be6b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c25d91f107d93d92cb3bba7154a66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6022668c58a69fa85906d625091b8e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10729f00fe999012c39b73aa8749202230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5b117d98e3b81950927ead1a1527c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d186d51c94b058f9e742a19f5f223c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419721aeda49208056c0d68b7d1cc10d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544f911107ef4d1080eddb24e1e5221234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba74c4409f903d746a2074cbe89189235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a689c015a8b486544db38dd6a8685b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd35869a99d5576d4429292751b4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cac93c9db8900f965f563323158cf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a4a67159fcabdeb8093a3a976a11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf988f8910d615791782857dbf17e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf0de67305134bc60abe5699dcb92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289558569ddcc117be8299ec4f7b0462242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906dc29af7b414cac120e18d51fe02d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e501754723794b846f1b9aaabb31db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44893b0f26145c77209ad5f58b2712e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e67bf45ebc04f2404ac3bc6ec454f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f9516eefe46e2071e2f8e66279e94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85435abcee5f7f10167a64274165cf5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccae08252adac8a685b0a858cfa7df3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9db71f3427eae5467d6d2e8b6de819250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6ac2c8f75217b5f4d6c90061ee484251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6742965103663636c5a182eba9e59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d2d2b89cdcb2b48a29e289ac0f317253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56be08e197ea8474583b400eff1d38a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d86b11e5c28d07e4e9586f5b501f33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691dba42745ae62828487151098a9d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca7777a4dabe110b0c3cd755e3732257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654748a4be184558f5a6caeb713a430258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbfb974b2b09bc64e997e13645e91b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee765ec372f6791c49be97d913b9f005260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7777e1a44660b23e1ac9021afdfd504261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f1d7a88059878a70c48e7d06c32f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ac8ea1ad9b4a8876e937af00de45b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da22d2b2b6a1e4af4f4e27989c4a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fac17fc15ad7f3a7bd58c93c00e2d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55a967fa4f8b7bfc7f948676241040266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5fb9991eaabea1647a3987a8096f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4c75a5fb84b29a4d74d9869e162ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ca752074e0e6dcc94518bfd45b5a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d7883192e7fbf6f15a90ab97f176270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a9fffd5938046324e697b9eb2ba71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124de51173ce35d9083fbec1a64bd245272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5ca2362d3422e1ecf7cd20d7cd60f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a6b84a9216b1c08cf6bbd152f35b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40af9fa84e48c56d65bfa821a85e4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1123aa4c1fa8f0eb5be7bc4a830a5ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8e9eb12f25ec7ce51eb18032ca17b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc1ae256a3f2e5e4d85f258b71c336278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc08059a069450a352114c750f9bae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f0fc7609d35878c5a55483f977d63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984897adcd6203d5556530819ee9f97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28e2d0f223a8a91809e3774c7d8bd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac32f47db4b80c2c148554c90be32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089ff6a8edc57c792fe1969cb769d25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599d3ab135c649288186039c283bef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff075c4c30d22f3199786ce86735fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37afe1fd1cf1d82b71098df5e3899e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b22fca5a48aca4b529831d38634b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd9b6fb05879aa487fd58e2b0804bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30425200543de015d71a56e1ba5fdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b1563a879ef7e4f66506529c6f8fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16366bef93c6443007e425b390550a6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22bdbd44367da9ad8efea33266e296293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4002b995a78ca64907687d6a1833430294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a8f381ddd7e6ceb5288e6b5b4683a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511004cc85f2013a7e0184d871969306296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8a272d0afea0795bb390d901bb0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da014f44ab75665862c9ffb100f296d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3f97d77688e4440ae36b56cbdb5e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162a51757ef4e731f898b6c27669a2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae1579d762848de4dde1680f36a620301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8dacf824d507967ea2d5a883c267c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d04185523d48db7d4245ed5a2e94a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3458ccbc87cda7ef5c94ba38db4c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab60293080d26aeaf9fcde5b55e07a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647bf3942ed28782968746bd1fbb37a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11390ac5a4487aa3d37717504c886f9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a53f175c036204d3d18ffb04029fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adde1841d9e15f82e2e1fb8e820222309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eefa85b9a81a64ce64238c4e7134d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73db36f1ee923466e1de4d066281c03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ff501abcbd51d75ef2ac4781f6ea0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf700ad40885e1af2a01b60bf0a4d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4176e8f7aba367a180f8246bf4c5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c46489140fb65141d3330aa04fca01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304863b33204e29534752bbd1e46d7b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8126fe7cf96ff2a4e8807e05bf9b0c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a35c911be8eebb26420a49b992e131318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e429916908bf63912e789aee6210197319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40737adb1ded4635c98cc398cdaa07d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ed8f07264c4b27ca2572dc33036d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4af0c4321d573135d502cd492b0e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e2514995156184c24e31d6e25b4e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e5bd79b4d6d9253bcd6196243ee67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef70b63f4763a3b66ff5b20859abd0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934c7671ea87286473375c7fcf70954326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11660a6417c7855de5cb4ac485de4ab0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed4e80d093dc26f6f139a1ad6cfaf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c54bc1e5ee0a45679ceb2da661bcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c4fbce5bf4792293f83a01698096330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a2a1024e481911739e34dcc6ba933331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ce1efb59b8b4134149ed2548e19f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fb11732cdea5bcd32555179b9df11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffd68e4c0bfb37b86a7fce2dcce94d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c701cce61569427640386e76249618335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e6ab0f3850007e2c453e206effee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a762b993beb35aef4783eaaed1d8e6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c69f7c5e0f69d6704629cb2a2e31d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b06ad5a7929b73d56642d2ed290db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5da1874210c07c75c6cff40ac9d32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7779787a9d730e29153ab9009e5fffe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18ab78e038e9d7d3431037099e58e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42152ee9fe8f91a823eb40598e485c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8da2c9082ab6f891eb482e4e974ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978078e87fd067226ffe8f25386aef3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc1853e94992f9549bd3e418ef6a35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d032216b7d0e36c02e079b550ead2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311675c9569b887069ff53e5435e79c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad667b99c7aefbbbd4d5d85d6843ae84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7749f8720168eebb0bdad06b450172350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4ab561818c16169c82e786fd020ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594751ccf83558c367b193f33c8db62c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7761b369d718c6c2054da39cee8d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e3e358d22b7fe26ece791d6646294354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c52904f003ceef87dae59f128e92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7a70302cb9f6ba0dc5fc2ec8d9418356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ac542a65ee7e7422ec63eaf5ce026357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3555051f81b54a64c7f15998f0a868358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef9483e5cfe8b680a6e2c84f4dd98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3413a7557c05974d425f65fe0a6fc81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e5660b8312d3c867d0a9f4c22aa68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a391823eb7185ab956e318d923b23362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512b035a4a8a7bf3647914d6ae32fb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9018977904a0ff1f55ae89680339e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828935ed2a0a1168072d35ee09793c2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78ff42d69fdfbc4393b1fc03b0ad21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65be309be45ee097582a27d428d73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864c2166e5ced5c00e469d3947feb20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923109ad559769b4a7538733f931ade369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6cc6f64d5beb92a8be567b4b70053370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aefc6f7bf77feed5ca804265a0cab5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c288e77fad8fbb0cce1ffebd9126f7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc704ac03074b7ac38eae64c7fec5186373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef215a15dc754798771225061b08f3c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde8084f282102df19f721f1ef469a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce52dd57dc13cf08780c1e84a84c7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e84ddd90213ae614052439443eb17e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dbcd1cca62a90297879d2f0f5c44f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f8a297c0c1c2b41aa2bda4905c3e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccf40e89e1b232bdc2226595c65e1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cc361e90010d339dcac7668b576bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be1cdfa4c2729e629ff3a7aef31e69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642a229b3bf48d4c8de4e8d415b65ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca3b1bd2cfa1a7daacc955e8a567b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3471e115d634d28cea2b9dfe2227980385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72199d36a32c896ea8554920dd7276386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3555e84b74deb82b20efbdbdd7f002387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfe286607ac583474e9808d5710d6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ba9052bb9361b170591b9b473fe7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857dbae0d4c69cf53bd704bb898a0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce196683c8eb2a895b5f9f235dd390391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352043f809db5cb64e8f502d1f118a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f11125158e7cb99e9ae58cb07c629393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc20d3f6c59bde6538b845cd4b2571b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c483eadb1bea48557cd85b9d5c4e7a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419af5c2abb9c634d934cdde4a3c5cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5444cfbe443fe7819e938d0cccdac7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc03840ec4dc5cfa0061360f21d04a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57305b536810a4331430ee8411a015f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52140a1502a7167de16c8cba79831cf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1d02f3af1ebc8f640e7c10428224f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4771fe90f1f0d2aadb5f678b595157402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620493e9d0963546ea553ee5c4d29111403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fc7db97dc606904f282acb5dc9bb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b4de79b6959ccd9e4aa626e8773ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bf392a737c5bb3439091050dee14b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f028fe7b02acc77c49ee106bb9e50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699aa4774aa632e17b6c52ab124d3c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c574dc4f9f8f39dbdb21459dfc9b665409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e304894cd256ceaed786241ab1848410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ef2040d5141b9b184b1a05f00440411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0bc383ad6bc8c5bdf36bbb63f1987412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a93fa19939e69bbb6e14fec7b39ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c953ba59f91177e5f2b508bac803d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e048d8024a88a3e1ad67430335c0ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df77b1cff742116cec0e0ee4d3ac467416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30457bdccfeb75c34138515698bfdec4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab720212ea1a8e1e7aac735640c3f60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bd29b4bfc8cb2fe658e7859f1d2ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b373ec674789b8fc17120b35bac7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2822151c7a0dfa660942f1c54f8ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20d5a3eb105716e41f96bae668efa3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542405f53cef827fe13b4bec09c64567423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe546672743d831e36bae2ad09e15b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db0e8860118495ecff63796e5b401425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fac262bdd58a22e3c6c50fdead2475426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff28ebf4432e7da61c415ab4060115427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1bd8d0b944bcd7f7d720eeef44efa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c942dd19b2f70ac299f29cacf5815429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d4c9134e6653c0b889d41d4f76a2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ed454fef32c390057870fc744d51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aec660676706f9ca22b7d0e6bc40ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b912628d3af47bfddc99425e36d31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff022fd7cb482f87387d7213b2e354434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d4427dee7aad0c8b53db22142b281435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d06d3310e1dc70739509b3c4cf9cd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42919eedb724153402f3f20203e4d517437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a72c964a543471a5616ac4b9bfe8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9da4220bd6272c8b68fa7f7ea292a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0641f81ce5b101d1862d6b45295936440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1ba19a328f0474121f5d5f99bc551441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70aecc0986c9c27db12e5ff294ba67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fb3f83f657e42edb541efa7dd94a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc630a5b6d4b5692c3feb6770f1b5085444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee6fc63cd428252f3b276c89eed9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc130335e427c863f163c6f2953244446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ddf799d9f797649a205c5c25d6dc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dcc0a61d4ea9b7c6bea9d0a98745b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e433be160d15f4db449ee3d7d3e68a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3edc93c1dae2f9621934508422a23c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b179cf89e68d7089e355360f905bcf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c42a499bf6cbdd37dd3634a9bc1b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5f05e180ba92ad80b7756e55551a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8baa58ff196d6ff6d520f2c1707cf3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f9f9f002d69ebf6badf641b40e811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036cc96ab685bb2f857aa72c6876dd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff7a90bc11bccb4ff7142b28768f20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763310487ad482e187b373eb491e6c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78c576131cd8d2a6af6185e7be8a91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9d20d05fdc547f46d615d095fbd0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e7dac34a8fb0b6007403cd7a21a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2bf8237da98d9308e4a693e4b4b0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5addbbf0cb0927226fbf52acffcf968463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611fae362538dba46a142fb1f8d507a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8736d16983315f75b09634d294e22e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacba3b44e36974de5d41745a8362244466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e5136c7a4bc033b4ab9196ddeaf3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb64818e098461b8a386fdd67cd7b9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1f8ec020c4e6c1f9b34fa0d200c34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6810fcbe3e6a73fb12dc753b7c07bde470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc5f2558953dd6308a1f8376955792471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1be97aa0c412c73bc0add0b3f3cccb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb37e01d55ee03ad926e26514eccb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917e8e1a271f5dddc01475b1d8c8872474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d226db61dc98c560a96d2e2807a692475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bca5f45c012a58f3fb750c4da43a8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4e5dcd7cc23d145800a840cc184f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318612ebf66e424b1a80b804c0f00b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb8f0ecab9f082babfad3c5af6d49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c86339f157398df7d96ce6543404f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9c0249596da2ebd67060116ec14d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db33b1878689794d48fcbaf83da20a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f6fedfbf59862720c3878c9672c64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948624e1250a868c343038a70618023484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae4fa5cd91200b10818ccef9587f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4a6bf4d724856b4d0ecee447e2c3b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d310482b3ec925af467626662b30d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50469a2de262bbc16b5801be4d53f88e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23852cff15bcc29387c3e65842f5c681489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74622502afa6d99f1bd5b6f059e02135490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91ecbc9bfe911cb3db4c760d2f0553491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876249239faee35b28378ea17b026d4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92701c0b4a8839b25437e15cbad65f77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3386d549961146c7e4e545cd79c9fcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47463d748d613aaa3232822af7128066495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaef41d6afa392455b5e8deeaf9423496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93e2d7dcc657dc0ac9b37561727135497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347d8a8a317995e4631393ac543e2b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f9d0c827c89a78c2bc3267d0ace82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724bc30de3b150564a7ba5f4dbed097500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0d997ef96f8bae0bf8b4cd268ddeb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ec6cdf239d54cbd948a0dfd4cb0e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83664983d51b9ba7fa7dbd33886e16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eeac7704ee6844219b45d8b3278e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce765a7ed57012af64a1fb3b709be93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e66d2ee6b62b003d096b484549943506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b36e74b0133a5f03d8cba9faf9ffb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26850263c39f5926b4baf93983e7002d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a594195aca05f1f3463fb7c850c6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ae4094952d2e1f7d8f2566b24ed02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea29960fa086be3ea2fb28e4700e3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769d217c5d80efcc7ac9b3f36677bff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625b108a22e3cee6089add15da88819513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d0d06f9a07f8a657b8171c8258663514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73428b36b3840d375197f8e158c5729e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762daaba19ec3ac1662b786224e5c996516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7988af22cb86c14c45379ea29485ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb206c94add1260f716332b342e19c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037963961c6cc5085fc783e7f7daaecc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da205c919eee22aff1e656bda954e540520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6baabe8b1961fa99d905b116ff42a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac892e57eb49a7d3d88c9009876b4e97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfab2ed62346e0f1d65a4fde66a1aca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c11f684bf8f50af5237bc95ceb077524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c840e19b5043e5a7d6bf01da8451c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a038fd49c6d75b6579b70e72893e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed45dd0c334023ed052073849318738527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2643b5c2f8d74e10bf000e6ca347d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b446c6e93e61464a01cc42b382d152529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360861b987b7a2189b48a150afa85c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb04d5ed72a2a9914a81303fb146b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20dcf7797a87c678c604c38bc607a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7601f98fae02a8c72169c61a662da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa3de6018844a073999c7e2c2444f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dbaedadd271eaacfed9591d12da1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1417bd6161f7d6d70d532c8c1d0246536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29572866a821150527698deebb007537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2556826f1bad9cc12a40b5f7c6903538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722447c35d06e0ec1c2220fc5cdc280b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905afde7b31be96ed7154fb3f84ff7e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa7dfb0bb9a33e1722ced5a263df03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4df85df533694a5eac2d060d8f09c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b47545170c5e81d0c41117ff961cd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28cacde3f795ddf9f9001607e57f7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deec7ee73b445cbcd2b86dbae1828b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7658dd142f86e5f44af50b46bdcdef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e650f519ad2c4fdded5d47e0820b991547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73176d8a0279fedef6b94fdcf71c5120548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07830b3d8285841515bc1e3b431fc395549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b732aac6c923064e7c814200a1c20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294c939b1b302021bdcba8605c97083551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28fc22f3a22cfe5586f1b529b3524552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bed3ce0c5440bf61772ce8bd50454553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed65e12d8196868b4ddf560fc1b2934554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c943188691e13c918ef089f02fbef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349c7e19a76ee2e68b6b26f8e2c57a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568c22e8e8476ea3a4a68af276d5d00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2516205cd61e666535b241db8d09d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc96564c37ff5974ba0e561791cf79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba21f66112119212cb671d9c444a705560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f919b72139e45e15c3a9ee707fb06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baab2be63a3e5f399d58b829fbaaf92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9103773edc8893e7e4379e1d450442563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f60fe6e95bfedb2429e4d965d8d7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0300a96bcbf941a6c7af971eb066a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fa41fc5ed12cad87b235d2bc95ad3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab13746c53f1100eade5922c75889d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c42aebff0fd21da9bd2c714305043568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aea8b3cfafdc845e7656b79e629f45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396fdf1ebacbf9b51a79df40140c4c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac71a0e74edb0fb85315fe1231bf3cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf04ad8aa4010dcb00634a76987f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25961e32fe01ca79c4477f9e8709a7da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1cb38778de3a51a6c9f02bbcacaab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def88593567cfc5bc9abab02e8cdfb86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348dd9ed93bad09dcb5fe662a8ff83d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a2b4c260404be74b0f9cbadfa3e31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714d4e97d7d7abeb8ba649da1480cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e7a9accfeb9ea94144e12dc500aaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9d7d0c6509878afae68399c96813d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d90f2fb6635a9260d66d40f41c181581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68f007bdfb5d2a1fa62c0d9becd03f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26311164d6d791e15b67ac62c673fc6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647567367f4d2f8f6719700bcb78bdf5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffc180d18defefd33cbe772712cc8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463baa8187c494eeb6b457bd48846a1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce99c4a4894d09fd4e1a25e914009587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ed4e2390039ec42bbe2a6c9a38471588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb82578fead276d6c1aed5aa99218e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af8170e23a3a94ef68ba705a9d9b15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660d37013d7059b438bfe833f5499ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9b0a01a2a504ba777c903dd5fdec8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22f9ee80e2bb0129917c454b6ca072593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20365e9ec5ed210dc9c1d75d7ae45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acadaaba3319f651b85b3a09bc7ab55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb13804b245c1d62f44a9359bd27b4b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fef58161af01859d3de4f50b0c95d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb3f706841ef97fd942248bbafc17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecb442c9690633258f849d731b701c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf311c5f542e6c9852d2bef5c8136a8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e527e8b828c6dfd75e0e379dfca9297601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd72aff19c4c4f2c13aa1e157529e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ea2df14355ce42cc633399034e97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbc2e19125549dd1e1094b71939f6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72888cc0b38d2108c4a879631d29689605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6a2b86f49f25f1338fff709202cec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82395d560012611ee25c11ad0ed5d092607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2026791032e0a607f363648c0b8bfa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4b425ed5bd36e9eeb76e379fed4a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ff1057fc527161aca1ee05301c5bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31389feb3abfb76579667c5ec04c30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12c4073cf42c72bf85a6fdb11ce1cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b1db6125f3b190d64abd4e0685dca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26201d90287f56c0054f6e543509ea7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640675a59a821cb3d86f92162767d68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37977c6bd55f4a6816ef0c213e466ea1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429d96f46a06ffdb188306fe3b06e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643e8ae78f40c6414b4bd21a29238f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bc2a8d7a5182ee1bd253301c64b88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b98a4777015c0f68c3343bd91a3b7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec8848c51686e056b3ca75429ef752621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffc0114d8a78cd9af1a818815e4d42622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735a1c43f10b0f896fd57fce01c1c0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3643491ff88d7b51874646f7104ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52f37b49e2f2f3f80e19b578bdff5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0265b9c644331eef61078e270973de0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa81776e9f030d84439ac624c086094627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f69224c5d8488bce30398904ad2c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9557d77a0ad83cdcc84d0ddc92911d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2abb93b9e4f2eee548134b53908fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa50f926af14e90faab2335ada3c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15edd1dc05a1263f5cf6f425f84954632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214653a6779a8098993e5858866720e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755b1787d09801921b60f45d699a0df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcddb1ee6d87dd31aef9027a29fb1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07acf416c3d50bca3afa5167e31c09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4827ca273e0545a3f08068c1d42dac0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2de619440c69f8d0cae242f1ffa1c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1fb7f00b432c0a18ea78edee10629639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f10d7905e19c224b94220832f33c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e36ba211a1360b9a1c01771b5e3c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81d8e4c3fc3bb06aa35c80f1de34b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810044874b04c4d4676f476aed783d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b798da5b83f045be0bac25165e7ba2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d944e5c6fd45fa8f8f664fe166133645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821323347fcd24d736821d9225d9d59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd75cdca852f4af530106ee87afa1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf902a86555447b931f529662e1c8ccd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37641c2d953fde70fd965e1ca2f090649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c074694708287e1df588e4548930650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7edd7b0aa77939d353c634375748d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13faa486d773bdbc51e02436c7966a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5c74dea2e72b4c0a579895baf107a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076202044af427ccb67ad1085f998a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10df88ac89608e68c3398a0892403b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b9cbccc7571a64f4a78a84b7df63c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3714eef22d25025fa3a9baae4c9c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3173b16098a71f94bd8199fd961273f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ae1b3e3db89387151b89a8768743d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ef6c8076370825258f2ed9ba31763660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6a5689476cca90b4525d4fc7eab5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dcb56630db8ffc9b019285c6eeac6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89ef1b129c7fdb756c09fc95267853663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92eb4a9efb872e24a065930471d6c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbb7bfb0fce19e1f02814c65374276665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe1e6e1434bebd2724a29ce1b7dbf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83262a9d4769e76e155ed9078105df33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0df5398e78ee405588a0651a7e672668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2189d338da8c144cf44e53cfa41999669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab8f2fd72acff9358375d60713c2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d027260fd7ce5001e22b1d68b3687e3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475afac8c6df701a63261ef0f126b4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6adf3697484676bf14aa9465d5aaf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65486c3cb8a41272d3c1a97d94dc858e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b68731f6fea94a6e41b388015f606675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f5e4669773578d9735ebaf0abddb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd71f599f8ae37e1716fd663adb606677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109943c22b9c1cda4d37f81d7c95075678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a46ad13b8ed32719f8b7b818657804679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4aebc6f75950119d7b96316d2e3e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992da510e4291e858d07642527e96f98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c983183fa69ff09d05d0effa94b0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea74171de84acfd3a164555bd76bb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338f0c1b9b1872315aad13e83e1495c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465980e921f42c26ca10b469c14ec64685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09df2f1d9ae022f551665f5c01111ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bb3032b7a8c74fe56ef2585e5d16a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab350cd968ea2bcdda4a5b547a29f92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2c8467640ea07b5837c41c825af8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e8162555c74c813049166a851d8c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0607e54c5ca620215998ac17b0902a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838c163b6a0c725d3f3d87eb23ca56e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee058f6dff8757a75e7004ff9e20e954693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4132263946d3a21749888040e4c6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a52a85cd99ea53d19e21a5a9b76c9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8645eea8afa265a094a3037b908444696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edf54abf4806c7f9392cecd17f6e7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af91dd67143f30ca030dd297b27588b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b118fc4123b69a1daae88209b2516699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9194ac8a00cb155b006ef9c90d4a8dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1c12a624c622b530a304cf257d580701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124e1c0b5fe356ff7d283fa38ffbcf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6240d073f2755fef12504528a88415e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243bbb8160d3588e62ad1fa8b368fce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f739f7723a0bbbbabfbed3fb58f878b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf112bca6ab8c0eebbd321b02ffc7b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf402887860b053f97cf3e1b677788e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3001e641b6c1c1c8b2813f6fac41264708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a933f2f149f5a2c1cf1c7f6307726709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af7f56d20cd18f8855040d2109e13e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921294a3af71ba43e4b4050b30ed10ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033934417a6f1c4b7d7e2e09aae436a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57208032039d31058d9bf3ee33500233713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376dced5a39d88a8bafd940883590d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda413af1bcffadc3bc50afe51e8332715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e8065e80ab98325de23748ba1c230716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2dcf0c2eb915a6f1dc28047cf9717717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888e053af781c26d4ae6ac03a451b8b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b516c2621ab77ff8f1c6181adadb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebaeabf9df13d7582f0548f4dc188c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb45a98eb7d9ae47a15bb1a2ffa41d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecc10d5e28ca94ae85a2b36c4741cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48fd849d7407952be8620210da2e88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e57a31fe100ea176789690f60f1a16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5e9ceebe36c401d676719b0f57cb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5aeceafd70fd4b9d6ea9758c54d82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c16b73d9f4e565ecf059b3ca0f4808727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664a7a6dbcda57cc485fea336dfe4a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1058f9193a58fa2f2afcb04747502ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a30d852332e13d367ae676a0315a13730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2a851a22263254cd61af06ef1872731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ecc9db3ef8683c8f470497b021ce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dd678ebc7320c9965a5d55cd6d93b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4ffd0402b14a1b1c448589a5ac0af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e6874f650d5a263b3261deb0b4215735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fafd6450c272b945f1786073f28f56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500cab32f962c4821ee2e12f4791ec3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c2169f6170fb7b9f1f2a42473a90c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feef0753558e8a38c56c686f5c6d46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4459030546e3da5ec5488bfdf06ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b773cb70d2951adc9d181101d7a27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79906cbdc6622c3417f5bdaa7f464aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b20ad0729005e94d0ba7d2a92bc6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5798d3126481d46afe449fed0afc8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916909a19ee67cb3d7931eb09997eb6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122cca036df73a9855ac46efa918f8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f273cc575dd2a0aa18cc24d7e605a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d9b0a429fda46183727cd81508cb7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4dd5185617595c22ca6959f7927f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc2c2d3bc9c461ecde41cdb9cef2e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814976d96bb06efe03d15d7205aba541751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a068907ff083840f896b06917b304752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91295682b979e98f4d0175499ca2aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f039a0ec4ae3b4aa63bfd78d246781754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8021e1f7bcd97bd9fa8d957c311028755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ee835b3732445f0f8071b448e13e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9054a9ebea837ff2907fcfd34642e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90c318ddbd5fa464ffdedebc81688e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4cfe44d30ee9430858e5322f0cede759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93700103ae8b415e18081f56325ad423760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37890ad4dbbfb3ec2823545dc551bd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3aef608ca1aa18eee0b92a94a92f2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca75aa2f727c80c6ba62b8c32fd711763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48589716eaeee54eba14078f9538de4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5db2deafd98aa534a26e77b45c8e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea62447b8b4f236a4c506d17d0e3bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451969a0e90cc16e3243ef001140f6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb8802c4dc6d10b4711e706ee38436768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46403c3d60722f0cdddc79d79973a31769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ad4eb4338f42ee3d5480682d5ad08770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe6261a3dfb87988a99eae0e0438e3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe715e810e06e914884d8ff7dd59e85772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b891de146a116d23cd4e4111c4c3d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c43a89f6ecd4ab0bd75c60a378e7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17743db9bff754da3863e8018bfeb8c2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30b221ee12bf3f8077a25d7e6d78ff776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcba782c1db4afc8bb4f64f6f65b86777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d7aca3f6c6545da515bcadf9dc3b0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb1f7e506e7b867c8f65e25df2868779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8732276c1a7862ced18a317c81a600c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b12e069e76f2fd2206c15675b1bc4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d82c2922f86786456d16cabca8360782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ebed168cf9bd49dc55ac3d79dbed9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4abac02dfe494c083ba19a1f180cc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49248ef60e1337332e20671145e34f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2e71e8fb9cc96a978820645c048b8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27bdb1e85df4923aa7ac0e02533fe3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef457373534fdb0e5c4be3c59cc26c6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9471dbd3feae56c54b09e902570ef6b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2d9195e321ce0848d13d2be409920790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dc9d56da08e3beac23c15959d6528791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d84295a4e19f127a439995c379dcb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4db18bbdea7269cd3e55afb0dc50793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4878f207395e8cd1498ac40aa8c8e8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104120e0262a8cb6a05044a0b7b08c2b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7be857791884d1ea326dbae13d709b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2ef596115385a383204afae3aa494797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acef44463e17121191bafe77b44bc7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93216c4a12af7e035fb657c3462dc89b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffbe3592779b9a3a3b004ca7a33c17800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509bc6c8f2ab0800d83ebcbc36f2c3a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04ecc962e6b7341b887e592fa6f043802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bfbde859de98d781a13a905d1774e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67f8a8fa652c080eaa6deef90c071b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e69ce53ca213767274b07f5e412a3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ab3752175fda5a24f0ee824815f88806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e06e584e3aae9b4573c3cda32c4545807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f6a6bf602556dc7d299c20bf66b0e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb896439d98a65484a074be59b772c1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0a1a85a6b9dd4ef00dc74534757d9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e3dbed443341e57f4e468ee858f29811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc83fac33f753c6a966a3717f1d36e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5efb22b41a60228e4f7ebd66d672e3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7ff5e2276f7bef8cd210c9e10b774814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90d048e050f746208d58e96e793802815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d9629f5b179b5f569d51b2ce20127816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fed703cd398df1444637afcb61484817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827f2699dda66d8b05950b0b5e397b5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd9c493752377cade65f07b17232f7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40691bb1a3fdc4ba9ec85e1a0480d08b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c954e642bf6e02b38d6647a1e0631a821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3d46663523cc1501fb2d9800c27271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db75288ef116f74e2442c29152bc3492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e6fc2ab64f171ca928030cbb357883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d80b9cde06342f691611d784925cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbbea2a12877b562606e68fe1a6c085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45972bad5dd7edbe64b6222d500b6b576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d631661a4970bcdc31789b165eeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ccbfb5639737d7b629120cf89ecec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ee89055120bd28d7e00894c0012129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe3ef63418b1e0ed3f2ced9e72793c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ccef6b01631d8b5a005a181738af111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dee9df5fc3f08bbf4b038fab0632212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef8afb9da2422d038a1b84c4dc8fd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf196213f9b847b361c3f5b4b54f66814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71561c9fe07373f0839644e50b1f5aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029e4c70cb628ae56b76d29af5edc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638f193fc9aae04ae76961e55453cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a7711cbbba43ded0fe5748cf6ab8218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b0eaa63cdd60efef7d0c75025d21b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70642ae8f86e5a096b623bbd2be3e7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9218d7813ec3524d9ea84d2f69cd3e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0d3659c0dbb7776f12fff397d4abb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9343dbcbfacc5325c5e6f2c09211923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542af0accc4583671b2d90a32dffd42524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6766863f427d4d648c27c452b373125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1069924e3d46d9ac9f65c25f89d6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a116c1c5c916b903ceeefbcf536e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a5525820a71c235be9190a690d46128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375aa479d8a34b2c43bdf4de0d2af4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb89ca106fa9c3b27cab8f6455e9b9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff65893afd2c13a0d546a51927a848e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f8a1cbebc9b4cba0e72d57db1025532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9212b89becb5774f4afb5ab7c289a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a216b6af958eef199efbc8b04e4ace34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753a1b8b4f1c6314f0dda14cd4d16ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93275d64f68eb3cca80cb8b86dc33d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bf93851fb67db0dc596910832b3d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eff87d963bb23d06db6f3a84c8605d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb3ffad9679257081f6448d6028bec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804145edd368aa6c38cf23957c17e41440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2d684ea3922d6fc67a0444782308341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e49a5e6ad4b62229a199316156859f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9deed7232f7ae0529bb1ea5c83166d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c76bd70b7966e05b1542a125fe3da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd3a60e75aa321810aef3afe755df145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd917a49e7eae47d033153c6b17de49846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e636142c2a81488fc9df14797100047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681947aa10ec663e44b58eb36fc4cc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c37ca2ed1bf778b372d7303665f5b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96761cd3e04f94d687ce7d63fe72f96b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a33acba634dda25e96f7dde366505551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65525c6428fcdf6660291ff771f6f0e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be11cb14976c1ed70bb1a9d22e7c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badbca0c8f9b2b38962fa0854ba580f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc212dc8aaa2d50c28fe7389f4bcf0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a579425aa9dba50265e8f78c3ac356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05744f397832800531a0d071d5269757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b86f9cd5662deb9c573aab586f67158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc339818ce30eaee8a22ca677ebc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b53ccc577a9f97491788a9b5e9530160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5569a8773a7e1d3f80449de00bc224b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3fdb881236584d8c8649e65242b8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8320ad58950138114f2241b4f08d8b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68fe270b0d4aee6ae3bd897d37025064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77debc8caf37957b62bbe4fe980bb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d97597cdd726e3edcabe3ed10b72366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a04becd6d77c0395b7321a6a4244667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5712f2475ed9e5091a6dbe8d89c08c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baa597ca1c14dba63a5fbfac83c59069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ef97109db326c38450dcb6610d0fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a9bbdf67639fd79e4279e9488456b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86710f27e906675750794ebf22ace89072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d40f93de1ccef97c61186c183d57373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e82e2bfa9920efbf2f59d7a85a01474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e8a182fdc5779b69095f9c7ff829675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6e410480add39d3547fca3216810076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdebdbf4886cb7b89be8cd9a7335df477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d02701a2d7669c728b2d8fb3705ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09879f3cbd93e84f2470f3bbbb9d2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048fe931ee5ac39e6880f36826e7fd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fec9469a52890035c4a450d50bc5b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850188ea935c61743392777447c534882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e751be80162b28f90d884e39255075083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e71b08090f065c20304aee727e9e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bf0d6beb3ff1f430577ed56b6eb9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d809babaacc8e7331e94efe8712f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442aa8b14d28ff6ea467086a672f18187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5486d03051277fea4d367781ad1a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42f8e89b686cc264501f526ffca07f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa1a35a1d1a4bab0ea6da0382cc3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ab4dbb4a47fa6de6df766421593ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651939a601bcd3917bd51a1eeed8480a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40502402f7a75a73fe49c360bc16a26693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47ca636dedeab25c20379e229f3fe594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a51876ac81e895fa33b1fcf7ad9b9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f32fdec479be87264e4755fbedf7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1278e397e6006d44455c7830b5f9a0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb7a238bdc8d5fd49596c44d9d37e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e2b5a20a2df9f642eae61bb8057c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14b191561835cbe85f3eb26b0692a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c8347fe63ef345d4c421bee61e56c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff890761b6a8273ad9d2aec0186d0ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d48fd999902c123e58a45c8b8f71a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442f97871fb36d6d3e420c761f06296104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba77b35290ab283b7aac4480dd76bf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490634e7d234795c06bd32f42296ff4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11759910ca8ca38b3d3e9446b309355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b4a1cbb5ef65dc2621fd15428c083108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05db020f3e532be79bddae840cec79c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7ef51955dc0884d81b40cc2df1743110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9668c7de8a4fdb1e246a89551314f04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0df70546ec5440f3d5c8667ef0e4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0e7f9152f57adec2200022a7b8efd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c3bbaa299d0d63686b63122459e87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fe2beb955063ab5d095a37de5a67b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ac07637975dd562c61d7217908831116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb825960c92bab15f7cfea2049b1d93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4067f902c19227e189dd5a610f576118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08732b50072f51694a2699c22421ef1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb980a0921f0b2a3704fc50c550c29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf78cb100e78af4c5fb0d2ebf034f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37418350e79edcdd25d473675cdc24ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc746b3f4d362f9de72579ec7360ade6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8db1eed69e249137dc3ca271033fbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555dd461cade2e564b87d0fddd070cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb51fa4ca2f1b90c7499f88468944126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b604c657a217dc8bbcc1f2d551dbff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a9e02491aab358b84e87edfbb6f24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1c00eb5259a3656145d59c2d279e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a56ace1616b1ca304d369e32dd26e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bf4324f810476ffdcb8ebfde084f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fe21d46ea07b515eb9acd631ecaa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba674f94f36b2a6c8d98314489f069c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0e2125a1edccf02e5a7ac44668798134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e134954c3de1bb5387c20122448b7bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6927f76e3c384b02c7645ce368435c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ab1449e2235ea06cbca0ad597a0ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36746529d94160175f5a8cc0617e515b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c27d1ed1c8fba9246b9da89a3ca8e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602808d57a48e544f5a2a7e8d4910ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac9966a3e7cf83fe898ed39be8f127141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1d2ec03da7229e05eba44336a976f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502c162bf184a3b06dd5cd49fafda3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f5433242f78a1482e9d09748dfa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6520f2d26387ca226c86e86517d0386145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54c5ecd781509d1edf670a53ee031b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae346f576806d02e037f658b303535147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269646403827478aaf1e221d7214b26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b13192cdf24eca18701d6966406b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82194ea71baad49ef1704b4f58dfa878150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f5a7446c159ed7dcfbb9345bcdf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037efc26abd66f174b9e8e32768f43c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f670973c8efa752f4be072b3711db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89be8c8862dc5724e6935740232117154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df32645bbbf823a64020985c63f8927155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbff969068abde3735689ffa8c34d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502ee80460663311abca12a562379e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f419595d6ffbad17a2c33d9a8574d97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716863d6fdd0b8645cbdb909e9adf082159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2565ecaa1df184ede0144f982bc55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d69618ffbe8db1ce3f59afae3fcdbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102f8376e7f5a959e43027dfd505e69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580a969b9b413fa3ef52e5352f9231b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2030e0492b05e890df7124811432164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35686d692371690e28ea529927694de4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e69aa0de911471655485ad4ccb3a62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76943e40ac9f011288d2ad30336e2719167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deaeb96a14d268240dcbf28f6622e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebdd01f95ca15db65b0e6af2385c7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761efb5adb610fd0e6d6b513516ce3f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05f4806bf9a691a62298250d49c1d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa48a764cab2f7bdb5f3d50aca4c2a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dde301499d7d9996a80ee5bcfaa0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e66d10e4e197b5af2b052568804bd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c7b4768c2a66bc664b99cf9a83cbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31457a7d6003f7ba6e86a79e5ba20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cf14b2df37124e260af22e87cfb05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0382904a1560bf576749981dcb4f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8852d54e3c78e90b44745e17caabdc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa897d7a0c83cc5cf88c324d37eca29f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88e0fd2115a14d801e1f4eb4098572181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c500d0609c42d64575398afcb33de53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331053a88e16d2b830170a62691a7924183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90236d0c70b08f76af91393c89fff876184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daaef339963867f516eb64549fcc2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f94cd60b682bc5b978b361b3c17f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b68d6d4537ded8b67124826c28f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d808bcf6faaa14307f021418a249fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b47b2d97181ed7c4d764b873fa90d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86438bcfd2020ae57c4406dd2cdbba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19360580547d4432900663778380cbbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b92eaeed8e5fee87d54ddde21a0d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c7bb431e3485c4e8a02e17fd8a8a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f4005f3de1af498fea3d88463d6a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dcc3f4e1af0133de96987799e7365195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b58d22caad76fe7030a56fde198647196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fffdedbc05af298b7c26dcdc847a63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769781e4aa541335be4eca03bd9409198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42637c70fc0249d8e8d9545abebe79b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1c09fc2793b4137bef3fa1cf5f84d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee6afd0b770f125a1984195a12b12a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce63d6a866bea4a097901219534788202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56a53d77f08f403b0aa5e6d05d7ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a0c171247775d07978501887e6159204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0834e7171a827f43ffa4aa7451fd68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca81028cbfcfc71503bb66d36b0894206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b036c792afaf03dd3011fd180c17cfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be954ea24a9001890ce46f6c004f53f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c281e6bb89b0434f94200f8c61cfca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62453c6a792426ae45e7f5413e929d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77531c3971ec8dce36a4449c872f4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef6eedf434ebc3b0cc9d54b3977573212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e820f7af12a66ee4c5c199ca641d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f987f84e5b37ca0dbd8c8f2f1b8d25b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0152fae4e1f4d8d6ae614077749aefa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d989682af2213fa41b80766f7278e95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23bda22cfb21a7f0cdfe90f83a1521217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafa774c5f32ca4399ebc73bff4058c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278120252711637e1aff5e8719004c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68731642b0d5579a450fd735846e6f50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27091efead2ba7f26e3e19bf7f9777b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400fe8e4e02465dd61142357a4de8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc37cc536ec1acb2aed172010297cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b2c3ae75e9e918d6c6798983e65f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34aa5338a38b32f3d75401d91fc3b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac400ef3fa681cbee54dc4152ebf705226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ffee971c79d389fc7ae8a90437297227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b54d09c308ac6773ed09e1645fb1c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae912ee039f7d5f25178fa1d93a6c467229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172174ce5937c532b0b072f2b0e9968f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf965ea6f42a02c0755ed9cfce03229231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d398b21263edf3b1766e9a2a94d40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c5daa3b51dd80f2a35a32f05279b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48523aaf82aea1fb25750373415160234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947bbac3dae40b1e3f0fabd4e3be9f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091e9743253aa088e99cf737abac54c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804dd416a36ffa9a5ab2a20794cb715237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7066112c21ea6f15004a9d91c2f5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa97b8388289df0c0881a19c2d08da1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9a98469a4bdf2a42ad0f5c0e90619240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96877528a2c4735de36e8138941e639241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683cd269bf3ea83a55eabe5d9b02387242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fb54e38801b0f2a013895e5e4155e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e164afef019680e8225f6c84a2e0fa3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ad065576a4ce5cd348058dc0ea6d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca48096493fc599ab343270ec53626e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150bbf30d634ec73d53836484a0d916247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7836e1f7302e9b3aa01e2d6a962cfe1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bbf452bb0351ce9ee74160ff44ae8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda9c8fc2b08953ca0d2c43579404b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e396def070fb78acdf5400acd073b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20068d438d40ea98f926b5e3c0cb3f2b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec777594911f4d6e1e4508df20887a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86854bf570450b54749100a763ea4ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94733dcfb3370b40beeb7b892bcab0aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96fd9c1d4e64dd04288c00544de8ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea77a67aacf4b645b0d020d848e4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571001810c4b9f27e406667d5703ac05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2509768f83d274b69be5ae717e750259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dfad438774682bf76b1f77650a8a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea25852462a360c2658de0fde860a64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c8b926cf79cc5d062655702c8a98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046f0d280ca1b494d0efec963fc03c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf05cfa89d508768dde27907aa291e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f73198fd0d9119fefd2562f995c94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c855cd4f32dc0468b41f9c5d38022266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c088cf0ff9d7ce9ba3cdb2a25e8c68e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d4f05d780f6033ad5a7c0f133579268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a672be35a2338d746f358ee6df27967269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c650863f17aaab10423d705a36457e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb14b54687d51e31e0886a74e51dd22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33dfb7826376c3114b42439c6dfd5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64355fd1dcdff7ec925490cc8e096e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f827efad2ba7f1b740731d8497430274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea824a1a6d6dcdcba45fa6e84922cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197fac32b5abe2dd061f3b3250cf8ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcc832fdc01679c40377e2a56a81d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e874855a964569458416d3ef81266278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c13db5645e6449e49031ddb45a86a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1690a5a10c548846e32c0aaea7745280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691e9d55a23487f451ca4819bdddf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98460cc93193ce7d5dc291f8015d20ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7755750ddbb1b37d8e191068bcbaa5f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbeea94aac0f8ee3fb55ccc93c94c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772570dc74bec8fc6d264f130ac330a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490c9d25df46aaab0a38db813f7709b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efae533b82c78ecd5e6d109ef4bcf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba05831a90ab2095aa622cb7891798288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea7bf8f3f9449529e3279862765925289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b445bf9de3346e04731357cfdb5a905290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d625a19a5d444a33e4b12eba5829c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd47e87968194ef2ab5d324e22b780b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a182827e96fb99bcaa8224bc71fbdf6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b637bd1bff849b4806ad9d756eb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d790084fde13b035a8894a8190b94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5eaadfccb0228a47a5a45d1c734044296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111c602c93e1df733de16e95311e235297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726d00640c14bf6193c187b60b89aac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405882959fc1ff8c9865dc93603658a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf051c4dcfc38bdad2bc09f6d5a86f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b305871b9c67f1b70554d78ae255e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca2c43b040d1160a1c79bf762d8c38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894332d9e1ecc6349cd84751bf7c6cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354f774bf052dd5aa79543419896bd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32161d743ab4105fc71700d3c8895ed9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1417d2649d04ec54480b5d1addeda6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d6a53539b2f6b25ff3bee025afb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc184585fe2ef6080108ee8f88598b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a39db57db1267963ca21c4fcfe5fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a36e6bb5fe6d161d4a3ae8e48a351310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28def95da4593e54c713b47ce0658f17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eb7013134b8e308d2b85ae38c1c17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb8eac48e83786b952e99e8501cc55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859a97ddf2bde70a8d5d022847d0a6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ff961acd9a74c1657a81b1a3d21e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7466953f25beb345be821d0431402e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e84e707362d7c78b4a5bb8c616db04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff928f6b3afc8eda8994531c966928318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208a595c95e13f8d5b29bb515b293e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1146b37c14004660b82c08de6ac7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfda52655279e9c797002a90cfef5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694eba9955c54db926934c296f8469e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aa6d3e1e204e4649aec9fc0c30d37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204d1fdce93f7f3cfeeb5334020a1ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06d837ec65ec0c4b4a4c9057e8d7db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37baf2550d20d13caa959d65f2277e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c12ea8567c8675d8ee8dbb7b24218d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141e29ddc455809d55a52a592e754fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4494c07c2aeb854bd4c8592deadb49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703e7aba9936e1ff20220096202d1c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda561362e6aa5695ed3b1df5f9778331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cf38a829d7859a2f3b5e9c1e1c948332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9d8a8741e48e439de47c8decc341333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6d88421dbc9d5d2e97cbebed7a8ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238ae1ea76d0e434784f67d8e8daf3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b059f1a327bc113d494ed7f076e6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f7c7bd760cda04f1e3cdc1ad95eba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b76388821550e1469790a3842baf49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19d5998626dadc0f9c941fb2877468339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ff35afd1b81a5fe1a86337e6d3c15340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd5669c7d0e313f1f822b8a2cd5a28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65267390b1bae6fd56a7c77cf1af69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b2a92eb1699941777d4a821da64b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956157cf726fff1fc1bcd066f64c6e03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47468106ea685187c035067330c0345a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc9dd2f8aeb526249d28e43169a596346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590966c4f5a3b95eaf423b15b507131b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4949aadb5a07b1e5a98eda2990c19ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e20547ad9048c2b86a56b2738bd870349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285a9c58141e9af724f6d3f85466f2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeda23fff2a1404463a99199dd27ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390242bae2ed24d53942298800f9bb1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4795129358d98cee2bb7b8b251235353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435da0e8dd028f9cabfdd30c2831dac1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435b3796255b0a51545ce902cd5c5d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a4d0d823525b72b13a0ab8b6246c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef100a7a74ce33bc8dac7e9ab626be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb7ef931fecba7641eabbb07aa3929358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3536e63ddf81f356c20816c79906ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126019fee859bd9642525658c09b6c3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133091c8056860abddd3325395dd1b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a49d6dd8112f3638254b9bbb074da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb050dccd5c0d5760082f3cfc0bbcd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9c2dcc1447e0f524eea7a4b105f3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad205ab9da2f8425130eee657fe629365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30bb09d61ed05e79b8ca47cab322c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fe683c62312be01b4e8f4e8a030b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e24b7f08a51768c497d1df2b2c32b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06387474154673e5bc79ade6a33349b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64335991b610445a6a307d38f3953e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb9284ab80d46a388e11c0229cbd0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101efb4f9b68dc139161320d3542a4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a386a987d1c6470c70f51ed50dae82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f71f58f2221ac95024dc4c74413769374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221bb9f022b04c9d34cc01f1ebe1aa0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe550c9260265e8a6264be988671cc32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019da87e8504f43d4a96d15eed69bb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98202d7425cf98970b0efd06f10f1a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a348e13469cc2fe26691dc33373f2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddc528213b03c1a262acdd66db0873380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9b0a962265a47cc2621f7ae76f682381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c502df6b15df00b6626f210ec85d71e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a34660e6e9184be65c25939b0a9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5149eea2d0301d3f965413e183462dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354d3f68ed0a5884cbef5ff1df67f90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bf1b53c44b1cbc70f4a20aa1b6506386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb028bb5a6216bba886f69613eac28f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cff8a91f5f6699bd628723368a6bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3b9abb25116331ae1935efe4cd9ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35758aee69439c546f728b486d6ef55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d586b1b521f5b61a9f23d6a9c5d3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfa8fb741b9983fcdb7e075b0ae454392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd883a9966682f89a940ac3b0f7c0b7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff80ee054b0c7d7834f4d5d896c72d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554542ff5c14101d5ca7372a2a471b4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94543869026904d2e5e230f4f26d802f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be81b460573ae556eccb2991d85efb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e4b73e9ca90b30de5516a2574f4d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaed29a8d1202bb0feae7066232df49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66af554e8b87393f5ea17d7cc1726b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43036beea64bed6e0fbe2a7e1f54c7bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b111724ff2d71ec51c5b176daebafb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11196d0fa2740f44fc159903364f0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528ab511ac852422d6e1b7315b4b4d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bfdff2a25aa3befaedbbd006ab4bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520eced0a331305bac9386d0f53392a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ada1aed45407318a3795cf2969d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d031e4c35c6d3a5570d8aad7bd12d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbea8ea276cc3e22a7c8b58310d0a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696930ada3baa6720f72d26809adbfe9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6e86856998f2e2c149775a4ac7a67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717ff72be07d88d7816b432cf331139412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631846842d945a0b7d9b713f1200b40a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36459447e148ebe5760d32381ae34553414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc244ee18099a050bdc176fbb192eb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6656afca786991b5bbed5f60af30c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cf6b9dc607a9b3153fef62b5d30ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dead2bbaa5bb851c79cb3527674484418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf060bca5be299f65a4521731a40e25419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f02a49638308258b5d6e68d1c8ab4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec6cdb018219057d5d27e49795b1cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed3241024b7ecbdbfdcca44d1c8a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f7922ef34b92a30eefac6e1e0a54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333e543da3a423ed9026db209027123424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b88ded2ceb0706cf491a9d659edb63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4249e7c5bdc8260c116ad8dedaeb7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8fdea8ac7cec628e74bda5693fd32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48317d0db795cd482cb70e3c4935d2e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5138cb6133a0b86cf9a7b59c08751429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b73924cdc1893d40e79039f2c904a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6e3fe3d26f1b88fbf21feaf1c4917431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c9a9a4c3a02d368db30f96311c958432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49ee0035996345a003b2576cb009a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5b878dfbd28d1ca79cd2981e636a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4084bfda86af075b18e6d736b06e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6e63cc5139622057363b32e66e437436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a8e9777b129704e3c773562c9a38a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131200b506c86f755f6a0cb0929d7374438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a9cb30b7b81ba4c8282d1d214842d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3361088d5ebc8a99b5da9e67a5ad8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54a49ce03cdda344a6eb1c1f35a815441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e2875fb10387735e2208e416922bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c046a7d3cb679f247d4e418e447a97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cde04d9ee5b0f4f0bdf90651b825b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba877d7531d01dc92ba943c57ebede445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8654d784ab1bea759712514cc8f99f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1925728146025a47e654f2410881d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24e98f8584ca2e74ec17d4780e57e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c579d9e6d35e3c48d7d9e2c8560a0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8094e8280488b6be0f370401d3d03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07403eb6c0352f56999d4eccf3fcb720451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7d0a1968f58a3528f2e503d34612d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51db7abb8d33c560918f3829f1b7ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f8bb7e30638117a68584a21eff3f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c441b06c36c72bb295d62386f9a045455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b8d60cfae0942f78d934835d53ff9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f39dbf33c6adce1e72402f91c5997457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fdeca94762dcca7adf36fd383f64c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b3633308b99df64635dee6b88a2cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adcef77037a512b99d495cbf7e856a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25227afbd042967bfc13246c4e195e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91851044d95594360f112cfe5ce6ccdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd86b4b89da7200438440613b09161463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5bcbc2c709c48137c85edd3628d7d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928588a3d5d97315d5996b96ae0b57c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c23671654beaaf8d70fd0c829079c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89063548c566b096c2eec3be2785e80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e550baa27ef8b55b169e86c9d1eaf7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93669471b27073280ec4eeee5731e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d125d721bfad66a1444a3c1ef7df2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d152d268f8d7711086b15a7dbfcb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e519b9ed76e401ea3c76df36e4c57d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939486acd63cb15eb17f2c143cc30761473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f5482afa39b01e6c0d377032ba425474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe37d839e1aa0c961fa801eebfc28e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3169029a381c91e71c5284c71d4403476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3e2380f47f9045e8bdd0cec35b4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d35826efd0c62f82f56f652005e887478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938e95abefdb1104c59dd6f2d126b27479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3bfacb8d5b61b21d6b838d4a0f510480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03c5880b71ae8bed339e5e3cf42ce8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127c859ad0744989d2b26e825c43eee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78631ab86770a3e0b9484685fb8be9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf45bfaf6bafca96891c141531e81db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c04fdbbbdc3a2e33084458cf81cb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea73b848295a24a011eee5bb37f5a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e7fe15b841ef48275dcb5f5faf713487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ca1cb972e8260162bd605755d18cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15019de72656366af1a8a75f1ae227a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15230b8302368329db00ed4202937a87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450fafe01a9859f33fd44e44031f39b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a30e3258d7a3ff93f0ec78658a08b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351fad62143454d96340f896a49ad07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c55e72432f54076cb93d0635bcfff1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1557293915c3601d7a2e422d6129ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5936d12dcf264675c202a687efa784496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11512a4a2475d2945e87a6629736f687497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b441cb1a0fa45cef9d8cf7b63c4130f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57cda7692566a79fb9680a8f5d57d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fecc10ee2e0af679c027662bb6a3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da38c55cbdbffc9ab6d34eea4c43491501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b525d60b7a5db84a56fac66989c4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adc6e8e9e552fed49efeec4a68adbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7088f96de245c6a56ec21fa0f4c80a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace39c0d142fd7ddefaf65b6490d07e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f94cbe9de672be40ef759a10153449506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9263535ff7b7c058ee6fed5b16c74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77991d922107679b820ed36e75b78fde508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16504305fb23f0f638e021ed8a4b2f03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432e044274ced3631b916071f714ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b5f4db8942687fe7a2d4ed0b48e05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c54eda1a74e2d5c3a511504462401e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866c8f845df690bf3b45f9f1c98d2e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd3f1f7a21ca943bb23f0c24e3bbbb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45dbcb18e26c1065166128a075d6b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a38a19350935cba575ad8340129e6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5bccb988c01320bce3bbd3944d3e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091c906d7858276d9c05ad0684d519f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d42179bfb7b55172703335da33a90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed124e0eeb840eb2ef07d832ba974d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cad7e4fb7bb4455f33fb3149134c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9bb20847fbf0455f19589515fa912522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf779c7d730ac63404ad7a73d53a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215c829d6583b646fee53fc290455f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a9b7663af6e81fc75825283b0807525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1e7e1ab1fcb18de471d7c7580eb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b7810e0beec1ddb2c13de9f0cc3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14f2bf0cf16f7a548db219feeef44b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfa604206b2b230bea8ffec320059d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3321c6f53204cd400241019f413e16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff516335446c150997ea3f80e4835881531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d28fa620b29f8f16f36ce9c13133a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b535d9a5d4a62a84c89f02863d227533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61465945dd7187d4de6fcdf2f4a4cfdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ead0000846df10d84f038885cb913f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc83aedaf856484fe0640e2bb9cad79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e0ac93eacb5a21f0d50120beed17e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eebeec67c1e9bd22ae3cfdc73081f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793686d0c32196a4f2d17fad824f6b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c62658230c170194ac1275ad2b59d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a9b2ecf63b4c73931fbc4b7ff37da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e108fb5da13d099ed49b42f1e234f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17a92ba86d5058c67c4bed52ff4ed7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559ec35826e16d7ba1c4a016644f0de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1df3a8fc3b5c689b9975b153615c4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61496ff0ba3c0470222f4964e9082bc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d252a958452ae6554750a2cc818a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b538d51dfff370b065ea26ec937e9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee136e30c3af09cb28e61fb3f07b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026309cadc93fddcaee74085e0d5cbbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff27849b6732aa29e9b0e316bc6287551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1137a918132c326965f66462bfd278552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bafb9ab3eae622722fd68264427f17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5935416862e0a392a13f4f5d50c322554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526200cc6d6cf714a2735b6fbd6ac47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b0c42f9a2381a155239f8cc6a5a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828ce032e24e510cd368262b19fcded557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2d9531b05d8895f78ebcfd3930f10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8301a9dfd05c0c3d0c710e37173096559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc63f61546d1ec19a9075576a44255560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2edb1b954b8a86f4e5880b8bd1af1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18759d1a833d3f485758d15ddda670562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327c3328c8580ce9a75fcdce03ef3bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50477cc4c051ad73182b6042c134ee49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c5c329d84a8d35922adc8de6116b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4d1a72a57eed3f1d9a3b0e7289911566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608436c88332426acd94565c5799997567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9d8bb9ce870582565b611fac7a701568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff326e07b367cce77ac0ddbb92c986569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23da2c1eebe0b93675a400913f95b35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fca2dd8ac93666e90ac11f43e3ad2d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951020c12f8a87338a0536d6759b5d76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6312b40e9c21fec2a4e2532ae50a97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c739ce4f22a05f0d4982d7df797877574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6f7d40a6d4a776c233d60abca21f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b3172051131f5ebd5dbc7aeb20c23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916f26ec540cd5336ca63b18b3fa59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c1d0e825b80d771e75c48b1e14b78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02907afaba51591ebb79969452c3cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fcba792052cccbb764a95abd0d34d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771e1509ff76077fb33200fbe8bf44f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ccb38c895ee598626bf3d34ac7e2d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6015372314194cf15f39bf331b5a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5bbbb98e42f657f968310c9d148a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792745dffa17930673bdb8f816c2751585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7abd0ee573cc100882e7b0b618dd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53395d1e27cda0ad3656bc695c26d32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbfaf7f49b2f8c56d84ea7809a983c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf566221d78ec82e1d542c9ea4f01e84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11de63b4b9c56e3db11c37139942921590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f7664828853da34f525c3cfea4c6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1b4bb578bfc693eef62db312be413592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82b5bea64e4ad79da88fbf9480ebf2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c6dd6300ac0c1174b815e74eda73f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db3b45dd8c871764943ede161b0dc7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a74fc00d35ff474563be885fe0514596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb77705684d6cbf99b3ddffeca420597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e7a337df975abe112861e5954ba5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057d819e7356898a12b6de26ed44e88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03d85e9f149c37e436109677801c66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33661bfb3d71a32dadd076c1eb57a730601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8ee5392b556d63e370f9773b90b77602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fde9a14d551da91e586dec6e53b63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9d83a6c4d23abb187a9888c752593604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3173ef1f7182dea7a05cf0fcec6ec61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2bae2052a453cfb7fde25c191e65e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77011c0dddebac6f14cee3fb8dfa5aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a487f486d055dead6aa8dbb0d256aba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb32b5e66196c7b9f0cabc63c1029aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a20b0e470e7a42c4a97ccd417ce4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fa88fe42e46889768c1f2fbdea285611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acde01d979ffc8f0e546dcd34ccb185612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb014e864b94361033f1c682fdb912613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1efc596301bffc3df593ad3b922030614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21ae494e0e57a802aa4cd9d8ab61a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d470585013138ca813cb1251b9f8a2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eb9a0c285ec7734469f06a5508d30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbed40bccc3f45a227f60262b143817618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65456a09c8c34ffc0c2022316c7fec1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa0831a7557b0d31c700a2b2a266ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ef2652a803e4f282653a13a9a2532621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c936e00b786ebf16d388906d2c03e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac38675fea95bc0c57ad0fd254c7bb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf88c51221be8a4ff7ab61ea2b5ef8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc17631a690629733baa95d6eed06c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2fc2e5063644d80dee271e5b0af1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedfffa5df2eadb2bfe64caaeddc9fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e94934d83f884344e928c5ea33f83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44238eea36a28aaff0dd0652878847a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77cc425f5ac4646fc3581ea9e28f37630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4aef11f27545333f7ed0d2304adda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae080e4eb888ace85c42f9ad03c055632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475669a9bdefeaf97dc51c376358351633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4821eee1ab1e7fa2cc568096baf5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54fa6d2507008dc4648195f2974fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4702a01aa9a2f08364484a4a571b861636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbce118ae46154dba1dbc01e9170ebe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f675435acac6b2f945407c44203956a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d46821d47f5f7b6bca744fb1531283639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde150b5ff3ee779437bf64ebf801127640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f82fc30106cb4023d216d4d99e79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a441411e7f84bdb3a48722fe9a4d49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d09754e6f9bc59cab4bb04e4b621a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5bf2e10fa93384c0b8c75648fe8f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da43cc25cf4656d7fd426fe0670f06a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e03710beeed1280a7728ad7a27dc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ecb83ca1d30a0395ea450b685d6e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a92ec1269277a5c7e6c2bbef156aae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dec2d8a754f7e9024bc1fb6cf7ef0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd42a109dda8f72545089dab699f1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca7138ab974650fb912966e82c63e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f29b48b01a1978fb640abcfc74114652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84a3ccb2a5f7b9c5e33e16151cd437653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6730255b250a704f6ee59c70cee41bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29124c54816278d80582310fb23cb48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bee5bb344c49d3c1aa0a57af15750656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a4c4085528465586cf1612ebb6eca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811636d7b1a06f8fcce46a2b1c220d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a3dd92a0720963f6f2e5f06d2e1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2600f8aef0a6ebfdc4c88642964396660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e722c8b2e61035a43dd412f38eea7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff15efbde275d07840ae47b43b16fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c680b3b45cb3d6d69458f1e86907d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb1cf842c27a349c769b281cbc0f92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfc2df17a3185e926e577a89ece27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87782fb731ea76ba85b8b2f090d9d65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190aa5a574f8d4d4b32856653d1b503667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd81f8b59c33124db5933103e218f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fd1637939cc8ba10556f0ca63552f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2370e4c08be7da58f42b438733222670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7dace7333dac27b001c3424ce282a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebde49c68eda1b5fe1b533bf5a2d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c301b295789014fc439c29cdc83356e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda805ed610153b2fc5b38c07094080674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620a84b6ea9f3ce8ec0446a7ce04db3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0607471e27dd9090cd85bac5facb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa96f0d26dfb64eeca6c8604009bb73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17da6a4ca09f51840cfb6ad85ac54b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43874507f157e957ee2767c98e3ce22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c1122d85bfa27c5da78d9f5997a7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e9747a747b934000da43d9a225a6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a96eea70c01e660f4f3319400e358e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917573718bdbad96ea0277788270582683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359f4605b16aaeaaa84669eb7cc7e28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bde55e0c5f1ef9d7153be21d4c01d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316c5dddbfa41a2b843fa7b91aba36c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef507515fa99f2ff40d4b8deb8eec893687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f73f546f0209ff6bd6e63c06a1860688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a99876147510422461fcfade68a9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb851fec657eaeb1176a85e8ef03fc80690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaa27a896fad3aba7d91935b6160fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef847a0bdbaa8156b7d5f548fdd03ab6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc76b154c1d3e61fd72336203208a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14091eca39ada6bc031a0458ffe966b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ac390c0f9bc36eef1f2ad18bdea97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd287b4cb545e38e7f8ce7841b1c6db4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d8778ee0c5236ee17b10831520f1c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9a54eb437313ea0c8956037552ac7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef823eb0ec5e7da495d1c8f5516aeae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4dd1cce29835f29c5407c9ea0541e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdedd632e140b6cc321001993771642701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea23c60a6848f6257829d5a0795be9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047988c5cefbf69d408b5b5ed17be35703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c8c00607ecf014a6efa0079ac149b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4c5cd0c732a876bb061678efe6bc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01acf7ff4249b0b409cc00c5330f203706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6eec1d4de0cedcf21ef489c674a4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66160b6be7563babfc757e44f0ca7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf55b4afb09cec14075d8380f8420a4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047ab478d7d595f0accb18bda83dc26710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319029d3bae3ff810db4a7afd15e3657711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cf327d420fa0d37fa36601eaa5987712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2bb866ee2f83168c8fb1964fe2fc40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f64d52deaef982dcc416577be0a1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e41499e8f740784fef5b84184026bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c549b4ec15da6f1b72e1225d67998b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca588fda17dc63826cf9c178215a551c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5948e02debbb8caee72605d690a149718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bfb2d5bc58fbb96197622c8c878b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67214454d15b7e6ccd745379b0cd7167720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891536c6fa91a8e6349b3fb72619dbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea57fbab5e3363cf08632bb46895ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093571da5f7fad6d8100e93cb765a9b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a47aee115177962a7051cf0d214f0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e482361c5bd54850ff6ab67957021e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98f8a5f496ec9b796225efc0927285726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98acc16b4a56e773c5e46e826c087fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d528f87d05a53a6c1c3466c3e647da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ebc1f01413d5fb93cd7c5dccbc59f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0d2a255df6ee1135ec5fc772e4022730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de7c7af3b4514043e8426aed38b75d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd12f7786c19cee22191ba5dd44adc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b3ca04d89c0a863d5b926b4143d65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c982f2305b61f2432b24ac11ff97e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46549797443b11478e1e1cdef34f08b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4c6430b397c00ff9af910753aa858736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41c9c8ee4557cff56bda17f95f9b8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f61b25eb166a0fc2e54cf5b155fb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27769732397c6a9e26602dd6b39a9a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf3e67eb31f33793dd727c4832a00d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd354e3500202f501234f7752dc853af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076e9af9d1b3d2c2e5f79f81b8ed15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e170ceb84a72dd81dac6df89215ebd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7d7b8a9f1ca4ea83e564d9bd29295744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09401d9b392e6305ca1b3bd2424478fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712f1db5af2297fb73203354265f93b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e6ac4430c5a07d4b54a4132485c4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0ad3fc4e0b6faaf7c5d2aad88d74b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422e9c94ac5391e4fbf963417fa0094749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb708b20138ac0aa6348733c578ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47521969ae540f53bde9cbee64336ab6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333c20a1cca3e899cb8bbe40f380418752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb128600db33289a4d63bf9c449af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387048967c0c2a6b032dc1131868eb38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889df61dc42ba47be82e51fb8808cf79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c62b4966f900a7f5b3a01f0ab004756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4fdce5a33f1a129ceb6cea0f8d711757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3135496509e51942aaab0d6a9cac7d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bbb5d7093bb77202b748b0a6d9f8b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fccb9c95336a0b361dc73ec8ef50fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258b5f1147598eb2cbc4b944ab76c26761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c745c7fb9e8542f7fb2295dc2191c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8260354355bb62d7e59f74aa68ac7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cff2d980144b31de8566e69125928f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f6f82de4478f9aab1c1b7f065f081765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3fa85f2846fcf9d0ccc02c27fbd12766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a237e634b7c80c41c59dd2c72d5f8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>