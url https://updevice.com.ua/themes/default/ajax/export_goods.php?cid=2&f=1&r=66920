--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87901c1eb055b447770cfb6cd8dc11fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2323bfe7a0a48edd5fc883d7e9f9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a674885eb58a88d004a728fe7b593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85f78e4ca83218e3c8f6d857ed1e264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10772599fd07ee26360c038f56902155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeffbe9c66e6c714020f01bba3766256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32456453be24c551b3e47655aef311737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6279825222c7a0fbe5d845e299615958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c215b1f814860fe3efd6d4c139e4789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6864bb4485b655dc530110761d3082010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc4628e88e79f8937c3cb1491c1cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c581ab382ea3b941bef860767a6beda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d3a7eeb96c081c09537e174b825b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29a41dc757f32d032a0e108844a7b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321c500a38d0478cf58a1b3c520431415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297fd566a8e2e3d73724cd974f723cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9617812d1155197c36e2e989073d4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1462d203eccbf60a53dce061c746f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75622b8deb7a718f982599449a07637319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75fc94f6f8a10927c639e70d86434b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cb7950eea10ba3a19b3130f53805a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9ee47ed10a65afad540628a62638d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877c3129f74e8e584cca5bc32ccf7e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2774402b59b6f7b516f40cbc7dd9424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bdbdac3d6b7c6a1c3a05ca15c3f5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7bf3817ff9811997a2370f0f0513326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f45609226b7025c1ee19e8f1ed9c4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ee4577f120c0c340bad49a046afff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9310710b6d90b094e9d19885f6dc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4e6a87d1d15b0618ff5f08f200d4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d3c040480befc112cf97d439d01831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135ec10b61efa67b5e9525534497cb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b58947824c3c2b9371cceda52c0e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a155fbc1ec9ed807d85c610ef094334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854194dbacd9c52629862273065661dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d896c846ab42398fda6d84f7233a1ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23501badde93cdd570b492805bb233b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1effb98866b58370ea343da8f5198138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303762e55a4f69b39c48c5ec9fd6f6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b300a5c0251dcb7081d97c09bcb91f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd951b3d85dd5b68bd33bf44b3d12f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb90fac51931a74d143f5b8eba084642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7361d51c45f423de23db6deb45feb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db7d92b5807c3d80504753471ebfc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477de1e0cef148bb612f9633e13718f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10a9901e9970023de6f86852d2726a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d713a2fb483c3ece3f5bcd835eb6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac789797ad14043e8750f1f74a5e2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7abebf01134d0571a4e2f6a9526fa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a30a2ad43e02554f8159e309348bdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b68845a8093e91bf6b37c2fafe83ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6fc653b34939659d148e12668647152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e23c36d21b31f8086373cd8f55f6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20359e74f961604d04487e6e9bd8731a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065a47c1e8a53ba7e44279c4a258fbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566a7b0c63dea21949494c793e9829256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e465b6e2cb6d95286edfb3205a3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46d8058f4485ac7c8962a992a0ccf858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c243c4704acc7b1a5d5fe96f602d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa528415722008ce0b304c01fc0cbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ea01946bd56ea494c8518d0373a8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14c8a25d66fe99d5d0208dd2e73fd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3646f3d452f8800815d2a1277dba70263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c12420ec2f6589fe39e4790ca94e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69355fcb2f6d9265d24309b069382a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161d077ecf211697882db2cc0cb7c8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec132d54b37ee2132f13cea0b68b3ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796329356886841fecbbbe2dcf4cafd568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adcc12c6c32c8f2d994d2e689b4a3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33b21f5a2c594cfba7af6ba928ce2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eacb0e429b7804dbe1c60dae6733b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215a28a2815ee3d1e3160660ab384b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec047f8cd7bfd44d84b88c48a83bfbb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb262a5e6c22899d1c1367ed7701ed074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a14df349e04a9dca6155a423a0a1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e2e85484bfdd69616bd8d6b06ef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae72c5467078db1b971cc8c8a16763c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a9e4a66ddf7d41ec270e0b6a4a72778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ea7788f2f6c242640952a8a4ac71b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a035cebbc40c339b336c1c7914c0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612723bbb673a8aa57f90fb2546988081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a594e301b8a2d0d74b7c0303ca14c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387ddb16e0dd5f8af4520921cc6ca5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058e4f8f70e0a25d4d8d022a40326784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5469975539c519ae81290d3f9c86185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8fa38f859a22ee3a3dce55b23173986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bb282ed10179e63dd039451a182b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d66a8883363fae3afb206004b6b48888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c68a11f926089cc79e682fa809d46889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720ebf4053ef8d07a7a6e42e2da84d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d45268228905cad04401631d4a0b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bf4666c226924cf1f356dc5ba159992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d6cc4e5c803b2bb40f4f61fe8515193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ecfaeb2d8a412634913560f9f158394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d350e4b95d041db04668fadcc6e4ac695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9245b299b16b7706f91df021ffef1ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca791f57bc14418649895c66d26be297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2be1f18a85720278cd494d9c679f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9c3f66fb176f38d6fd99a4a8ecf7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e4f553fc32b2935122bfd9eacc666100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e01593b094fbbfb092cfb81c1ad54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283531c8a4c911f91ebc3dc4f2aa142102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc67575f36c62f1c54f28b8d0cd83f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4965a92e26282b0364005e7f40d932104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbb9c43926fac069d00b2ba6585bb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed40ea085f192db8eabfde03e2727e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a150eca0d9e35aed80a97d9746ee6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d613cf73afb4fcab6b9be08b2065d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6990102895ef58138805dc45f0d702109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64952f18fee3c27885c116029018b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2d0e2238eeff5f4cee1ff23cea35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1f6215a78f9a7e3ff84e0d0397ad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3837d762410c5eb0881b7d2f1132831113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13722edc866187b5236a8f408a3c156114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312902764a305dceb989cc9f8f19d876115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79fce14885da6dd7ba590f3f1db520116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085b04674b31338c7495b0ea11bd1fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791c10f44d10a0951b213f1149ea51c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5bf56c178d9ff6e75b5b4a4ea56a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276c2750deea9fe3e628c2dccbbf55d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc689e357e7f28a94f0c704958a7f5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642e6a39997643942e35e72b4a790d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0861e84bb356a12cc1da7aae4dee5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2c55ce9d46f1ea5d9cc7cb6023171124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fd09889eead6eaa1eb692ab6cbd88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28518c47a89f1e46ae6d4768de02c786126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f81d7383d810ffb45c861ad1c6709127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef07cd33c9a28826076f19918a16af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2852d66bb8021c666de4d5cd1134f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79ac9c5e3a538021f8a0d72d7f7d0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6100984272892a20d77cfda929915131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c698a9bba7a944b3a45f5cc5b9a2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f880574f011f7a9f922732e5713a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313031066d7160646e7a7a1e3a91d4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb6d49079bb3a7e28f6c189227cee8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c84545792ea1980c921fb92113a72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2a2493ad8c5399fe8f95ac26dc45b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28685a91328e849883b18eda39ff43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a448d3ec9095e3181474b248897c320139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1601fcc4d95c59c9d2e6f7129fb90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648bacfa70e86863e395ec27bc1e8ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a75e1f692589625e8eed36eb7a7cce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa5c5cdc9a92533e91750a6321e06f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f266d83314b8465e38fe6a4525be600144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269adc39e6624f09304150db9e3f124145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b601720683440fb54a8158d2611e23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d54c6d7b479fd264dbd1198f04bb48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d8360b9b275ab41804473958f9c0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845b33a106394c68e170d32e2e2c092149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c440628172db30ea0e9f0cdb89e928150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de727e9a86804e7f9f0b516cf0a4f4b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceeae989cdffc7f3eabbc8aba4bfda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ded8c5c6d4f0947376bdaa9e49824153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b2ad990a88a39bdcdc0f2515d4b51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498eaebe191565029fa81589dbbd8b04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0608f0a79e4bff4aaf5857238d650156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2296ced74a9fdabbab516a6cd27e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818d2dd3b847b49ef5d9790c01c843f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd058e5f94edcf72bc5d9aaf728564159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162277a54c80952c74b3cb645a3460b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dd2b6e649b82808f7f87d8dabbec4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13a7e19e814b3d2402d823f42256cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b47f420fa4f365d425806d1ed53abb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f2b10ef6a11b182e9bb6410447559164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6040a7126a66872bc46ffbf183b5cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd9b9626e310c2499ce498e5873a5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27602a8291c6e128d904a7c9df7ef99c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e2bd494ade318df03814ffc2e5521168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abebf0ee08758cfb2a63c03fa7efc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc79ed519e10841bea0f5898e01ec27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5c1c7efb6cfab519cf90ab947d7dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cf30ee01a95dbe31e5a815ed93227172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffadac547ffa7387283e3191e6a739c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293988d884032c0d90e9c0815f234b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6744b562404a11781c77d88891b62a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c030645236dc5ab665256e7f0bf720e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f2a0a815df613769390031144153e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609678fc717c8939a8185870669bd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6580589ab23cf2a6fdfcfde196bfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604d57074aab4f5371026651893af92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b38dd3370da74a03c55a03b515d51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7773c2fad83de47aea56eb98ead3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d8ed7f0ce1e9175d81b16bbaad7f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9b2064d8da26adb37f432be10156b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df163f3ed8a726d6196fbac21554a8d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0207ee76b1a33a299719594600868c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbc096f4faac94338fcc871590c85f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940dfc9456f9f47d7344ab39e5898a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a40ba4a0ece97043ba4237e94e48d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4b56194c8b9ce400b0784fc09f8a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15f782fc4760c36baf98e66f396067191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66be38bf4546beee946b5dfbab07181192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1a74f5c2df91b25c3ee892fd70086193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004d8249e573176611165ecffddef6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a8e3db9b016b41b0f5f59142e7780195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc90730b21495ee25e1f7cd6086faee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8055e0ad156edc067057209a1a4e42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa1800f431a34e15d66b16547ad309198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755a547e8f6849cc5d9146ba3514377199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6b2d3c5797aece64a61ad08c12211200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2d5b8a1674fecbda88af1a97b47fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb451f0d39cca9959d4f1230a217d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baf6bedd280badc9ab7810888c21d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ab77e2da812ec7cdf15e889de63c0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77027605ae09ae25cda91e0e190299c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78178abfab43fe6f26adefd8a48ce60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cdbb23784a821acf7a3fb72f218e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f1377f1659e0d7a55ba4b5e202bf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587812df2e3f815c0b0fbb43bdc9b864209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234fe6ee3a99ebf969ab36c42a75b5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41363372f7b619ede9fdd4b6f797057d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f83597a1f42b80f7441b4897b0a66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff60343cf619b034a196d4aae7ba58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44636709cdb97ff3faa6cc522000c31e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b41e77d5686625976abb1a37a8f7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047099e2fda9b84f39bc7968e6f868f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1877ec50fe260f8f5b3c7cb47aef46f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92cbefae3fbd958fe46b3045bf2569218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe56abe721096f18c71b60c6838636219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d88f346b5fa6fa9c6c90f095571767220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe11fc8cc89e5de1f441b95dd7167f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30498069f3ee46317197a04bfa58ec2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f4e5d2b2a4f91a9f74823f33ffed3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3345edf72c09d47dcccb19bec5f703224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2a4c1926b966e46eaefb605afdcaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4b0815d433d59670e530bffd8a7f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23389e37ab09d782ca5e8902757331227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3fb732d2292dae9d12a2b56c4e416228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bafa32cda4754fa425acef3a3a2fef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5617e8b90d2064523cdc41d98d3b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bcdb81542364d669715f8dd8f117e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d41da6ef83283df0ccd9161d89adb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2835af270e7b0c3d2842f862d3875233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c45b1dae9652b415e2cc7321da0f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f520d0d20e422ca718d07ab204b35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156687d63aa4a1e091187c390e14d31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739cee796e67dea906213440ad9c7c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6815c07d66c3d95627f45de11a74637238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b46e056e4f145d1e1de173a0ba3ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756356a00ae854d06024533ea85b8214240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb073ee1ed09a513cb4197b6954e276c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccc6492c2aaa95ba99583a52f8c3eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786264867c7ef8d2250fa143b7d53ffb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0bc07d6ef1fbd7ddada9b17f95f92244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e90f70b022f89fbcbfc20403f39a95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc4acff7de4648ee91828d1e5d8c00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eb5a092ee0806b582dc1af5332eac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480d8a47736fa12bd6ef6080b6805a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1a85e2aa91860f84833ff3e52240b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6502c980e50baabaed41f4d8284dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfdd2305da0e56ac8f371993370816251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb81556fc0a761048a5d97b502b1a59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc8b5d1f00ee85ea4b0be41223fc97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347687c6be3e28c99f05753261d9d46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08817147be30cfef9fce2304c68c1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de296e81ec5833362d89f2b2e32863256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312643df947f73a834aa03b0ea5c05f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5efb3306dd98b45d0a81b727de5da9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcbcd6c4a4af33ef1bc9cb12b0cf69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8ea113ccb1d4e01be92c5c14283b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3757e60c4df75f0bf7bf6d7831bf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a62ce23935aaf390fc87ad7a7d09cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4038aa485164eb369ed8ab81fb684b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32c35f26d0ea7ffcdb3df7697fe77b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6103e3645fc6986433719706117cc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d8a412dce82187e6bd04e724d0391266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0e6ec6ca94d4693882dad2d9a3cea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ce31f4563ae30b99af84bb0399f3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cf01b16064e9a0d7245125ba3ed50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7849c8f0255311aeb06728282abeb7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6bc877d90ff17d087eae33cb4a6c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afee2f10fd4c07c471abeae1803a8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ffd14fe41a2670b9d60fd0c5633a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44beeb542b86b9fe6d95f3a39d9f221274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd2a04eb826824a4f11736e3164a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac46ebd060214389856ef2b23f03cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c77c518df7866a47b1fd3cc1fde7ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fced512cc1bdafc5b695eea1c416319278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514015a9356bfc4c182d805ebe97753279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498e5a785fb68bb0a1add2650aaf531280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54600691575aa022bf52e61703c612281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d62c5d8369a116f82eab82b9d40c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb58e63c7e107fb3cc0a08f56677530283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ebdbe36028a43f0805698a0823a5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c7106156b27f4cf8ee5f4f5025a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a289d3f6b9fe9ff09d286a01fb1400286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4a6cb047333363b82188c8ce9501d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85070c3f36918c41a22487bc7da0f32f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6eecb8a65c5155d3222981f6abed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ee1f7b89f92e0d1a05d9dee98b03d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5397a73a0ab6ffb9bce7da13db6cc0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b567816145ef0cebd0b8d13c5d8aa46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f72c5f077ec9bde812fe7326da66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c3e5873034b6b7c97c4ec1e3f2b17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e3ab39689a75f5eb820ef0deb241295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8297ffd8c3d7427f6b6b6019913e9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa614c4bca85b458054c9879065fbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7ded228895d04cad73dfa965c07b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945ae52ce9440a2959b60d00ddd06a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484ebbf3a14c07c73eb4629f6cadf22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f56d326726669c5c827c0010a5a59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c821905c0b25271f8b2bc616f8df61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3ec55af6066e12df9eaf64dba4bd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23723d9e7d6306d74aac03a6e7c8e972304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa002050513859903152cf04d70bc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ba2cd7ed8c682f9b0606843bfd648306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5c5690da91ef8614afc5cf0a7c112307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea86b7763594512b8b8c86227aa2e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2a9a3b08a2d4e464917a2b5bf9d47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299d0775c3c9988463d6a63bbca56d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cdc3aeaa521e6d1c2b580a4376520311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb13d0109bacdc59b4ab37e849a019f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38535160d86c2e8b565a09bde8a6224b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea0f0c9ebe62d45ab7d32303dbbeee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d647804416e2fab2982eb8c46f6e6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6fea48974cd07e1a11b898db59fcf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bc5ecbc128f8c659d0b17d667e36a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106d57aab3bb2f7fa9df2ad0280e142318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294615bb19fe8cdf3f0d1d443586ca9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb637034ad493976f361b150cec7090320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b27adf0e401ae78700434594d2392321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd81547fae9b98ba7946f666d54831322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a9fc076efdf6e56b881495e08f264323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdf310da0610ad38322e40d49bb74a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd472db436d83da10a56162fcab4871f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfd028e3d0efdfbfb681866d591701326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a15029d37c106ac9ff70ef0622cb8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17073f5e658f20fac45076cb786c9da6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecbf7b3282ae37e25f701cd1b30dbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31534671a7ff2483203d195a0378d31a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8cdb82cf6fe6492c5304425989042331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84e5600c4c7daeaa53be609b2acd60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f28dee0cf9b10d95e19f936ec43c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6804521b7944f95fe6df4e86e9869334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584a03948232865d2dd8b8e9f62877f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a39764a1e34b3325ffaa964699e1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d89627fbe6ea0cf137cfc6ab4fddb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682cc24a62bfd9cffd237a527240f7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7452a6254f935e123a330bd2d3518339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e5f58a8abf3edae418cb3afd9503e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a50ce1f78770c1e9a4b1a2b898b49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4ac2f64755049cf8c43c6b09ff2b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c32241d4e5541d698caad2b2fe335343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9692f97c3a10564695017af1c39df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bfb9f563da949b3c8ecdc007bd785345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9acd57e63ce40f23edcacb0244fb99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d90c05bf4bde93b50be154e2acf37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a5a808df44721f2f157923ce1d5ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56f8f11127bc7deeff8bc42bfe5f2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6d6f27c730db3fe385581c70e3d97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b6f5756f837e92c0376d0867ec0d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c9f4cfb50cd16c09db8bcb14b00e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46ade9d84eb48700aaad7c3c6b09a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb1ba6cb8f98cc3e5d999857f6dee9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b38efb48976a46f943a19bcd272e06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8367065cda03513fa66c859462e45a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aaa158a5665a61a1ab8350567ba8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6c0f45cce46770800d588ff07cf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bd0795c5b7fe1051c82e0610f25b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b39ef7293a1dfda40d2a22e1de3fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d03ee76761686583c2633d4e0997b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244a2bbc40adb0093af4d3f427a4155362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d99073082cb0ebb5ce71b83129bf0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ab0a8d187d1874b36ac2e6fa1cd64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48343684a8d8777a929c7267cb5679c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa926c57eecfe2c6d503857535ceba4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f1b44eb72308c723369765d395f52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a91ba02de18b5bacc2edc34f645bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24684ef3c7ec6f0aa897e0f1e8808b0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff7add4f103971552e0fcc9cec13e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda5af478d9f9b11a4ffbac8893575371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418874c21aacecc569b20dd3bdcdc41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26632bcadbf18351ec2c6e3404356e39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda613e3a5220452c7ccb3ed5417f0eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f40d003b5b59e13b701fda5b0519f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de55ae7a2232e2c7fb13092ada6ed15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f25aba5fd956b5ae96049d02e0348377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da2e20fb4489db7a8fb1d174fc0935378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7b6dd135fb4e39bc0cf654eb20230379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b10afc53fdc6a6fbb2d0bbf4cf28ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e1098f7638441c783ccd54eab3806381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5d397282b315d94b30f907c714e18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a7b5bef9679b4e12f6700b870020a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865022c0d7f89bd0ab602022ddd8f4a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767ca66516b9c5e10ee8972ca24a211385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e8830ad7177575d2d5c359124ad2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a1c5ce6089dc14ecadf89eaafbd6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c9944e10cbb20db2a9d747f38fa39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc382d7802055bd9b976ca286f4c481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e24329d63731dc0307b36d0e1288a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630220429d08a71af1f2fcd2867009e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda9efa8630f6bb9be87c2903b61737392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e53846d249c670f7195568b4f16e79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752d8ef488967137651d3c525d1635c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba16ae18070ae0270ec8188caabaf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554132418d55653f6b1d7d405449948396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7ca57b958620baa65054ac127c3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2ea7102494c26b0831bb88ed34e3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e626ec0a0846ae3100e0945ab7743399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2e49b4a332445efe0342f7d0b5d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95435371b6efe96d4deab1a6b7ce9c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d9844a3985237c1c93f4b4d9b7f2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563427d13beb2cb44b557d13047a4f5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b94741c61e4d4ca204a83de09937e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c8419271c3cb1fecf0e8deb2a0ccd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ac16ba8fb24e6da4173d6a746efe4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e1111e72171fe72ae6f8a894767ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81309834ad2297dc514edae502a42118408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b01ca402ccddc2ac6a5866c3c27a10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a2d2c71db7207b1665ac3cc57199f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935724e05ba1a5ec8d3868b4ac690e69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36fca8e1b7a58ee7c89923aae42006412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f848007625fb7a75f83b456afcf783413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d515366047c673a4d48514ae12b93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450468f48855bd32cad51cfc9d91efb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857a4491ea2f9d3cd0bb4cee7a47f08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4ffa1e5dc378ae8f7398f10e232bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652655c80ef1c542043c1e383c94a49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22091b972b0031825de32f45c67c4188419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f71c01147112787b1cdbdb228178420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef23a1beb39557f0aa726ccece1156421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651b62a8af186e194dff8a7617c330d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee93ff15a13d91e6bfe94aa20d05d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17d491c5384c38cc05523d654ba71c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde72b960213dfd2639397f79c4e3d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe99e545dd0c13ad798da80dc97a39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e6eb5941724fadca33b48224dc3b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9619ebfc890fb481015d9cecb2abaf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c9e98d4e216ab5e8b529cad1dd8b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca779ea362065349c01b3dc71b6a99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73868ccf3c83dea1d620a30f604c4e4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a011372da58d4f9f56fb5f3244201432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e34213451e86759a3539e6a142ef0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c64990bbfe938bbe1985735aad615434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca9930649b024972d304d529075a49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4057e0c8f4fe942fee16cc2e118fd37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79634f47581de304205c45ec34c6a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da4ec077ff28411cf1bad3a88d6a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafafd8c0bb2ef6659eee4ff7c61715439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2c7385b5e281f70d243aacd26cdfa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5ee24a7e919cd2256fba347b625dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c912adb63d484ca38a8a0dd7e8f3f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ad9c7e28390845086eb5a67158a77443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb1d7c1764c54a8087cfb2bc2bb926444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2a706f0badd85091c447644137270445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83821c7d93d8a76e346a079500a2830446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da16ed0bd5709dd85c6b34ae82caef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1124577063dc106ec4ca6abd03b47b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470667f73c2b0c09e10348e5e125df4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca39b7d08b75964994f9d2b2d647b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43afe61ed111ed0548ca5e9b522828451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f5a5b81ad3e21675fb5a5ab2314bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39282d4faef6a3c1909b5d58cbb482f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587219def6aee39ffac8ca7dd45b2cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f30e89cf32154c277ef6be28df170455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cbd840855e435f8a9a41113fcc54f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6599bd7b22d08b22913010413b654f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672ef91830b2c7b92396b9d024c3ba6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9c1184c44c0e8577e85abfb304583459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ff8034afb150227b581856166eed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e5328943694b683944a9798d5b363461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e34c5f1722b563fa788416e571ada8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf9e3210a1326738f84c1fdc715b5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc145fe8ba0fcc9b5e9ca4bdf160c4f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9992d848a6e0e566d5c8cb1d9be2773465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671875e9c92548c1d5e666b30694a48b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc75c496bd0f5677c981036998e1b42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605e7d79ffda32705bbeb33bfadd067468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde74d0454f279aaf0ebb67615f50420469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a23d09621a5e0243039807a880af2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261968bef40cfcec67374c3fbccbc1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b3296312f98c774d637f0caf546ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890588360f9973fe0af6333f7e352726473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d069410b40c39a3813eb0ec47813c32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a580ac2d15cd8b686d823c0deb50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0525c402c775609e6f0a73c175c40e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03abd1d58862b35a6cfc6d88c9fed99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9915ff7b15cc570fa4873f96b76e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a02f35bf81d366193d335f6cb9c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cff4a8cd3d4c0c8a27607dc5da4bb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81c3adeff0b6a2e7c73978e96bbb10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3578b12d841367b61c100140561766482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b250eb4e454ccf0ccabba93c4654c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7203e0327c6c4a8c481dd32710b1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bce568eba1b8ddf9ce5af1cbd07c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe37bf330b9fc8c25372000adb892486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19b400e66a8b20470054101c81e983487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a90c6cb2a673015b10e5925c33c11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2ff1a9d7d42912d9611edf2d2276a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a360029d4f881da29cc77f0e22323490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee59d6e5b3fd6dd4c9a8049587caab8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a3f7a24b30429bd11bffab8d83897492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3a64ab61a3f2847a9e8209618a0a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68786d23e2b069878813596b9ecf475b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9251d25d74268a52e2c5bfdd6a125495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012453c4ed06e6fdf47771c9533adfec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac5ddf1db5395bacc826fe628c509497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cca53a636dd60d795ef366ec5dc92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fe40cbe7c5188c796d1bf688c913d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5841c630b6ae4355c281ac61d2d20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035f7183025edcd729e72ea89281ad9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a31232e5f044fe62285553e87dac6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5740cc2345667cbaade84d8e2a2f8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283b216f12f6d925c32cdf5c2367e41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3586d3303da27268959eef9f1b392f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf01310c25e427e05dbd0700a367a62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9db505e931b14b3bbcf78168f1bd0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a0a613473afa3d7d7e1f20256ba7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99907ace2b4f224fd112462c3c9f443f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9186e2bec232069892c2fbea1860d0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9697b212fcd08679c9254655505127511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd581cb910c84ce47bba90149b3d9d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaede15e13877da856e084e8906cf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c53df810bda895ea501734ee87813514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8376d3732867f50af3367f706d10f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c61b72936889fcf2bb9e33978e6ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250498646c37f33aad315b7fb1aff3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b668bf98f82dda738f48d1f05ebc7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9062ad907f236c8452075b8355ad4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eacbbfbe6eb1ae7669a76d83874ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd9ebe13bafc8b4b82ae230f975122521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58595afb1f91d5d10b0b90727826c172522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9247cbd9d35b706927f5141e6fb49e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2e735ba9ff688b185cf182429041a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd096f456069ba5a75d54935b319419525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa113be357a92dbf74e08de05cee5a99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe215bb9ee4e9e58cd4c55d521f8ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36c1c3063765413e487de7839ccb97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f97cd10cbfebcae9d462bd1c79da5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf502622abe4e37f26b6e95ddae599a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0325052033268d55a02fcd43cdf844b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2017fbce9da4fe7d190e0e2aaf7b81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfbc4bc01f3fe9657bf09562b52fd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea40ad1d5652f6763cbb09b166bd4f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdc1d77730b15efdd9dfadbdf1333a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fafedd458631467036ae16b8cadb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df798bfd9b3ed4b966ab3730cfeaaaf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ff41df73a1e02f0e7105c25f9c4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7936141efe04457fb8e629d8808f95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dcd58c286a9276b3b9d6dac89841e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6515c3f7ee0863a03ba6311bb9423541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adaccef134319f59bfd7fddce8fae0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66970d681c436a812e5fe8e2379fa2d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68acd2cf8c1f96a688daf061e24517544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783888a5d063e7f4553733d237146063545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d6da2c18cc66da85605a6f9dc9f82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09822a0338fa3854fff0acc9104474547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9433681afa9e86acf8b3891d91c1148548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64027a09506f4a7e7707082f633f8946549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db9e3f46b027ad33df2513efbba2bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67e0e6ea6a6adbc795c0dcbfee3cbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caaa947b723ca816f7d8193fda72b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aee024f6fdedadb0cdd1ab4cd82f52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dcccb0de96ec053c6caf49eee0669554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6e473912c68d9015602992938dc82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a95912565688f0dfd5c45419e8574556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54187dd607bdae959c84990323f8afb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb2448b903070867a5defcc4821579558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cedd22790f35e5e37d3fd62624753559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d34a5d879a0742269496a79880330560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f3814cfd328bd72c836b089f8ac18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad55b4b1b1eeb4ba37e8d6fadb04082562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e94a5d447c307e667144a60df4126563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc23cfb2e368730f77d7619cf7b975564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b34bd935b290b74e4b57d7525a2b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74df69662c7943197133c4eb992e3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7791fb3cba96ad880e8d27b5b5033567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0937df0c7c2ad1bcc4b866a894e3204568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bf3a55d8771b1416bb7b09470fb8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6da2435c7ef9a9f3d5136f0fad82f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5661679e7b9b2d0227fde62c1cbc44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bec1019f702f7858b0611d0620240572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0386defbf696e9806355439263baa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a7e51f4de48ae248362764307b7e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75606764e93b243a23ef94bdb48a3c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67009fa276cbd15cf303a36c4e0da9bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cad2e7d122c46dd6a9a70abb0ecb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d787b11651914a75f4031a2a53f938578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db0dffb33f7abbfd607267a9902409579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba7219127c01ab5d66ffd05b923067580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618abb710be1bf50baadeebce26926c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e03658670c2a5fcb8496606d91c374582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca23ef70010af66dd8955b94dbc65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bfb9ff1424b098724194b48191313584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a29f73068a002ce5e6573b83209ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeeabc90ebfe7dd582f34b985fb8cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bd7c9ef57d43c6cbb162797beaa9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1532e8e4e4ba55ec4331a1ef8d89568588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b0749ad7f8373ed46c7686f73332d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8159afd9ab6003eacc04cffcd1c262590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1140d55e27a876658fe642610ae78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6631be5e0c683cf70958c9d9924a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2201806fa523a22ef134fbee79a0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faee5d3b61258111c29e26c0b31a72594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87c330aec7b10b98abbd6631150583595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819962fa6a2170e67c94a4c186addea4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c78c6d718db126259415224e549eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61a2e44bbc2987fc05876a45b2f1cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc05a03797ef771f8f80b805ea3e753599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81317299caeedf44a07c2f49124b4bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e2f6f3fc05381d6a872be75baf08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f3b4864a891c0b8ee4309268391df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619dd6fb1ae867e63fb356f65783057603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d1cc8a29080357560f843f5b84b2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ef928b82f0b7bcb1a0cac5122c8f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be535f6bb01ebbe81b47f7a665ba43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18074ed675453ea9d476a386800daea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f4135d7f5fd2b70688849f2831627608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f434b76c71282439bd4489cfd84fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6112e495a342da3a0206192c67f6748610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0f8ed41ec86ab2642390ebd3bd2b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6223a6e4b377965211289f1a07798612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a2be864abe17984693bc2d0e5b00e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51aeb66a031aee0a3b1c64c615b1ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499cc115244c8903f66e6563fe83c4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85d40cecbc160369e1a3752774ccea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23f1a21f73d3b0217b512386fdf2d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc13e2522edf92620d6d8fa34caf4f7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fc497ae52c5d81edff1f69fe93c71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a239c2cb379bc4c046faa213a13dcef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79bed0e14abdfee96bdc32d71cb284621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea162f37c6f20dccec04308feeb4c85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d6300e2bb9a5bad4fa76169dc5631623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56671420a486e2da32705fffe17dff73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b7186f009dcd0f8b2b412dd500585625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15565f96e950f1ba9a959f3b6bcdd087626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefacd63f12f5179b8998a29f6f275f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d66942367174539d74e2e3c0b4c4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c052a8f05515e9bbe7c42a7a65636f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349884dba55923266cf3b031c63ec50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2155e497d0d9e49abf618eef40d7ea0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683846079d57bf0e8f2086fa703e6eea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ecf1a97409057ce6cfdb10aeb7271633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4485638e9aae6a3ef5de12e9b3c410634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a8f06a7f098051e08092b730bde0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3114cb2cfef2aadbf8712bc15e4874c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52afb3e69acb6b321a4cd9f99614644637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610284c1e9ffccfdc5a12991a2385b44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c52e33156941ca9e107fd0b7dabf78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fe58e7b30d0bbd7eb97761a2dcc15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642f26583c07849609a57b9b0a0317c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea12e3b3cb701c4c2abf765b5dbb92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d7dd88beb086448a33ccaa82c23db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ead342ba61efb8be2ac270ccaeea6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba39849a9a05e3c14ec2f1bca9bce1e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb456bcf39311195483c19c0d90db3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb3e4158a59c274a5a62dd6906e1c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046ad124d566a51de79c3afee0d8067648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9e7e9069427c038dc2e3e0e88a53c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58626a3f48b158d627a7c27fcd995f89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30479d3c56b2f948d426603ad0022a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4512a309552ce1b0b3cee7bb580bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c760778cea28eb14887220f615d58bd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a23ac17ea257dc44a9228b7cd06dd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149bd1d10054e51f74c5a5f1ac42ab4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8e56f8b474cea6ac03e61c458179656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004e585421d2b84d47f7b52a3f23466657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a980cbc7920696965da6d2b65f3a03f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1190339175e8dad1d6820db409c397f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eded9cccfdb3ce92b63a0312379e53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457fdc549bc062ffccc59bbdcb74f53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e256cc61a64c3d3a94a282ff126b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3807915db35883e9a1859f4fcc0fa07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b056276ffa3d1d45061419c0a0887c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f0870b9887a999eaaa18d6ce9f44b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537649beece8f88629ee5becee82852666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19476f5ea457e75de2af98744ee1b0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558175fe44fb2bc98cc91dd4efe70e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19187a423183bae648d516d65d776ef5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ad2eec4e1ed75b2dcd1fa5fcc724670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817e8f378796f4cd2d97d04e85acdcb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95607b4ec4d6215684995ca987f051c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acace6f6c947c03f559c245d5765e10b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699aa1f27cf353516e4bb5fc2b0e833674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9166713fdbccbaa13998de0ebf50793675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345599e9aacf0c6057da40921fed70c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd905a17f70e290fc66bf2a5340435677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddc589508c68bcf7d42114da4068c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e3d3929d73c6a101f2f16bddc0132679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e8db709a022257efb31771ee8b8f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f216f12ebf7e8d42ef449e207bcfb1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1ede09a52908ab3d7822ba92008ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd69dcb31923b3bf617cd47bfe54e55683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43247461ce51fe761af6c743bcdcc58a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a8b1cb79ab4ba05c7e45736bb5fce685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d615245913f3eeefdb731643c06fa7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f45417e515b5a6e24e5122b748558687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04bf387bd5ebb7ad62131bbbf65014688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44352b30a95d33d8b0563d84b0f98da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9245483b33bac5226a5ca582ead45690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517ba1c8168d874ba0dcdab5f173fe8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0ac9f81346b437fdd63ce5fbbbbab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93575d0de02f71c1676a4927a278161b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4474fd49f939984e44e889ac59b9f4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4c459bd7867bb3604a84c91846e60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d950add6ccb58b16ebe109319470ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30774b307f02e65128a363b05ada03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c245b482b35ce7d9b3db7e187c1fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933e9fd5a1ac6b7962e91e97360173b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5274b572768a75cd270173dcc0df69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13126f543145e640414f4ff8234554701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74c7827ec7217c7bc3ee541dbf3e28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b48707a03e892a42bfacff7f79889703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae23decae5d6008c594fb6136eb57f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685c78a2cadc679850c1fb5cd909ece705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba96b080022bc8d6d5dc6d106ff4723706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2449cdac4c6916fecae604095572115707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129339bc5e034d6c0321f3de26c89d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cea261fcea3f3fc793250e339c0187709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56b4099fc343b9d2a453d8205affea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bd9e8403fb27f4d693b708fe87460711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcc325cf8e457ee7130ce7c72f65eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7fe4c8ad8747b63764c470003776a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797299977d390acfc3551605e550d323714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab72ba4ff6d9fe388bf55aaece52c61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45380ff60ca49305d20f9ab0e3866716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037d56e3f132eb66f48a848503f5314717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aef8e208e36706f9d599898089297b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e838114ae7490874e7e8308417d13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17de9995d880aa3bc2437229dee751720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3182be1a3a421042d842a3c92ff0f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e8749e556383553e6bd241651baa4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c78bede7535e7c96259bbe3eb6884b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca1da1d2da9195f5bf0d341dcdba9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f3136bf39e8040580aa8991ff99f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5fb5b71c6391ee7e39d308e9b7ec0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f17f104df9e17da8f748bf1749d0c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e99d09b921c67d61cd3cba9aaa8a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab5d59300bf4cc08ff5376492999a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948e10074fda48a137c1e54d71bc92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5af07b186a93b59d49102b3496665a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbdfbccf069cdf7539115a1ecec216732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4d2761e4cf4dc296365c31189cd0c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d614c7e1c24163f00fa630c80b6a462734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340f30c89425fe876e2fcdbc8f14587735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c60e68c41f69e34c219a75227cb9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc39a63c0cd3b7388eccd4cc22ebfa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79180b9ef4c064d74542a449f54568738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92b19261d85a3cb968c31e8dcd5e41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1afa19b769c4cfb7021442f8b69743740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91587e5893c8c945ee27ddd5929d28fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad40a3dff0b12eb8a655d9e1674f65a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9684d1815460c4122f2ed760d32a244743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008926dfeac5a20273f07b72a105c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54772e85978b28155dd0ec95f725618745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cca5bd22706be43e6f342130041c95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264623f25c1cc5f93b6a98c2b14fec4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf687609819987b00f753ef03bcef1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737dc670379d337481ec8614d04a0a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05486abc000fe546af3873f7bbabc644750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9071d3662d89db23762493c20c9c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb7ac87fe8ed3cd93ce8c5a36e3d3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b9160d301a44056f8614fb481a32d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cc215f38fa9f1754c8add8637033d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61916dc02ecf9e4b39e97e25bc9e13d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98967bd8250cc0a7fe2ef8ed596f4931756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ff167764458fc33f36d6245c5c458757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683aab5f93c0da9b33b91e7f6ba59e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485c96d1aeec099e56cd2043484d4d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4600a348a96bbfcc5a4c7ef7fc15ab760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc98b81ab41e7cc1aefa4c62e63d6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754c8104445d0a9830927269e058340762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b00240162722ab328340bae375b712763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305c8e1a3c1e8aec9bcbbad8b1da3d0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5c6de918f816c5ed4f1ddf429effd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb1e4c78b569f9a76adef089e4ee4a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57613da9a0b96db133c7b506f794350767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976ea275bbed93065566b674feaf6fa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968518911ad588419e2a1c7c861fa8b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c91ef0b32181661874ca164bbb451770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7a3eb414a1607c6988af5b4b7da0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10651dc87cca93b010276094ff84c8f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faed9c53723511a0dc6655e18945a2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a8c502fae53fdab76cee5fe174857774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b9f0cb5615d873fd05e28ddb9def4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf9f7c422d708c616f8b44d92d067e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b1e9be8572e77a9f67eaa0d3d492e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae437c6140694dbc0536d25d94d5521778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8c7aabdbff4b813dbf620e2cc67b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1029c6773b33cf7a75e1a78a609705a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdb1c5b0e058a60dcb5f83bff9e8b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3305e751a21a087c37411f50e5d3b5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb110a046c213d7127889100ebda1d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379301dd7042acfe27b83c78f1c773f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8ed24c1f46e8680b4cef8e16f01ee785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5532cde7d91b044e75a76f87aaf08b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bd1d9d656ebfb05afecca0cae083f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8045c2ef4dddd872b93fec19dd5e2c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340c5707a19add655e8d09c25739dac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c585a061eda366d5f4050c4a42dd3c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5917f3a74fdac2296328e62138504a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff8ecf2cdd36d30c0f4aa8ec962e62792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bc4ffc038b25e5bc9626b9b6cbaf8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28037964370dbe2c5651c104ecc0eb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4253a98c7794acc842744d69a94c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e4edf48d654421d2c3a3f1fb92215796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e91ea23f6763ed82c2f180648e748f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c85b4203198ccc5c635498313e434798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd67edb6964675e83e3a62bccdc2c16799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7e44a249bd664123e9184bf03262b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d1c9806892d7ad2cf179a59274ae1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3e3e786d95d33b9e86b4cc0d80f29802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd39d5543761405e30aa7022e4d58e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9926c21c040b182411caa5404c489d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d3131fbf46603d5c7abaedb94134e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0493177e920c83b4824e461a243b63806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba24b02e3b6a44244e774669c7607fd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242050a2f12780bf0a5c791a285739d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d674b37ad42565ca2786c9dbbdcc2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd859ca21fddb9faa67e687d6353cc3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be66e70890a14df90473608e7c4ead811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ceb17ad7d4699646fe8e7d95283ee812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305c40643712fffe388417f6d161a76813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ce37f5c6f699f5f5e54790db5e7d1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c662e4bc2536c557d00bda2d8417f9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52614a0716260ca1165df8b3a5ba6ecc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3cba78819a9e3bcec96137fe2a657817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf313e4798d51c50f9194117395b539818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd911d6be0ab1a0c453a00d3aa573e4c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc6b6d2a88a2e122825ed9d6d7fd14820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45acd6c855e9aca3e20fdc2d7fa219821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9354bdbfffd64bbdfafab0620c8002a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f25af46f202f81abb01ce0b95faa55823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a42d3c18557f3b56c91da8d733a407824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13431caa3b74f7065c79529d55d03bb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae55d55c2f2a1c2e6c12b89d61733f6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6616dc6bf55df8e2da86da29650303827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d63f91bfd19f92a65b3225188d665828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f832f17fae8c3419d0de4638eabb595829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fbc05d5f31819d2fe041f4ab84598830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36a0c1d5eabb5b7fcf2478ed3e51bb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0bcb7ef09c58ebf4d6a289be35c1a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2563e79e5502bd4de448af96be2bc6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7a434d1cc940564a7f243089c3bc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6dc89411c2b508270d53e10a357f9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200464758d525dd842e787e6e4bb184836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd555a7719a5b43daad36a3b584d3b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecdb34a9a62185f6e66afdf91b704d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad16bd992e0545a4e5f6ef8d87c3d0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3c314b04f14bd1a46348dfdfedcbd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868cc96bdc2854975de706e2bf98e4c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e955d4bc759939a6a4f9193e1a0b65842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49430d0f80a11dbc59557a3b7bc1e5843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa7a08dcb789cc6805ac0a3186c7011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e23f76f5a162ce7e41124e91cc6752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339792e3434f823d0c2324e1fe1b1203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffe2ddeba5ec7bb4840278ad632c304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ae185cbc3263645e62fc7f3f1433d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897063361ec71355b6653c87767bee26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999526b84199269a617ce37de4cc340c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f59a692c2b5b33df48777c7f2774aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bc98184e5654440100d29d355cdcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c908465c19eb05abf14c67c1c631ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256abb5ae693791f5c9143f832eb9a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013fa57dfa6a71360d0a5783149f4c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef503b14bd83100d5e95e7a93a29ebe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663f2132b4199318a6e2e5d6e43990814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dc10af323bb5923e0d6671e2e717015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8b2e2a134633f020265cd7237694516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6336c19929eb0664d2abaf219624f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4d35036da27fa41fe0096bf5fc17a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a0762905e04fa817c7e598edb3d3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fc81ffee2332ad98d70a4697f856d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f05ba9a0b95096f99cff5c2644f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070efc1c808b0ed1b9f76fe4f2a9f0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b82616965de0ad1b69f8277e07f5be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a3657f5ddcca7d540a55e388f8b3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75a30bf01781a65c9a9d0e79df782c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e503b9e9bddc39b317cf40e494c522426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c52b6b09ab7902099b2cd57363c98227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f7c92ff9213fdcfec9fa8cb1f820928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff98e595041bd620680b1b99e41ab329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143bcb35b4df1fd1bfc0f2f3545266430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07383bbcbbd0b6c58ee011c5fdf1b49331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb9b8e5f78419b346c68787d3ca4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f005996ca458cd5d051de7f0992f8cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd179c84fa5c51ece68d4c36c021fb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31920eb22ff8a471009367098e586935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ddc935f0d5a5c48e81f0bbdafd85e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b43cbc8998106d9c05083341859dc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee18467b0c30365c32b0fb6b95bb4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690948116dcc602bf7a59c13a1b126c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a36dba44cf5f0208efe56a634272cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d995008c2a5637d896842cba96965141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176ad13b008348aac4b19c804935b1542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cb83279335a2ee72345279f060da143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a8ad3828991e6cc89d9a2733fa7ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96a302698533f33d3fcc6b81cf292745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd6d93bda5c96cd2c21497c7f9397746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3378753bdb67f857c16615c9a53b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabae5e4eea3e859b1858633f0a08f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d61116a137cd8c8ac5f7c2f3c6ee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd24176f206df382c3df0344af3ee2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dcbc21f93cb638214a960635a41b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60bb9a2a85b80c70ae3737d928bfd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13879a070786f25e8b667cd7315bd2f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e415fbc7b515423e1f00f766f2045154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413f795d35f381feda4f9bfc608ab3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee873924f2fdf26a9cf457f1c04aa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f23d11ab5383f7c636a63578a1416457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c020001419cde65c4da9710162a6fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a23f669a0432f5a2db3bcceb718dda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a20abea842d333ced8137fe0839e9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0b7c3fa6d0b4fa3a8180a07d724061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839626dc57fe5ce3de00693d76db2da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ea2f349a1292636449f39be8d001063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33abfa74140a861faf95bf95c7d079664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa058419bedbb237b369014660b87c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff4a754896a7008cc3015667d539fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32911dedd59b2345ca4104698ad4c8a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a0866c531dc7f60f838a312d1823268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193afd392cb641ee58134c61d0b8b9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a010a93681b5ee9d80fb3018e8bd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d414e8c226d4681710be3ccb1180671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c37dec744c27a29708d85546ccf5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1119332faf61eb02206ec67adf60473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20495214ed7d454c538e5644f56f1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec43b1d2a1c97b16ecb035dfdfbef375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7ccc11dc3408bd70985c9077fd9a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfa6da733c59f7a47bd4ff3281d19577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d26d638e8119012e40133a6a7f77dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf75147f8b4a5272521b3cae1dddfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5b0f8bdabf13df3267b66f9f2d02e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd9fe992452dbacdbca3e17eeabcf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57921a9220d919d52fee75fbdc02fdb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5141d631af511e5b26b93c032661a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee730a3e73eb7fcb8cedb4df9480d01784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc45fe23a083f7904f9aac2533381085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7848dcb7126947f8ea98eb18b14c20c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50cf218556054c35049870bb1e779687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a233c790b2052017d6d9fea96677d8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b9451050ebf5d11e5651be5b65fc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a797ad9daaedc350d1c5dd754c1bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7455a34406eadd29bccac0da4c0a81191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821ae08e34240234334b3443b36adfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac245e7307738d98c53a27d8fbf1ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de3d03324172e38c4720abfa4d922194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e1ee422545296ae0cf4e27a66239e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060acffdb2003592fd4d4ee43b43d9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce424b0faea131ca8a0565dbf086a6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a7b9e5448d36479af3025fa1c955498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2110e73658b56bfb686e6c846aec3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe762e5cac84944e452515984961a938100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5773544e0b0453599301170fc4cc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c6613ed993c24f106f0b65a234257102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda04664a11994cbfa39e934c0ead11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2a9eb1cfd73aa402f374d409624bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6726a6617057c0279bc84cf352a5dc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb644277cc95ce92c6ca200b86b7041106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff2b478414a862db773c0e25cde053107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b23ed2c57e789e14671c7f29052bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa41e40fcce0ecc0b9162c5eae5e90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ad4c775710abe394aad7f9339558c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a3e5fdd34bc71eeb3dd0ed9a8bd72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa4fd607bd0b4b90f393d702afcdd5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c971d3b6fe3605bc5ed3404fcae3e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a57f0ae0a973252b5fbb22e3cf03d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556257f8b4b2a6200e7a393244c9cb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bc24b6b93e7c7ff70dc99df50885f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cb5191094a770daab3f012234e1a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7becd68a17462f134db476a5e507dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2c25fc5c7f8cedfd8d16a3012e9d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa10de9974bd5940a95b74bb721f645120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed027cd50a2e8082bd48f39bd8b933121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718cfd791868871a2a49a2696a72c85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05cb761513aaa0f4eb5655519ce102123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79817fc1806d0cf8275aaa0fdce22fd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c92eaace78e456973b36ec0e479b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6ef8eafa34c4be7d34e5c69705b2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2b95612e7489132e507c54400c112127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e3ba76650120a72c53b087131a2c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c636e772330432f8ebaf4b9511ca0d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af6a9d72fd0bf300b42c88916ae849130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5157b6405099a24ae34ca323dc1a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622af60d3a83f6e3c723a0e0ed3732fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744d86426b1003b7e69af526b037a45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d79e5bd16c759e7d8391afa231a0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2bf6e44de423afcadcae107059e89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec0da2d4e9f3815595f3ed31d650da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2c5c9893cbaba9d059fbf69bfc875137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d516b4fb55401273688215edc397138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c9f65b33793e637fc4ab19a591f16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dd2baf7956a15d3856b06ecf6540f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb16b72f64c70e5aaec0d77bb014131141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ee507ccb9a3b06638b1c3c733321142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebada4906af1c7c5d0141fefb1db91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214617ff6fc00b53930bcc7922e0083c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735119c907dda4ea8c9b9c2b2a4b5bb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a620809acc548102340ae2520f3c548146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150a4239af5b2b894b3f9dc2e572ed8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e61569fafc1ebbb7f837ad92adc7da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fecca8d54de51ad9557a102c7cb6d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff196084b5cc96d0581828093f2487150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e819f76486e71b06c101c8811fcb05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcffd37f3f4fe0f5e6bc6731c472234152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175f760572a8e41b8bf2737e721c747153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2982afcf033639addbe7f8f7e7836fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ee7bf60a5c373465cb273822cc53f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dff2edc7a96eaa8ddbf3a078b13eed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c2722b9ac41472e9410c6bc708952157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c62b5202159c86681ef5f91d082e7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7263d2047a9a8895b17864666d6dca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97551eada044fdfd546f93441463acb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c736c83296a979d1fefe6222c2b9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc12e4c3dc8dd7bf3f9e521d2e3408162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3d2bff4e945ffbb8007373a9d6b59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d510505ba962b29a01a7a5273ef2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb582e9d40ebd62e8cffd09db62359165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79df847b060ab04b18f0be5ecb1231166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4391cb2a1863495b11d0f96ed7d38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c494fa88f77fee107b10076146d733168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a709a870dd2ca7623c34fb7142c58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fe18a3b0ef81894709166e5b52fcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266f8ce412890b7a4d219e3fdb3e5ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a72d0c031de75f4d0f2d4e34e5d50a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff258f7d7af96b6f1e1428cdd8a5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20ae3ac9ab5724b9e6a6c8f31b4fc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd0e0f7d5bddde4f29addf55d1a077175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971347a7bea550dc57cfcc4757bc8b79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff901d3260317cd7acfacede5353dae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15794a1cd9cc16f56b69b390960a6ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa40159960b126649577dfa4f6370179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540b40112c1a9dda643c6e425acc8c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0b1eb18c9837ad1fb3af45a06762b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e0120a566842c9e955cd374a9f6f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3726e8b3551f1243327dfbecb105f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fa0ad3a858a2a700926f1acee8e8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1356e39fb6728711a6b7ce82376cc8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f69b8615f5e3c8c1135248b7498a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d702f35cd899ddd8a6e8e8cf7d434187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c3716368e9cc67be1cf400cdc333e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58708291b5669fd9243c8f95f83a1fb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb6622e3c06e25f03b0644d965b52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20a8594177d360d8012a851d2deb6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b00c091051faadc3ce47f1d63792fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0586ea0a3c8e743081711762383fe6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50d2a5dd25fa3931e44882c53653c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8494198e66671b6fbc993ed0bb96c6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da876985cee91079be56f3cb25e39d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674bb0a2c11a3979636820b7b42871f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa817cde932615555cff4db47637a4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282864b9aa49b1e0469317931b042b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e253cae10f191d5388e0ae32e35703200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0c02b7b1b9638f7bae2510cc57186201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3109d043094e93e61d7cc890ee235202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71485cda4c4f9aa896811bc2d6b67e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61348126915b4856472b463c59dbd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00959db272f170b68470bbae66d327205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0107e1eb22ff1708f3250934d4cff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1743a478e36a2e5bb2f87af9b70899207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf8205e5c4fd80263756051d2a889208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fcb7dd6a855fb9533faafbfe97205209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ffe3bb1f6a691e59d339f22a8984f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1736d49532654225a1b825f9a44f0ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25c90d013cc477a12755c215a125e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c36ca2f967e9b4d075bbee6d02b78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cde32f41c24870513e082506e94071214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea896e2b56e6fb685ad510eaa8f2db5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a876ddeb73808f6d42ecd36ce1fd20c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834770fafc49355921219597f6ba84db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d1b62ebd11164d3191dd6f0d89b75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7278dea55ee3eaad6da973af1498b74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd2b443251ec32fc2ef69dbecccb9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee036f3e661dbf468bb17d6d5da5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9c23ef69cf215a14ad9fd5da81672222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288763af47e901fe2b8ce83f6ba29f07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccbf063ff6a899041a17947bcf401e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8ceb7ad43ec0cad437c1cb74e87a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4927e8a4e9ab171fb826e9cdd2e6783226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778cc90ce2414b28b0218f842552b40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0e76a025c10e1fc018c97038e9757228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6e74240b0f24b8ca23746de6d7cf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0968ada0ed6fc90185d617a6daf6cf4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e6d9468d43f8d27f25ae26b0f73ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec0095d6f76c69de8a2c8280b3e84e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ffc3cc02b1ef98ed876531898049233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259fc9c18c0c1e49f712221feb80059234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c2d6453668912e3679d3d0c8c96f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe5861f037ec052878a3336e150924236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30908312b55ed60c2e1226be9d154da5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b164519c9d07ec2577e112e5dc989238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d1b4a3ed1316de3e3cb998f02eab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360edf959f4f496c42426eb2d100ad6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4f0b6534562b6786bc3fb9415a04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1e17d8561110e515a9aa0fcb8caf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede61455805e9dc2cec9bb7ab817cd8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798e9501259265f0a7dded23a606a02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db424384fa5b2c063357be6fb63eacf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9afad87ccbb3b87a58cd289370eb29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c70655a5db97b60dfec084b8455c8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4686ecff94de3c8786b5acfab841d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046bd131998e34bf22cdce626bc2711249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e48a730c475cc44c5bbbd84981ecc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb70a256eba07f528b6515c37f6f4d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c3d286b0e34e273def57ae46d6eae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dbc825cf2c26758a42d2523da5f56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db33a40b4fa242d5379d1574f8613e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3649e04c06921975258cc8484bbd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db79bd44b192a2eb3e1e0c9bfc51d3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bd4a0f8c0ab271a6cb38f0801eef0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11776b1c15a979672602c6af4783832a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0aa98ea33d8ef32934682b34535bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b4dfd1010ff1941545ef6c2da3588260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cbc87682846bb4a7d0bc44ce09742261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c6592089ff91094eff59932ae2a51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f54a014557ee826d8294d8ba3d77a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b84e9005dc549bc9e5a28290e1993264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbc7e1bfcf8a9488da7f07e52bdcfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dce69369e2ecf6d22b73c8eab792ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2d2c2c2391d4de7400627658260c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58ce599e24b1d2afbbb6ea204ae7ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868c09b493c17d21a58a88eafa92cc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4699498adf295f462197af016430161270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf59accc082a1ce04de5339ebd96242271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cea3e66f9dc29a313aa277747dd481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd7ea4368c969f5b4e3f965875e5d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da75bab74df6dd150c8d9c2d7efe00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae69015961f0e6e66357240747d22c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69720d763eee835f115980bb5358d23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8841cd113e2359e75e7c8e5ca5b719a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e2635998bc7e223b0a657ef11825278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee53e1f1eb87950443abf6c4fdfaff2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4844c4a9f9fc32709636eb01d4837280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3606cd35bfd12ab581d8145dcc899c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f36dca8517305f6827b87d5d7a40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd0c99d380101935dbc5f7820a5059283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8174f6145d63b649f014c09027082284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9027c63a72537ea075ce40df7a6851285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48943ea8d15c4bc0efbcb2c34001a530286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043cff726df3d5c7b3c6b892d5e67c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9af172ab6ee14164c65f8703f7f8b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ff7a62dbfd9c0dea16c2e4a046e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba5afffa2fff3fe12e85ed05ef40e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284282a25860a1edbd396b24da188eed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14b12107d10984a3c0ce46b89ef1c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1e83569617d4f0fc5b9a76a6016c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b680277ddd5266f5908be3f438e9dec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a125bf4f13d104adb27334339b15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a0c550d58f45c471d25c3fc7a584e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c2c6bb7608ca4b4e4994972b2aaac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b30ad508c3434b3e22d62f23bc14b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6355b020f917aae2c06d06de8271201299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92e629183f65fd994ec3fd7d904cc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79a630a088b0126b1e63f34883fec7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67571d32cf1d3e6aa2b96fa78d6ec1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a09cac7fda175107d7e1b4e37d1bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6abdea39192a48de4bc34497ec0e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc76c0185f38b62fc3418284c8360b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4293a0744b36d09c8d89d123fc307f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2437324a42c244a2b6268a7db56ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414473b27cad3aa62cebb0f2e408456308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddd14fa721c76ed1a282293014fd02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84c2821ff5496aaf39b1097adbfdba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983e1e1a0fa7ade5195482f21678e84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73561afd89eeb035ab9c38373233c742312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d6f3d70dc9c224ffcaf0fce48fe55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d281a0c9fd2a8584157b100b60afd36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d82e3af9b51105a7227ae7549a9f2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362cbad85aea7fbb0f250d6964bbfd4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8d9e83262170fe2d7d47c23230cfe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50fb39888693d07563eac9594ccbd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e92b45fbbeb1ba69cd31a07273924319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1633d463de1166a18b9d225cda56c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca41241d70aa825b8134777d4dd019321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151a7816519448be9c0586f7b5f8ce1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e985cf3de12d8be969e18c8a2208323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fdb67b2100b1d489297f02d03520f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dce9f543da03f06961167e25aa2ea2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc21acfe3f6d34199ced647f85f3ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd28e6c8139f869adf7d92660f5437c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde063342f56f638980774b70e25e52328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdba7e126ebacc3425cd99eb5622f15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82415d0cd7d3e614d8b82065b4fb1a75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a5e612815ebb7433d058d975c0f02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024326f97b547a7f96c33abb926249d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef930190366528a72c25dda64bd116333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700826ddd8c597fb00ed4b9ea00be1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481f30b9b2e03e25b613be2e446d25d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369e51298cf6570be7514b06711faf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b966cfdb3ec6b741c04a6029c6c15c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792289fe4a1a047d63c18c2da9a41a34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecb7ff4324a81e536ac39c61de54ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa7072c680f613b4a2324e6ac71ea7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14a7b8810fd82e992c3b31cc36f183341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035c1917ab05462f716457a2a4eb60a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838deb7ac796301ca390e206a9b4906c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cef3bb516517c716718550bde545cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb7dea38e6df1e5a4ef3366f43fb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c7c64f1a03bf7fc5729fbfca8cd0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b167014d7b0691eb1a10ee2657922e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f70489b9f65ee05990db42cbb1672348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e249144c60f7511d06c84f261b9ab64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d087fcbb882c77efae9536a3216d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bef924555e549fdf6b94e13c9b337351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d503c6b3eeb7d5c8ba4a4ce3165361e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e26bd3f17f06acd3319275038a8fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec436d780d56d36a9264816a07f7dfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094149a1d84b7493db32dfe60e20e9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608d8e997cf37ac483b9e7fdfd21b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4bc5fdfb11118a8d7eea72eb2a9b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d534f085420167a5e12e2d825ad1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642d22cb24c08018284368bbfecb6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d371049e7bdeb066837213cc9865add360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a7e12fbea0afccedb23025be1f352361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc45b31de8d9660ecaff0147cd944e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b763dee598c19199a0596bf44cab2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb13d1242fe99d757638b8c03860d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c8e5afc3d92809186c2b39d75483a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874cbb5ce410c6951fbd1ab59729458366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0f4646af60c644aba74a59ea8f0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e9936d61409c31ffe41ed3c3c7a4e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a23f377a9f5ebdd1f8b6e7b864319369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318c2ab6428248a7a885cf8599b6d89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733a8dd2b169066515298f9dc947200371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83bf5469d48f439d72db2fc7b019e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146ec1f84f00c34cf4f5d8654e31352373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e800f693578463fd6ff9b396ba34f62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d10432276cfcf8a0129c6445c5a2b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf08a90892f56feb930603c29f3878376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d7c6da04a4b35b9a4ab153ba56d77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b48f88eaef07585fdad7a1902081fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec2f721152895fbbc2c2109175d7e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2b51ca5868ebe21f0298c577d7fc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a1ad1d9cc0f1edcdc8396424e94a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9f35699ff83dd8c0a35a1febbc18d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b468a31b4bc67475ca15bbb11b8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02c24fa593f047dc72bbbfb9d59fa8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d6ea90684c88d3c41b9f373bbb381385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035e35d86d62163ee3f0ecbb4353168386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c892aca5315766bdc5a23aad7dc77c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423ff505218feb7395981a82f6a4652388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3573950d7793ff5f4e427e0b192f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae2c874ffdda49fbad0bc53107f94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa728ce66053bdcccbc7a11c50069daf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3684325e0cb1b61b6b653991593e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3c6687a4feccf5f181e54e4850178393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b59f741a55afc4c4867b9c6fe9d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc25e5627395c261dda2e28827e5e9d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb27453a626822d47bcdb375a0656396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2504981bc4cae32ddcffc45ed0c553397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb35a5edea27da8cde32b53fc44e483398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ef1bdf91beba864cc023b30ccf9ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ffdf3ca012ee59008404acc53a64e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2e6deb73d6b286604374474e027f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2fa937b62db831c06d18480b7f997402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4916cc1215ea6d673cc161d07c2ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e066481e45dc3021750f8d3560ae81f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ef1a97f26896fccd14dd7044b3a2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582360abf15c8fb67c0ed373089985b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc795666354c0cb6175dbaa54d0d32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc02e2b4166606f4e77562c37c8c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5783d8a7fe996d41a047d6902126e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173722f080e9bfb55fe8dedf241465b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61344d680543273183c3e5da71d6388411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b1920db0d650276de841bc1513c84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764de6fb4565e915f462aecbac6658a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ad07cbc7ead495fe99caa8fdc4d68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abfdefad73bd0688026851c483c82c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777780bb5b7b56d8de598131f52c761416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfa1b8cc065dcd394b25ddcb082159417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461758ae132fb92ab2b76f02bb8c573418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835f4ef2f242587a638481cde6175c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99165051a8a5f2d50821b0fe29e96d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8565447249503ef2088fcaacbc6c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177b39e87e57a3279a56f35f7fdd3ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40237d59774fdfae0e816e46fd32cc3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96413cf4ea631d687ec8d9192af8d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b291e4c71a24bfc362aea9a6b93d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f156def59faf7f3a1e5d0cd3dbdcf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e968e042174ec35192e7ccb38286427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fe1ddc37d21380cdac2d25902cd0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcdbc70f73bd300a59065d9ea159a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a57e126108b33363dfb110e7f1a8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc6af95ba0137e1e084782cf5f2d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e5c5d8d144e6a9d1bcf0fad154a35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6954d145f7e692aa47f8f7fef388d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f3becccc23fa4488192634cdecf32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee51c2fc6258134b6ff6fcb53fe556435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e685b34d34708912989f641ffd30c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3e92dd708f9a070eca60f0a132284437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8a4b684dbb8de4d8873ad995f388d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40aab2ef0d129d4e929d0351ad5acb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931daa7b308eea5d55ffb5a5d22aad0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff1cac86550b02ac699e9bfd6cf7ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767301716e2acc8b94c18dacfaf3824f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e1b39fe58ed08617f5a26ff25b5cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9c780a77e9a56abb4554e723218d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9a44cf94dd79ed75430a7c39d14a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9bc6700c58215a48cab10d26e6958446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aded8d41693e8792b16b1a00976300447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbeeed38ea8e35863e38842a8decc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944348bbcf933ccb971def2fdd5b57b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa48c1eff9d229406ed3e03df3e706450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1225e80b6fe8957b4877dbeae5025ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2509a7da09287c07b23491ecc4d3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33077d6eacf01bc36eb28739bc0ea44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26937b2e4d29a88f169bd687eab7fbfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2353bbf09cb828e15dd57543993a58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab807a3e47177d50d8d910b52dbcde52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce85d5b1cd83e0f12782922b76146af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0359a6feea9130cc7bb697d08e2b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49800c08d592507be8e67d6c73faef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0112d9f1fc947ee9d60bd02c444298460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f300771af740c51c20ec60e5af739f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec18022c43666945ac57b2062e2b63d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d0e93250113c1edf8b9844a0f1f27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8326932a6687da191d5047616c71fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a724d3603666a03a14ec4472bc223465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f49a431185dfa9c13bd3e2b65e28fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5aa66f86a5fac18f2c02bc32977be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d733aad34f6004546d03b821b799daf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee05948e1c76620669156fb054f4a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a872461fe51355550e9b0ddd29288a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac68b911002c7eb9353bf7577c4cff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e28993e2dc6fc120447e8adc1fcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c5c1e144dece0ed8e1bd3a9b50b8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2484b2f42fd3f5a1704105f110b465474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d8e2b581cdaf5a536676a6d3917b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a62ab80fcb5c0986d97b6601ffa20b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df68164da91d6b505a93c839a8400d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21901cd5c78c97bbfcc92a7c94df176a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdbff34cabee03a3f813198ea549bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793d33615b63c6c9813028d26b85ec2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9ee3dfbb8b038315b74e56a992640481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a4337cb24ae5a39a7ed15bea11a5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787f639eaaa5ee6d701c64bab2b197483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45980b49650dbd9c25275eb608f9e25c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0d586ef3da2de47ede092d849115f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80b2a652e50274ed4b07bf4711758f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c941192a78183915a5b89d97fda7a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a080e9d6f358bc0cfc76705b0f0e30a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bffca66284662f2f8b9e1070ee2bb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b0c9b295a5123a0e1141f8c9dc71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f2896fe11c2d83b953e3555bf73c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a251a9ce596954bdcfb8679d30fa21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9cb7caf3d95f18bafb75fe39193e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9daabcaa18e5331f36433f4d99bde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45b4ee3b963540e6c66a6fd0d63823495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42300c0c5eaa868436c14ab4ce2869496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5425d413066decc294329f2d46f7c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03848d0091b4f4207e6f2cc4d71e22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306565598fdfee8e8311ea15f03d832e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6b7f86d16de838222ffff69e3450c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfa041bf3e93e2f75bc7ffb4e60e75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06e85ea9b5edd29dd101f44daf38ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b25b7f021b27ef44c5876d501593d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cca4f0ae3ec58b5a8247353477a41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12c591f1a33c1ae603940563ce0509505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c2fcdb13e89299f541f155e662d71506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f827c8a60925ad0126d7944c88e9e38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e4eef1fc65010c2cac23ff991fc13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24712f5245e695fb6e7b0197f90b7f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38995295810df6cce0d5c0ae165f225510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10c03c709f6197188255d1c8dfd775511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839fd04c643ec396bd4439e4de3da5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d8147ff452ec7392e1a8d49a6efb3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a06e53f983f062257ef1783bf57b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88251250a8b71a435e1155936728242515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b346c796479235092c2789f54fd772516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ecf1eae0053fc2f8d45f4d38f63a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e464c136645806ded9d1d30f31f912518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34c871c9e30fb0e5ef537f83e5d251519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993d7ea70e27f81737870e834a79ec2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baacf6a441235edea3e25f9ab7d297e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3b2f64e9e4ba8c47dfe56dbde3ef0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38282e221ef3b4d607d9028c6451a3d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a2af712e61618ee7dcc09f56a20e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b9fa41962f018ff656f84c28b19b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed71e57c160d4c465ce2a488baa93c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11055ad8ba4e2c747d8d125b0a390fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34021136bf0de604e915cb188b1d943528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad18ebc73306c69a1d3dba3e41647529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92639b794b20b98d65540c8ff31c560530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e9e07a22f2a7b4603d9289b9c1d84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2330d7a2192527decb6b623c8ffa9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fa64e8974b126e2df64e7de34c3dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2689e76936865cc6ac87744698111a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842814e6320f76027cd83d81ee49961535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3134012783701cb273539572484c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5b5a1d2caf4c7b958bac99ee9af2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e815acabe1006c0db209b7d0a6e9a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dc2d8edf0874af2c10139ff4aedfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2a99ffe0c57760da6734905b7f4c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d9c05db06e863696ea8551c681655541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e984775262f7b62a7eb06e59d12942d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509fe7cd5877ee6de0d3a0b3e2e74c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14732d808fb172e4a50de4f3b1d306544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27cc1e34bd4dd95fc5016d4d66bc3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a35550348aaab947e38d483243c21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e8872758b81cf35172f89e7796c8f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1efb3257a1904952b7c69fa567a71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1530f68a039ae92a9f5bdebdc3280549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9db3b26c9b60f9e5f9f5b79fff9fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785ff336bb905dfc161a3a7b342aae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48267e664170752b29ad8788c56eb5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d52e75d37bc8f58a53be42c9f3036a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516f9f8b2147e5888554d6d84c78180554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc982b0177ae23c9ab3141eca8eadfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272fc284b874978daaca17d5896feea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a58acfdd2382b373d6779d5e8c52a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5da00ff1a62d572df95d200de89f72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7af7c93855896e9f91a8ce9c93adfe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf304b0de26643a454d800c705232370560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6e91eff0402b5f621bff3115646d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9830133aaccce021d35b53bccb438562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3fd37b54d6dd72e2358a95a15d6e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05debfcb6cf9a191b46d81ce1fde63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c585ab1791de919f6eddae2fefed2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cde845e767c43d501990d5165fce7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0878594c33254362c32b9dba3283e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cfb65307bd15388238adb8ee1ae1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c055707e4ace3c8a3dc7825ddf20e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809993e3f4a7ff43344a054796e2d9c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac138a8ec12b967448ddd4228edf97a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142f3d1bbadd841aa1ef3c159794be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16310a4a6c6d050d6a8c227978bd75e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55928bada575c317e55587591012b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c8b714b4252e6c819e2ee2e7986cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a07b8a437ad41c02402212f97f53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9e4f20bfc1fc93819a940df75ccdc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08735e985f9877e73c0ad5c9a3b1f40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56fa8e38a857080df01df28850a60a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826251becd5095dc8459450e20e5e01a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abea9ad6f554cd31c1c1e48134ec95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3020b3972767833d651b3f6a60d65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5050f769309979e09bf3cfc4ae6264d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74e8acf0822a32bbb692fdc83b4b2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234b63989a61c560aaf54d8bb4f66a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0ad3c143c76ce3e9e3c04023aa4a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7c48ac93cf30cc7682342af3bfae7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0f047e5cd7a285041aed978a8c6fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d71ecfcb0798ff81128014ba225083589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d06aacd463815e61806df136909b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e52cf730427a3b4a195a0675aef48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd57f7d7f2c2179df103676eb4dbe0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b9044396c8cac20610df1478fbc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca21d19aa3d60426980c7315b7d8296594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ab7129b2b4dc0ee77deae193ca5a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a22129e0dbae75cdfaa32b61ff0841596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85721cbfa498404c032330b802d42b7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be55840b21c996c1d62a493cfba7b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4b997e780214d3d66c01ee3eb9e8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34582534a6a966c3ff5a097cdc637001600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6e27ccb2fefa56d2913eb49739a47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c01cf7bf1d10c5622cd9766ac93c55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c43ca00a8ceff268d58bb78616c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed80fd4fe7f619059ca34c10a8a3556604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888619ddd44ad8cb8d7052e0fbc863c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ff38e789795a5e8d7524be52536ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28655f8dfbffd6659ee51a318bcca2c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5b39121c3002bd7a805bc86fb10b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f34bc469023326d39937c94be7ccfe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601f5abc7ad972da710da8135519b44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f06f9333a1934a18578b6f4887ada4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51e553e126b632ef8a55073ccfe102612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74682635b5983b81a155e3ab34680f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995512d3521162f41f3230e776c405c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca8a40965e615441b1a66796160c0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb5a3bc2ca524ddf870a445fbcd03f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debedd65a213081252850ba52c7219e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27599a30df2155fb38b65c4a97c64d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6937d1d0e5462aaf414ea825ab5dd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d556a71550f153697a536ff5c5782620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10276667271bef60cf86b18506338e57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7bd1482915c9afac8d4f907f20013622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a22c778b596357acbf653c73f5387623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60484f1321737cce39d88be88739584e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577141f1ccd6077148e47d6eb8bc8403625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e742be4b02f90e5f1e7f15ec4192b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad387af65bd9456d4e6a629caecd890627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36757bfe1e78600eb4bc36f93196c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f9465d5acf6aea6f2f2d90ef0a81b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef160447b95e7b610311f5381169458630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df65f32fa1605a435541571ff2893c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8252879749989b5de033481675d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631fd5ad3e6a0e48c1560310fc44206633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2170f9db66070621a2e396066656df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ddc6b03c0280990cc001f3a65c5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f47df4acd8ea32aa4a8d71dd3bc58b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91c4b36fca96b1d9ae57fbaea27a26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecfd84b29fa5aec08f5fa004dd044e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440264d5a78291d68a48898f9bf0bb96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527ae5f83c82771ca8a15924d6c1372640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56dafd0f6e0971941fda8e62680177641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ef4b46e24c90ba1bda293b16cbdf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f3b4997223b7910c95cfcada29b1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94480ed24b733315d47e2d4ee5c2771644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726130f260dd9d73ed5abbf09767214645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550a0ec54b046a225d1e66113397192646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b66f4d302fc83ffa8ce9386026817647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d256447f18d673d8a8a708c4c7df4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701e43234c93272f5f4d9861979bf5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ae65b440bb05c9bf91592c5b065f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5ba2d72a12a60a313eedcd8812a60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d5dcb682f351cc49e8d76a35c7d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b54c2d493e92d684a93e23598aa2b0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e0f36600fa626f063df8dc7bfed7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacd6266d04102a811115333bbe7222655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe9656f9bb6410e2222866228e8b3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514a2b471fd2f09fb561379c12d9766657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72fc488a063673202b82366bbe3e70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb6ee612fc162eaf21c605d2b3a3d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2260de08d22452066edc26282cafc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566d5a027671181d51faac782ff0811661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3735e8461f1abc49a30d46815c9071662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d2d3335fc5b99cec8889cf5648c5f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf3d78eeab49c89d8e908d50b739e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52162bd405f9b2bf660420eeac2892665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac0af42a527fda052a4846266d770666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe07db7bb66aa3187855b1575355f12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495ab4e4b95497c99d1ea591d790a7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6229c9828587700a7b78612a14f567669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dd8c7c691a0693cd315332b6bea38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be4563aae4d04ad50f1959cec127b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde0e080b6b88497835980305e9d9c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b0e1953526b33dc6a22720959a527673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba417b8d38263f4a882606b7dd9688c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12686fb5f4ae0d201e25f23b800866675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85647711e6371ed15e97892c34aa6e8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8abf676c8cac7f6312e45f0a0a75a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b23f66eb80df336ac4add3420f549678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320397a5f1288cd89728f0bed8c513fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a22dc2b855ab93fa00b8060c8a31fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c25ec774178a3983a021a986b25871681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722219d4c7e156afbe231fbd249f082682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae442f49757d5d31c275415521be992683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf7f01dfc8050aeba6aa0edc104cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028efcc72a81b41f5577d3a543a79a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29990e18a8863390ccedb269b00b221a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba08043966b408a0cb75da518520b4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93fd63f24a084a9aa4b0a5e642af6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b839bcf1ab915a8df359afccf6c0d5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ff161dcc74c50e2f75550c7945361690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332edc6bb5f6011b1f48479281cd908691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb2993326a1045609cbee98d8332692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2327488722ad90d38f144a861b52e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c24a3282009704e791db8ed8282478694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070f522591e256af62d59f46bc38c27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b56b8db801abc674340d3fc1068b52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba89f22b4ab9f35f3c73d7afa71a66d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984331c965d291f3eec60f41aaa21e4c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c8d185d2f72f2e3e64051d8dcd03e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d012864c4ea7f05993cada815aea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2754316a0b511b33dd573b9fbbede4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b53872bb16f5894cd0e476f2e79a44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09201032398fbc37ffbbec16cd5cf50f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278922d11a966465849d5b7f3d9c415704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae7f774fac4906cb30ee8c6f6fa505705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b4042f5d4bc17b6b1863a104c27c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fa045590fb08b861f6abd88d50396707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713848e0d3f16c504f7c20c6163c1ab7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c3547c179552396e366da30966394709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4429c4c5041460fd2e88eef324cacc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eab07447ac76ea4301e324bba1f5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b8820babf1d2dfcb3ee5b634d6ec3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7729950b792489e79eb867e71e7ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ea67576ec67ceefcafddfd411fd51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b4a9aed89fbda494b7bef6c992e33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f63634601a7bc1b8b7313572fe9e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef17d48ef9e5b39beea4d1a683ffd2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03166cbb737d60808dc0e7dda409f69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd71ea862e39187fb4f67ab3516f89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e839caa4a05687bf52398753d353bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa46cf615fc056ec7d97e7956162d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f877b04650f002cbd76592853bb7bb5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff733ceb074d2ae19a6773395765fc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbb5ad856e20cd582b31075cc93dec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8c4fe6f47737fec0db8155499a95f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5a2c66174950bc17b2572ea1a09c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78239bcc1e26f2217ad9a8c9683cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68c824a4ad54cd4d46bd88043a6795728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a363eac47cb4e0636d9bcede4c0ada729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2147b01c68b8b4a962332a9daafc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30665d48393032dea46b7dd913227b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60936abb397e623ba608d609f35bf10b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5b90d9968049612f91a43f8f22d30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3962946c3b962332892c19f746aa9a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd1f76c21ffc2acb670d83f8c83c8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc0da488ee4501435f5e4023ef8a5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5b44436e17b7c8c61474f2b966303737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abb062b3d41dbdd075960afbd1127e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f26bd43e96c61aaaaa0becab6b58b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e8d3ab1b96283b7e31d601db16b8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd9fdab0653aa6f0dbad3a3c12e27b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d401584eeb0bc39f204e1a88683d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023454e7b35a1c7249ef548fc94f23b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c8a422cc99cc4ab2d3ac4ca824269744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f7f14cc1ae348a1726e55e11ab718745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f5aa462fec4a1edfd78b72453b2c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc3172a01532812d62c6052510af25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5035614a34742fb474ab6cc8d3fef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc455f3a235068b55103441754c00fad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75c1f7e84fbe983466121d58e7f930750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9abed534213780a2bc8d568c5e783751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aec84714dc9655fa55ef880d02130752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582abeaf28638928453a52ad12eee6d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cf00b07b9dd5b3cdab9db1aa21294754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdba173263b22935a2e7c0b17cae84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329083d2ee00ee55ae1f80070264e6de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca492c0f089b6994e88d790de053d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a821c415bca616df66d3b92343078758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038b9c63dca49df47bdf2327123cc76759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92777e795549bc6d99d1abc3679f0854760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8401bed8667df91a0d734e0770f239761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36e1151c47b020607c506369442dc4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d80218d3653be95ce4ead7f41bce6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414731963b617b5ee3e8abb8d93a148764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f473596a7a4379bc41793708bb7b2c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da93024a1b44e468cf87a82a80ad27a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92dc052b581a9ec7244864fbbbc9a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>