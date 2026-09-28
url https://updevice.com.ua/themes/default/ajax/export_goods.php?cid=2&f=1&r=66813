--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be19b726e810ed82d7b8f18005a9681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf80df1bf743121326953ba61609232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbfb2031116ed2943307d03f39ad1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca99977cad3a44b3e344e434e3f4ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af64b18554f18544ea3847d9a070e565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb29a979585495b0f0b307873ab396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0fa4a42ba5852aa6996c3e35a3d297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a93109d5d7797616fbb21753ce398e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe467c86ad01293c40941d60b35c289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06501649fbc6f00c553e135f8f5d225610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b4306e9740d1f60db8801e35268f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274e438340f1f7a023bb4149d384eb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d9e9e9fe5c9d02d586741d774634713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077815754d1290d9ffe94ac35ace10e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89f427fa75e98d07ba14b19134533a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22894487509b0f15376777a46b1dc7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cb67737ed02a398d8f2f607e9f4e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826259fe9d53bf91c71b017b338ec31518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f143f4aafe503976972de56f9a6f7d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14401434ce6c3400a7ec6e80068d9eda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e1b5aded3a0080ee3fb2c8644178c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f9e8ed1f90d282ff30fd7cc8920e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089c414e6169b06580de779c849adbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea933e9bf151b430f0b596d50c4ab19124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb4b6cf94a1f72869fc16a0156430225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212fe442529a4d409b536776892712c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb892f278e6dd6156b73ca2209191ffd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1c99567333e94680295699336792228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bae389d718632147b9528e5c722d7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a475e2bb4b96172e2735924890340e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db04ad33fe8e83662c5116c9a9c3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e41da1f1dcb4add91b1eba5006bc5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa171d920a20f674fcf81e6cf4980a6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4485ac3d9e56514b52714ecb254a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8417097e530c0da79b3d679fd9c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd5300b9511c55020f9f50a0c454db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3119c81aa2902db634c9489e1cd2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ec6f6acb406e2546421b4c36f534838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7b9b569c023d39b8cf610eb7b66d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad88ff87f53b71aea98d5fb6bde04540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915ed6d63bf3538a23d52a0d00dadf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9419a7061988f95a14e0c3e1a710c5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a2b7b7c6a4eebad67c2a46fda810c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c664e441ab3dc20a7fd3c03e016d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e99519cd853246e3c1b2e9eacccdf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7569b20ae2a23a7cc4ec703750a469c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadb1793cc630dea5579b27c78f685e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3783ad4be0b5fe6368dad95453d5ed648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ff3221880141e4d301937d973a66949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660e128174e666a9c497bf484de92a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8cec649df1dbe192bfea5e6c4d7b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa2768035f8822567387cca2ad3fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e792e76bb08fac6600c0541dde501253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e8966710c8f233073e0629f4e269454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22413564304390af5d840ccf40ff16155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004980dfc7756163bacf5204cb16a1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791213d7f94a3aa0d1e4cf28387cd4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec1c807aa558a23bafcfb9b836a9ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6477a955c52ce1aa5a47c392f8ac74359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b78806aff71595424f3b33729377160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afada9bca39be694d9787d7691ccd2e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee4f63cf017a8adcc5bc195b1ebe1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f0e923133a368e10ed114c4e8bd2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03e330293ac085b7d62580f73834d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae02e5d3e92d1cf48874388307d07665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69108a73d9ba8f262891d47e00c8c3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07af16a1a6764950f05f1853c3211f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f147e4dc0fbfa14c17e9660887fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235261e31f65ca203798d225a1679d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f0b0c0e014a1aa34f46219b76b5e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bd58f0b69f07913d1b9d1286db3cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8574da8c3b0612eadbe10276b0fe4cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbccd93d907dd1f9d3e1f8ce96f2c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f96f6f68d8a3d551d5ad8000613a0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c950e4f256f77b2cd66a32b0e745775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa03899ed545133f5bd85034f8f5a0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a91f1bab7e8d7d1a5096bd908e754777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9922c57e53d813bdf781a874f1ea5e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f078106ad027a33cd082aaa8a81f3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b259b26a5238cd0eaad16384c988f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089427edb0f822811fdbdabd7e6b27281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730a5f019f705a63fa0e9a0ad5fea7782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11273cf6e428024e624d3ce215404d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bcfb6ea1a17fc5ad083ff8c603a5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a4e5f52faa30cfae92af650fe54285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35f878344f970e92b57dd7483059cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf54cce938bd6e26e6061d3ac05c7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e30b0c4815c0f9711993a549f42c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a80816f222b2cf2207e107a0325a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558ba465978d863ca7b06814db95f2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ee9d9b5e00c4eb722de1c812c21691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7070a5a9a3291f98bcec2aac609bb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344928c35a1a7c5526504dc93b42e9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5ab44540d8cf53d06b2ad6d84bb1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c3342506ee8037fdecd3e1f4ad79795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea810793335b1e061a6145e7fbce878696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944362b8f74b6e401b5b82fa657a75f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f111fcc77f7ae8949e12caf7ec9a27598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fff0540b277734079667d4a8ecd3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd1d5dd3dac098a1bcf2930f01dd7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e25fac38771f71a2a4af17a6453b2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c91789966a7b30dbcfe50d5d40139a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf709f89abebe979397f6f26f6c2b66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b79bf0515090675183bcb47bd2110104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec96afa6290bcd573828cee671b048105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222945df3456cda3791fab37d97fbcb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1115cfda1fc6e985a00d797ed1adcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e244b37bcb6c8126a73a50650a3a39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe30c4170e1598dc2227144a9aad4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b464b4d82da01ff79cbe36e91e3fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6c254f4c669d4428671540a9e785c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6318ba7fd28ebe240ee7a2cce4cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c89b8570a3f1cd393bd3f9d3ff8b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd2c1689657689a8061c89120c55f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a72c04043968c021de56e91d218d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78084875dc524ee9b5801e0047e3e07f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9f25cf264baff35894d8a64541889117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40ba38f8178ac683507398e8b639ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43f83ba4a36c6dcc3162cf71fa05f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cf17e2ca6118f837e45115d7b5666120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1adc6301fe9659996330330c69cfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61967a3aca8b45ef673f50d18c50514122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2f655ee9b23fe2b9b2419ae580aa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0772486d1e05eaceec0dd1e1065799124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a2b7c40add225ef21dceeb58b701c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb3e2072faaa5bc245321af060368126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b048d025994bb4908a3dae2f942429127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54843beaca2ed8733f0ddc339e3a8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3468aa23b4d1d5dc6e17855eaa052129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeda26398b7bbe5e845c7bf93641cbc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b68aa4035a34ed6e1d9ce42c25ca10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97c63c1fa724b1443b9e8a6e7d6a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d55703d443b8775802e10df2b32ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c928148236bee73685a67c16af9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab80a809ce053db8c2623d68338549135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c28bcc151c42d3d1e6ea303f79390136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ff55de842c050e38d124289377422137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f8904f08605698f35faeca2a56b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44239f0b6d7fc578b73f3a37f79471df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ee2d31b8a53247175d0082a97a64b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e1c485e952068836a9426e065900e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a979e1936593c211be91c1e8861818142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f442604b9dbe85369504fa5acf506143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216203d0921a1fc61c5650c41caf60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c3dd3a3da070b4b435c0f6f4a3cb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1685086e4f932495e8a6e463d7384b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e175338a320e3f9f584bcbf3e748fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57467c020991f50bdeb55fbd91a422d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226484d86da97e7e789186ef0cc5df8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1af84df7c56f0ef9d723533ea1b90c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493d0e073d17795f38578b54d394916151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aca550babec22612e4060845d48a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556500168e0684dadede885c15fa43bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c10c462f21c55ff7b125544f185c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf397b7801d25ba6d6c498044fe953155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50bed54e025e624801a17852986b09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d33eb5f0ae83d403e5489b0224db93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddea9db74cf2ea90ca4bddcb6436d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64504cc5bf0fe42ee5e1712a1464bb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e65ba540fb70d4ece636754bfc662b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb5f2f98c013867d6517d2f31a19d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e192122a9b037d6924657ea438f8fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7b2b34331942b4f3190fc5d05271d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47a620ea00e239b925249a166b6d5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd3ca292c064ade94fa668c072e79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe82a44406c1cddb793105ca742139166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b349a4c0a643f3f3cd6e3d2e1a20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc31093ca64e98a903344b35dbfc3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a81f1e625b216acedf4e637f61cfc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b0dba99480cdb95565c3f57ca8881170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6a7c038e9c1d9d5bb7ad66d2f1855171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142269465a6dbf7082d2d25b6e5ba22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0967f138cbee4967b3cdfe9d19543f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f7eab031ea0320e9684e20502a390174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e5f10484dd33eddd40e1bbb600bbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c9f59bb1ef35f3172438332097af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7ce3794cec668141e02c6c119e9e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b7617047c86a39dc94bf92e9d1f13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3cb0900ad56af9cbef6188e022b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68ae018eaa10d0b5a14a7e0af207e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92e5afd86d10a75584ee4712aaba91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de2d0406e30eeb82be2535b0bb07e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0f8771518c1c0362fe5f1e285fb16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3c5cc0a2111cb1fedb2ae36029fd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51301f23c3156745fc45b9d04dcd36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047294f73c7825280e41c69a71d455e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43347f9f910da95ecfa92b7411488e2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acfc7d05b891eae7d8f860c699fc66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90d9404bdf71bd19e9115455d64f45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10a4ad8adfcc20b5649704fcd1b1d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4e353ac5804935ee934b19f47bb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f770b71b7da56f56280eb8efd174c98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bf5971cada7e9d2c717cb4539c21c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bbcf69f4ee5de7b7009bdd3b688bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b5e2c860e664581876db96b79eb49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4029421d04c2a468abad4d4b5fcbbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312ca021844b269f3872cadd0188738197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d84cd350edbb88998ffbc714c3e08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a9864a3042510d9e707cbc125e37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94bda20124002ebe88e17361b71429200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85d9a0c9c98887a2dbb0cba5aadd76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205e62d17504c0b987dd9256f06c466202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503644617f0f487b790450509f4bab25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d93bfae724c2188285946236766b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f4e4b3a3f53e74602739bd7226373205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d55a28be7a0d6094824a7e89f7238206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd529ec3756de05d6cdd9a1586ea9b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715cea211f06845daf72e7164f2533208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4edd5f770f8fa344333828eac4b3dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21815c20dcc93eab0426998c0fce66d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bf2654d61b18188c9845cfbfb1e83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc75cd03fd61803676f205fc6340e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb31dd95477434923903f39139213d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6464e261a93ee588bc28c3be3109c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82887c28040d9cad2341a1f4e40610d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf449a4fa6b313766ab53f368bd6d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8032d6320874516e307613340936e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433692252dbf26850b3871e146d88f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81a767049f172b9831aa421abf073f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c957322913866e0737c91b26737c8d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ed405a0cc8f5410064391d7a21610221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2993f0f80979f5619c2a47c44854d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3086a676bdafc8239ba1d807d79e4f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6a894990bce0bdccc805c8300ca96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b0390820dbfb0c36d33c41adb9af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d6beb5fffafec7b0e8cedfcfd1c60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0f1f3d02ca034938e41db44b4d796227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e375091e322aa793d80d6a5bdca15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e933474a52dc7fc8cc64ba8693a95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc7ea97d66352b0e38122cd90cb562230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040990378706940f30ea2b1e2a0447a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b542bf4bf3ab569cae51b930834ead0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516861af7ab3092f04a8eafa59662ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff727c02ce9086b44560755dbff91a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b716ed5cacbf26f674942f0d23fce6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999c7f7aaf4d442de3dd729d1eb4286236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f5d247819124af819c5b8406c76a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3f351dde54938ac9251d6a9755349238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246194cba749ce5ae8a8bd9c29d8c432239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e425d78ca442b839d874017b93a743240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b621c09a1636bbe2f2f441bd747e21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eecb8c388d04dd0a52867a60ae188c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03090d3b6041757cc294df547eae9f51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099aa727e2ea7508b85e43648534e81f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b88dec7f37acc398a6b92344cab77e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f36faecebc0abd6b3b757495e34e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619691e146eac4489f51adaa04275a1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452777de42f9150d4f239b1ad6836ac1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2644965a6a336a17f69ffda297205c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f0f6e05ab33ad02f4c987135256ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a7a91e258cb20f6d4dc807de0e0f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc00dee5a6ca2edc854c0ed51a687d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a89c9f92bf547747a57e3ea12cc06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aafc76db7663779f6486c78f2b1811254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b78ec289a31393d4b06bcccc0fed4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5acb7084bd2529df0b310e0af88f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea61f3dc327f96f43a46844844b0736257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c07625e53532fe985c57b422eb2651258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014c487f01b202c542a1e681e2d30ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3198a2252b085ca830fccc1455b36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d46993f78edf52a09b902d195dd69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc232ef7afafff81ee19a90c0017b5f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c52c9b0b59b0624656c14cd8e5ecb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422d692e44c4457cd4a9537714e850e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46185fd2ab5bb940934e5d0a42170217265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002ef2eab3e15070e33fb8f3d1190a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd3e6fabd77807b42517876af771cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d8d4ab340dcaf0d11419b633ba4b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa1c425315e932780f343c781e7f62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08093c538b9b96ffdc59e9c334ccae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d7b212f2d5d4854e0811834aeda5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bfd3cab59e7f784ce1e99be60b00b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79358fd2e6cc83f8fc096fa7fb8fad5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488315ecd21c2e3545039867ffeff30e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d921e809a54cabfcc0481a06af30cb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f09bf6f42cb8ca1540a2ee83003b19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce2201e1840063fa3d5bc3206b91a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10d1e94002f46fb50a8acedf69e8b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cb6b2593a239a31d8251acd7bfac9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e45a6b0abdc8c17ce7905591f024f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f222572dc40b0f5e462d9690276880e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66443b81b9cbf0e1fbb417846b323282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946060c0970637b2f831fabce98f4f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652ba5c91c2292ce278637b40825e06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff504f2e87b9d34c750dec2fd04fcd2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7c1202d443415da610bc2a4d710d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128611296ec2738e9810622adf04a1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18963c654fd630cfbd99e89612c7378f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc07586c076e0202593612e93588a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6db015274fce892f8da17edf84e338290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a171bd12ab218033ec3effebe3917291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde431e0d530cd1a492983b7ea6166e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee0376f35815dd34ebda77f3c1950293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83f9fd61852e86e13a8cfb2a100a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edc450411d9c3c8f52935e4d3d38bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258ee882af215f5ebc9832fafeaf98b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe620f8fd2dfaa0c4f4d946c833029d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdeaf82497bbdeea45087e4d5488d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf71d44dd9774ff4698cdb23be94a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3ec7068eb3b7274fce2360d6e7c4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c21c4f84477baafaa73e72930301d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdae847dfd42837bab97e9c95da7ca0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c3d15bfb93281118d218b03a73496303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf73b4c566d0e03da28aaddb21a39f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe46d0dee96231d5f1df56b7399808305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04f6158b13641f6879e1b7f908dd41306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2afe890a1b394f2a87dec3a727bb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55c321fab65b2ff68055f34cd3de51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e4d8a2a2ebc99f7b02e9407dbe72a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f6c367221fa9a1db103c9888ce1bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dcb964f25c51b134e6fd17eacd112311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d76045222c109ba4b342ec9f7bfa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1df94318a5ff077af0e3b124f6add8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1248c004d2e6a8b027d67a0bdeafb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28f48fb0f11b7fe28521b0037fdc86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0f5f54f69920a4f2e017f70e38c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a7dbc7a2f013b7b2a83b93f2858d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b481c6d427f7525ffd558247d8dd0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c2ed706b7b5e7f537e36e1343f5c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699314573bc80abef7a1adaac7cfafa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5dcb6473af472d2247f9925056d42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6413d930db8a1967625eed744f9b0b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23534423cb0830c4bc507cb6f631d10d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b197f22bd5c0661e8ae0f259b9fd38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c5325bdc0b083ebc3958f8ef4d7fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddf1cd7ebccf7467c44f83502a49c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85e10ce5e3e4de6c4a668722ad9f90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298885d46f083402c274eaa69eac99b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31c1e177ae5aa51b34a06de6c3d682329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45575a421945bb0b7aaeae98ca7812330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6cdd2e292deb0243b1b87d2380be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb65f121c0cc3c3f3beaa4886b0f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd2fc2055b2348afec01849cc2502a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e49fe64f3cda539905f58d0300da48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd394f291cc171a92b05aa6acd4ef940335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a0f0a2b71b72aa6140acc2820313d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422958627a61a671017271cbe8963fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977f53eeb1bc0e6056ac908ca07dcf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361361aca8c9ff9fd2505a6f7ffd4a7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abdb7de758de8ce4279a52be8dab92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8757f2e0f6befe83d708d77d90c968341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8476533d311315d8043d0521db20dff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe3cb171235ec909f14913e8182a01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a400c0e803a11988a81b868b9d62e59344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a307928c9dcee1d1e8b0e2b2ed73e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7c09f21196c1a2ce9f3be64f82521346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c9784be82571a17840ac879cdf1be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c43ea95dafc779fe2c7990ba6b710b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5092a16d24498aee48d1b42df983ee7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b9d531c949b16d3ab94718b83a098350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fba66be42f9017baa1094dcf031da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d35d35ff452a32279045af92a81f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c0e07ddad1ac9efa852da51c2f718353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7bff8c0f46370f5d5b76f44adc14c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0cfd54b631081e184144f7ed623bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c750e4c4544ca27433c0efc53afd8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17736a15851c53f18e34929ef1268f00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087325fa3afab9d1eeddf0c780457d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016a6dcefac775015131cdbe26cf49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc077dac56c39dd06bc5cae95f0909360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7218067d273755d33bae591309fcc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca10d6076678e70be3f1bdd96ced3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73139557e81c9b004ce90db75459355c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba75d0325207b64b89262f5a013f8ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512dcbf1ca6d258a8a8d1d45b9bce3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816164ec1f95a927ac0ec07e4a8880c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c6a948ae4342a62da75ea862c88ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dd06bcdfec7f3230dcafcc2ff7006368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51705da595de804e54fc04d36fd64d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3d5ccda8b59ac9706f5a47a65ce78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c108103919d70aacd1804fb3995c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a91a77b365d605f24c328a178b1ee5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4da67237fa0490910b6f16c1a8e37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3788195c636432144b3502fe3d82bfa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c699199ba854bf1b6ea0b7a40001f74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d06199248133acd7f665fcc1a83355376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa56249ea8e90958972f2d01f400558377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402bf0e2950670a7630d6749ae7736c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a90e1ffa9134dcad8bd1fa9e038b68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d18a06839e4e61738beb3a609a0516380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d1c45b08a60f293fd9be40efe7449381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d59789533153d9d456b1ed2267ef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46687543a2b0b0779dbe0edd350a9f84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b738d3dc9d3be17fec5e18a1e036b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659df492fef87f9240d9100be7c3b0bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578868329653c52c2dab91deb6bfdae5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2e71eb6d0f950185b61730f9739e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f836e902c26ca285d9f331b6def94c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f9a987c937d4af076272dae06b21d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0a55527aa7ea06d89229dc1da5722390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b16abd6e45cce9393636ce410b544391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468158a027564a89b872397bab5d1746392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc456708d639a05b506d41a555efd385393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61633a8f77f76b1141a4159300732d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f938ad02a18ba7ddab42d29a3196bd6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97eb62c03263c4aec3746c865ab9dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e284020b9413503cb4d2ab7588e93ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27782a95ceb7f3a640b542f9360a42a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398d74f6617e8c4b0b936aae183d492399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9cf09d79db493abfb3758a980a48a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a22caf1f4fd6e57dae2b05a9f1125401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316468ac20f362d9cd6c0478f5863217402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3454482109f0efd0386b205c670a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3991ef983ac73723fa12f61f7021d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824774a28db59f45c97764892bfff23d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e2a38d00ee2d2d9739062be02dcd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe041c4f9d769dc8fc04988910aff7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49c4b0aa35b21270e9777818d09e23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d92cf6a195e056d3f5ed5fa049519409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6954526320285f05ba20427ac953a5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026cf993a4d5b04e32a03dae6b3b0d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecff06f1b07b9148ad8187ab259b99a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb62f459227001a581297b64ab67b7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8ff08c90ff197be209da380804842414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42fffb5831b2c0c99d74edc872d79b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976506fc3b0320e03b0948370bb2c95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b6585956ced5624aa7e327e2ef7b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb409c32cadeed6be2143875df170a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80425d955221d2ca18d535855aa2392419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52807af6ba223d691386afa685ba9fd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565675f832cc85cc941a39e975b70697421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff854b31a12a8aa9c6294284e29a906422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ecdc5385a4d44c0bfdb0c1c185c66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be74cad7f072436c6bb29d0ff6d0d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec253fe98501ae071a1e8ef6aebe23fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a5a9bf401254b1bac5866889300f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de32251a20e4a4fb5fc31ecb358d91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dc8642e10572fcbdb33355e6a68c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5861dcb5f525a4cac6146d38007535429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1ef2de8b37e54f1df2ff6f6a97c00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9b134f7ee28c5df559f42fd356010431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0424bab14efeae470e2308ab77455432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37433836d9075d2858e0166bb4712464433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5551af3f7b971feb05a6fc2b545460a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255851b2ee2cc497e5b64d4c8538a4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f38d2b4872bebf434bb65827d176d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa596ac7ff150ad9267d8fbf77989d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507fd6a86e4f852ad26e7d3f2924e7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92f03b1b380dd89e71b0040fad5c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be82bbf759fd2c36156b6add82b45e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e0ec2bf98a06eee6d3f2bea54d6f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8209e6fd9de6fdf92f32e558712aad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b00a6c2fa371a71a27f8ae2ee4e85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929448dd1e0e904e361143782ace757c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00c521d4163659bf347df603660241445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520987fefee519c2ca0d5b48aa75bb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40f1331b573effdb9d43f588cb25b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174a13487314ad28b8b0445f34d394d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca49c2601f857774783a15d062f6213449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531eea25b80fd491e6cbb5bb3229ce2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74e04218a4b2a0b9064ba3b3e4597b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bcf40ddb0fcb827f9c22d9c019c08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6929d58f88db930a4bdb9569d62ada453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea0bd018022e4200959f134ca73b3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e7a54897addf857d964d2167db9a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d60710bd4ecb2ba3a06fde504d187456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51400593bb2a55626069d9bbe1cf15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d061ef409e160459b056b4c47277a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf305e6b3618367bf49937630e280309459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d2b1b05b316cdfc7265836397c26d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508599de1354b3b450fc1105465ad62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa28866103563d9f0d73cb71e3c37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24689f35c06e37f8f5693809b835f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40380692eaa98866e080b1d90c10f8bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9192976a536a4862bf19fa22c0afb2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597a4f05fa81d7fee802281437710cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e16191a2699d3786ac47074a0aca6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a831c0c3fa92b03890331302a4f08af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd7f58ab1b9852f716c4c02b4cc6fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ec6a74493efd37cea595a10dce6f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8433e1b3bb0f0758e707a1d705bf9bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985754d7ea9c517539c2dcfb781c5346472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aea98081ebc8e0130006132c41f7d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a35c4d165ec8887c150feb8bb0e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb09352f4b204d0d4c553f93ca422b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cf9a01674fc0d25ae9d861ad4e043476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b2967ae1db1a0d84809d7430a83e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e787462c85775e4444fbd7891e73478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38476702d7efb1097dee9e30f5140161479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a8a8fe3ad62049a780db6dbf5634b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c424f600823df5338a66264eedb4ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f5980f63769259a89f3c45278e0e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efbf5383d3a574381c7e272ec83619483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0218e24849ab9eab13ca6dae70f14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bce7102345a7cb73b54487a8d7f2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e999549fef8f7b073c217a63c5cda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531d77ea5e1905b10f9ae850f3fbc01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fc87cba220d03e55f495015e6955a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ec8180701c9ca390977a7f7e37d86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0c8af85a44fbd8967fa131cfbd30a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f0b7405becc8fc87aa2b7de8216c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6d74cd759f159d57bf215aa08001a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70109ee074fb5acce44fe58c439c1db2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44dd9b825d0a244af89d6587b496d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54085cd74d842ca94923d089d807e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14682a9ae71fe623f4a3998d69e237496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685cbfbb9715b4fb6c4ccc51dc15481497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d7e61942b067160b9d7965b80671e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c357a3bf8ca700615cee16eb829bb14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5e30eb872aa996ccbd83d50a7980c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5e356eeb1ce1791fed7ab9aad0617501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50043ee812fde3edcaeaaf271f777c84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235be3be54348164e0ef00d09d01e01e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824166794056d5abd7f84bbe285b053a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f463184bb3072b246c2ae8521f8fe6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d732d36dabae101e0a7b83b0b0e58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02e2590aa637410df17b2e957344b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5142c3ebdbceb95128b22015a211564508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9abc95c6adb0cbf7e84b01669d4a00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ff73ec29e9c59ecd5f56d65ff2aa1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665b82b36605841d216121392b6a749511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f8ec810e777c0e56fb97feb10fb5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb67a722822b508cd6ba54e9fa27ea5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567695cf6b3b0a9165a226be39450c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37e0c6493e1051b259f57270cbc240515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733b6d1b41be87ab0310e19cf68c364516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eb7ec54152d4099b473080f8ba636517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914093b2d35ec81fffece3174f3d742518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40afb411f043597bd9e0b2425e13c7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b59326852d2402430dbd7e9606c60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee21873ad0dc59a65280c689648aba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab53d7b030e279e093c25183c6a9f66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7140614e49c26eb50a3115a6d2915da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91455ab5e11dcc5815692429cb103ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29988f771303e7bef344642f46167f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d16ce96f72f041d681025832765b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa259ae8498f483390916469f3fbfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6e422e3c59fae066749416592d7bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0260166080c447c7f8f36e2463f552f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395c424618bf3cd76e91be9d9260788530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12ef0f5f1c4f69c20c0ef2da2e3c1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bcb01dbe6585a49f76daed33a661b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80f5225b07e19aa17fac91309e7cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cba2e875acf57465f02e7a4622847534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291d2b7bdae5f7c7395e0ba065b0e91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a00f01b47d637a55b0d83164e20a40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d821ded7766a55529dfeb22a78eae90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de6f3b276e0c3c457fd798e4cb9f92538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5285f8c8300e47fc5fa2ac33927aaf5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb827b1116590e93809fd294fa74f6a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04259c476df44dcdd52de98783bee6b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed10d3a6d4c1886baf04ca355e7b96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937bf71828898a4af2cc807ba72047543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439af5d6835febcf287ef232dbcdd44544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6793bd651f9d6f3c1be2a1d6b2fb56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793328e3d61cb99bd71811f6da4ec53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc8d5278ffa78cbbd0fb7e1a02d348547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d514377e472f266eab7129bba763c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39e0d041116fb34f2c9f489bf919db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0d7db6149dda2c9e54b81d091bc52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f27b413e3589badf7e013c095f1cc7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1f1a2be05471e6d56d49ed09a51f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc13b8c4336c8027aeaf0c680412b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b293e23c585907f410c3ab6d5c0112554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a023fea90ff46b3689a8deb00eb2b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f89b2f6d97b38d2bc324a503dc8760556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244385a3b958cc4a5b8c135f139dc0ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa08a20d92f960f898a69ddd5d3ebf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d12aaf0d3f19e31a9dc76a469b539559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867975485c3b65aef9d638539da8bc38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4388f8b043ed0094b8ab49fba7f17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70586233fe58691f95046992815424562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954eb5403fbedb44f7901ae52f1e709563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ca2fda20c5e5b9f3625898f71d074564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea59e6303b488f40def59113d2cc97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0636374a761d0c086148bb15e63b09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b618c05a79560685b0b18a8bd52614a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1365b2265e182a8d155721405b44c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca29df5b98bf9c29e4014d4591a34d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9357f15cd8832ca447be840239c54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c581edf3ade3572a827f11c11e9c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47e6d38bb2d7f51e979f0eb8ecf667572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866c78532f707b4f3cfcf7e307ba871573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8324ab2c10c429b3f62b9bcc2c600574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e2061a982e86d4c84f1ef7cc7046f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1b942b7e2a7eedd51a9a9a079c355576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b4fbd37a434b89e592d81be942657577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf04484ef8e5c7e62b0348858d35c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d38921e6fc92dc7c0399c42425d62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb701f9ec7033fc0c4ee3d6a0637cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86378243f68b0360a6220326b08e025a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3276094d13eb526a7c6d72fbfdf51c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0dea8f5edfa9fcf52a2562b6f3c01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b66e9d2f73c1793379f06fdddc912584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d43fde6e30b3a6ed0abdaa72329199585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d0fd5721515b82cba30535fbf475586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd880f660559a98da4f2344c10301a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445aaccc4637700c15a77f5f02ea34a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471bac03802c065aad4a6d53618e067589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd504fd802967cf188ecef51128029590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc514a849a62a65546b3afa2f804bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234cf4a3e9a64f4c4814ac03a7ae3fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e00202f7c32602b808ccf592790bbf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ba3d798b1c32bda2f5c52b9339ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e67883a35f83cf14780f6e3c4a29eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca90f9920f999422deefa87bc8298de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1729da767855c3ac4258efdc6048dda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0da724e62a4f2491d74f09aa2dc5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a31ddc0f988d50d5e008fcd66f520a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f88c887a013df57da90a445c197edd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642756f73d8d70d0afde985d3979d951601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d929cb3be75441013e111a303921c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bdac9578e34a5401c8cf20f00cc94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155d135445cf40dee6aaf88e502cbdc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bed1cadaefae7784f0f9d9782a0cb2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e924d7dbc96976140abd494bdac0e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc029e411779fb498a15f095a82e99e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3c3c71e88e129bc79f2f60f50ed30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4f1e2085f9da8219afc2feca7e953609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd66a3ff4019fcb2e47ed6a2bb3e57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fadb27a53235a18d89c10d54884cc8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325692b963780bb237cfaa759239a470612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f3383246c026442ece4fb16393445613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e680c2371794b01b07489d9e86737e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eeac8801b956e37163e2a9d135866615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674b6afe2cff709827b0e1c54ebb8d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322fa3611efc69448fbed048761375f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a50baf11eadebe8d5aede9c3d334618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad059e370fa9948979e10a3ca1765f6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f6d7b540c6073c587494f9266f881620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1fc0fa8b13367d0d86c71627cc30c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575c89ee7946db00ee473fb060e95f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb54f760ad7cdd6f25b89f095e2a05623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362f8026b6498e5d2ba675f7d48c8ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ab3400c236f491d9f0ddff85fad73625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3bca302b8eb751f051ccc5aecc6ea6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520898a46ce6a2bc9512283e8887bd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9059e47ba21bbbf7a2c7bfebff6d4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc8a7993d6778a106e8618922d8ea3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b046aab0d59892aa178bdd8cf15ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa1936b282325fc5baab1f2fab771e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eecc7d38f5da2f85852295e3789107632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153573abeb8f6d1efc657d408b082b44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657f2f9506110c3a5991e1906653b8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ee26020cac460c4aa44f9371190d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d95556b70c48e283fde184c618f4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927953a8cf0680ac068d3b3a0065e44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cd44a5b5f23a54d082a20d210cb1f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68542993b54f94ae370ee185e33344639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8559f67c26f68b656c3bd99383ab45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf046dbb6dfea95ef8346291c4f4da4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843ac903f480db70b6a3e19d6aa053d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ceb625cba68fce133c60cd9291e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d14cb366117b5b361b6c574b76bc3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b6b2819858aa5c9ce2f4f3e234650645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f977741a5c2994c237b45761edb84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce891169d523236894cf7aa69745dc12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb5582c5f90653847e603cc8afcd21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19928f267e72f720aca0059bbe22f104649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab2c9788b40f190b4d51b85562bce7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24009fc1cce6ecc80d8218973df8afd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a04908baa42f41c91e75328748904b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e2c7e5e5a12d63f3c8902466dbea3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f680142cfe2f121fcf3529d7a6ca2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c5b760856f34053000b7d1748a786655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293f012a9c3483a3191cfa1f7149a00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e60cb55e8671d619d1f504d7ae61a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e5a40b41e7204550f4672be3cf376658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5802d97ce4edf62d7c896a0217fe00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d003d11664b74a05a425bdefb575ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d68125762d1cc6ac86b38b76ca0a5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761cef157e49a5e891c34d40c5514e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b12789d36c5f69a8d9fe5308dec49b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f279e21945fa3ff5722712b48d99eea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332402c2398d45ff2429bc853a062750665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d07fb5dcf365bf680c7ff83291b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d612c181dbe033a67bab2803cb453667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b5ea5075de5f4184aa5786456e7cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8349f0702890b437a89688fccc88f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b45a464ede129004df518c64f72cca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe42476e0cc225d6c82bc5d99d99b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79fa106e8f7cea4bceca7b348e50b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd28386fecbcbe066de716ef664b9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53aa28c305bd81bd4b8b5a813bc1ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48375207d93d499db3d01e8ea1f75a69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ce955cbf9a9cc75aa730e5d56710f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb05f0462b2734e0e1d7e6f16052aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2323aeb5a8bc9c34d387c1802511678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49817f72a37c366c61fd828653f4f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77e315537cc302f090173f8b35b0ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a343642070b38f5f75023886901a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce5fc9de1b1f10d2c3faca42ee9d0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935e742c023b50e31d250ebbf7eebfd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf85150de1ff44bc7360688f4caf614684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350901f94a48b07cfd94304f582f9713685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaba32433661b1355c076de7c8b73f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4319c39d49ea01ff74c8c3bad9fb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a2d850e8f29c1aedda99ff762ac26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aacd1eea12e0ab17302c2a751d6d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d006742a82e08c43eddae2687f6c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b39678da5f0ca43fa5d697b925017c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9acb921089b81d0e32f405d1ac9b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468789b84f662fe93888ee7416228d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87469c764af61f5e6d5804cef563f66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af6b7b5639e948338c53cc346a233695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b977aede0d9a8b5f279c3215e29711696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b570de375084bd7c2b57767e2e01682697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e4cf4978d3926f3dbf6c2b74f1d61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1e82a900756909fe64a305256e913699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358611eac6b2995d9b9e960a5967929700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e50c6fcd117ca449650e8d859053d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cc7d048b08845512de500083ff964702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c999da8ff195ed1116998ca647c424703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47437a22c6b8739853e4eb8c6be0ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc167463dba4aae15b5d07046765cabe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c26c920d93c84e396f5139eedd5fb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa085d772a92dc14d5f52961c96961707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb3e30dfaf1c9342ca774efc8189c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e978b2016059eef53b92df856eaaef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042a32719890d21ceaccb99d9cef211710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aba407440d71d8be26ee5bfd88736711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfbe9442bb2eca39ab323373c19b0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db8555dc4b3a112ccf42f3a1a05e17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff871436c72a6df265a404de6a1496714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577945fa4d00228065e078a6e133268715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff802627b284a0556a6b49f82aebdd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb073ad9819b1d8b38217f28f13b048717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f2f0091785cd441d49a05dca98db6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0ee2591c962fa2bd695e7efe8347b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c374f072e839f5b927adc4fbdd4a0bf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013f0bead1b892fc6e3247692f31288721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177dd3bb31c54a13c7d462c439022d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675787fd7dbd4e10402c4bd4aa1ff9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f680772a580bbe92b320d4138dee2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3896a3ef5489d6a6174158bf373d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acde876616f2a40983365a1127ccb7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbee3e30c828c3ffd0f32cb938028e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc9c663710cfe5ca918ac217b69739728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553b97cd2267ec61ab441876ee8e659729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5bedd9ca75b7b8a7ca5cc7893fe62730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae9ef140fba76b32217f6995924963731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c67ec61c17cf52ce2eb7ddcbe6b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cfe7565073239262fb9c23011b7d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54aec3e25538962c2e6291cae2cc91e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb1f7c5631f6b06d0f77e17f9a6961735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bd4aa432efe1571c50a636107bb25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30221143d2371af6c6e528f3d44962c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d663ef15196b3a15ba6837c45db9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e304c743b902470e03d26217d7d7aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d78c4861f11dc3a61db3952b6a679740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206f62488e6bb67d8ebc44571e425c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a539d625260b71403ddc537492896d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e72a4a7910c2c5d289d1b3025edc44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84100477a1d753f07562b3519f76fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a708544792de8bdd711d2e28145d98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c392c6742377486fd336448a876e50746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98f320f56f3fe61ec7fe404a4ff785747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcb48e34cac79ada71d0d1c1b052cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a05799cdad6d71ba5fab3407c04557749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250ab0615c5956b10238b48e938c14750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caf4430facd455679515173edd0f7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad5ff3c20e17ec4c71035566f50306752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5539d4cac972c718156edc8a18fd51753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f8fab223de4c95d48d32591707477754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6084faf10fdd3b77b61a24d53f127755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59687e6db8520a474b0c83e7e97fd34a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185b9f4d79743a2ebed07dfd1e7e7b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc573f7951616d7ad1b4f5dbdd4c6fc5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3d0b062f679ea395f11f1358de85f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0511b0d42e6c129f16d4683e7b82dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b08b5b0108b3b10aab440d837a192761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dc23c2a43238fb10e48173de67007762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4458b6ddb7d51dbd327a4f770df17763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ebcaea43110b041eb6af76a0ef0cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d07a18ed17a20138bc1e8824c2ad3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ae80b548783e2a7edf51c1fca190766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703b16642abacf6fef2347c965d88e0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f9f697fc2ca4d34b8f8bc8bf27543768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb061180987f475bac317ebbe7a091a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75da823fbf3bf1b6e82ef567c9e2c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb9d9ec503e5af2b4c5270c8714ee9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48bcec989fa23e707e045ec6f8d473772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8301c7880fe4cc6323fdb99d9bbb24773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffc9fa34d4510b38a4c2ff23317a46774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c60271ddbd5e7fcd43f69a43581c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f2f08b6bde75e0cd7039f3176f13b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2964c4ff164f546d251d67849ddb1ad777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8a94673ba862e8ef630f2757085d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18449dade62e8bc77b1b25c557b8cf1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ade7eed6900aa8122312ceab6c3ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4a836fcda71dfdde984b2f9af35c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2525d816e21f394ed5330bb8a8ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6c009904f5482df766a0f67c217386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798634a3e54e2cf44ba41d1934bfde17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438f1605cd0640f1f8fdad76df873cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fa3619e9213eaccf77c2690272d589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779ffb9621bdd7b90cda4d54b7de0d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380a5dd4781ee62790ce4534d6c43f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a166cc26947ae5e5fcd2f2491eff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76140fe6501e202ed473310975647e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ac481a338afa6650086bfef800b0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2663e751d993d273a36f3c66c9dc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ca98d3ade4bd3df34787b918697016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49e15b2da0ac00633a884b859525da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694ab4abecbd3493a9a869bd04295418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8394c2ef47b9f914b14fb104dac6419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385855ff637dd11f368e7243b17a913f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806dd4de5053a74f056a807611aec0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a310184652584b8631da8e349341b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009eecc370d931a155355f925b00fe623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb216777bca27e3795f5868008ca5e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df284926f90e73b0bc7ad215933324725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e100ac7a0851d3c41c829380efa0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b813b7cc8a3132049e856b14acf184627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2cdadc31f8574228c7a05405aa1ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcb54fbd3aa82cda94312947c3e3e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d9a7fb216238f364e613bd399575530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bc90bef7abe4368882c8da2480fee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448051a5ea854738209cc3a16f92c05432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18406a843a45dc06867f9e61fca2cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947baac0fa9ce82ba48b88e79ffc6b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57f668accfc9e52646a7fc62a93c0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57d40a5cf3db6c654b25bab4d01a8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a538d4ff073bd9d7ca47d6273a1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b334cf94290932ba2196024a3bee9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25ee8954917fb16d12c7fea07f9d3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99326d767ab7ae0aa1e7c31a4a67d4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b140294af009586983eb4c4f1214abf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d4357a5f9cb08168acb45472ed3c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d71a1249e908115ed5754d040d358543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59932e4628820918fe2d239ccedb438444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87aef8299d61bbdc05e86496dd549145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f01df8a355fee77d3404650c7745fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0b5c3d91bbde3ccd6046aaebf6aeb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de37356dfcf272447d415c6f45367748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fcacff15b57e68a149c73da4249ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c0d498e1852bdbdf1d021e1c8a28f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4056a7fde0a14d89c0efadb72aab5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d571b8c83b9c5e90c679b95a685c1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9af6e5e51ea17e8adb43faef46728353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc210ebfb5a48916decea63755a51054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9450456a425508ca2f642b8ea80e9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d831acfb3a77f48879dc47e18902a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb7f568108c32c30ceebfe9b34ba9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f30aac73aebb4c4c22a39e5b3c363d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833516690a39bec6f974017e65147d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd610ff5bddfffbedfe6d6e424f105b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d96def05f19c2656e2f89dc58608361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa72cfb910db64cd47fee2382c2bd3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e040ddfa6de01331a9e46c092425763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690b9a323fcdbebacf2e16eefca9e7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ad93118bfb3b3bb8072d20d763aeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee2e19f74a51d7c94e1df7dd9bc01466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fc8f5a93ed5c4bcad6df0d7eadd1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabf9b47702f4e453e50b5aa4e36e4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dc2bbd178a704fe2e7128c586067669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e844acecbdf7891d169c55f58027370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebc02e6fdbe9d37a21b694bceaf68e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb726fd96b57221d36a467f6e07422072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb486b6a16edcce121580cccb328b77573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef56b7e301c5ca1c94d75345643cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819ffa6673e0672c6a4c8df16d33b3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b12d78de038a114030ca3765ae662576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb998827b009e4a8e430083eba327b0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34054d4a4e9ecdfe78a8e55911a833078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34711c8d48beca29874218117b563679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23fc1c279478b8f73c1bdea81a67a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc81df5180e9b28e81fd2411cfccbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03dee9f14cb7671f14bbdaf4f5abca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29cabceaace6f872c9be7501702db383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d920a3168ca159d462eb74cae08c6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4737c882942a159463e64a6f1dfc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d3a32c609cc8db0ad35caa05ab72186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc683dde3adce8311e64ab1c8857f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb12bf03da5782e4ed74e066df49a0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aa707b10715395d3e48c144c3813c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c51bd329483921e4ba3a1524c2810e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f378229adc2bd9454e66c62242200791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5ae5264fc5866341c2415ffa3dcf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e5c0d39eed52bcd5001201b6e5f8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f7b84779659ebde61e92e3500302d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85688d64b52e6f479c0831f6706c4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507bd1bf81bc7539eb24f5e1b9717696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1fbd1dd254bcd217dfa93d79bee7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af673f48da6d0b1af66f1a907ab83f0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54066385fd1171707b26e0a34914e38e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629b2510b60cc72725f8f917c7d46cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e971183cfa6e83a6209645c9ae9d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120c51f79811ddecf5f8d1e17c7e2b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a2c042bfaffe7586af72c6c3a270f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce6d8a0f50c56412c065bc925057ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f4e389ab2c67b95333039e67b3d0f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377fe425984a53c2aca9671fb25b560106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59fa23703cba8840515a5b7e17f134107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ad636a08094520332a2ded7969a26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4f9a718433fa724411531dacd15d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f28214a846b8fcb62c236e9741317f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75644da8bfba870c7a62d3497f3fce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76d81a3c245923f1862a35b165f19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab3450e2b912dc278d325aee82805e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24d4bdf7c55bf4aef7fa705469f5c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c0e7d0f10a773621022455b5f72b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacee2b790bb873ef6b7739baaf3d15a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95a36344ae92e1cf80155e3335a025117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e327b3f669c02bfe0fb4ed579331174118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ce69fc9c693d5c5214b40e38b40f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683261643c1dd316086e3f32ba11d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a837756170f57893074a119d88e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0a39f8933a9c15b1c24bcf8272b40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a724d2ffea88dcc05c484827a3e3da1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337e21c56e3d6edc4b33d2f974eef61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dde55800c888ebaffae4e22079b3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354ce50fe3caaca834741bf9ad56ada126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe6c50ea1b6596e00c432f5e3cba11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa7f8cb43c154534b7d5bca39911bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63d3f9b96ee6f38665adccc8bbe881129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f947046e2017e958e249a1407f508c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa99c9f9384de574f98170af1971f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faffebd1f3b9cb5cd7d6561223ba03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6159dbc455a87956ab12fc741c9de0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423226e7959be5816c94901050604a5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80593afa31e734783bc39f5688d5369e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17587b65cbb5393e0e0b9ff34d2089136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574efa4fba3f71d5b85164b1f20dc24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c98587add575d102539a360045d4e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fe142405c345b1782def3bc9030f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e1e402d7275841a87992dbe7e99b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119aa2ac0729a61ac5b4d70c74ae1bb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8ca40f4828c99db0c881f544b9649142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea3613fa56f4efd35bc748a6535598143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd5a2de86b1995e4e5fb32d66c3ca7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f1cd09b6adb94c2542dba6b5c5f6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e94f4360e2a71ce1ba9641858a829146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0c6ffb651a235a5611e5bb6774896147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5777c5ec4b9b83314053fd4c56fab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a7e5a3e7f251fd59ac4a7c4bd214f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305f8d0479bbd93788fdfc0cb591e7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea194b82a4fdb22f85b5ae307e7659151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dfaa90c201ba8ba7ec9b9dfa6e1ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89059760644e6e3942ed134094a6e008153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b0d14e999d2f71dcf661c2789b04b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2aa2966075578a80edf0b4390a0c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d185e762db30f318c9bddedc1bbb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319a916dd69af5b5f50670d2058c33c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268953d5e1665a21639cad24d8d17a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76402e98cb5b448c8e238694385c6743159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bcb8436da4e2d542314710a9201e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae004ac10b1b97f8b7fede6398bde11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff2b8441e03fa74758836cf5416c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e142da85aa0c894cd202d08d9e881d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b0a20c6c686329ef36b59228e96e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c93235dcc739f6e1f9dd3cddf5551165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7b1a690fbf0aa6d8384a292be8c16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ae8ad2270dde4eb5d52c84f4e36c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d7e237ee9f38a7e28e0cbab4146bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b59691e512075259914f606a8acb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a147bd19385ba6c006f2ef998a15893170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf6efeb04f944221a4ede037b2c3b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1d956b785012f7b2060c9803b4955172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b2e219db54a4222544cbd3e7e7b96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3defe211f476aecfcfc3e376c474f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac573c71ad79922f711c9536264cfbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37372f641f7309952afe75999e59092d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9fe64af526485fad3a6ec3c330893177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c8c3fc9c2687577747573cb39daf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3a7443cf5fdde44eac9d2dec72f97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b3d750253a812fe42112d744fdf2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c42fd4cf5e4bb8afe3e69813dbcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febb0442f7ba673780fbf8710d54174182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5602dafe058bdf32d583e7f38a1b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef84fd1f067510468aedf611e7ffd8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6540b664b36b7b9eaa931dfeb9943e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb8bbed41074631b053e75e6edc9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ee2ab360f5bb9c8aeda668b1d0e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6039412cd7eb907aedd7a27d11375188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9853f13f56aedb6f0dc63d359e48c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ca99b0124342d50ddfee80bc18a5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a2632b2c6365bb2e30313cb87aee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a95969468b71987a5bcbaee35bdcca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3975bbb3c82618ce717502d6155289c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679d512350c12d48f006df96604b5f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121aab97d7dc47f06b52b50eadf61e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771636902a77f41ce77172f3e4c07b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72857a84cf19076ee2b9c7262e98af15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04498e32d3845802d5ccd13387a9eb22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5fd979c0370f0fd1aa9c2b94f7f62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4f55d560641774b266698af32c395200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529585e1d56ac0732a34653e1555eeb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730622dc868862b3671e3f11bd666cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ea3d09ae708fd41a8c3405eac188f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446e555def1022b464d9fdb9ccbf80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e9f8bed0450c5a0117fdee34beac5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fa4c0570b563db79f60b6b05dd5ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4de3422862abb99dc28d15c3df13b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f55d9394736712039a1e845dfa53a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017f7b10cd4afb0ef250c0cc05d5be5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582c4780a3532ec2503091316b564bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65788eb5c5a31f80140cedf650e4e53f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ef4f548eb304eaef351f190b3970212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d57202f4484b037cc985f691522233213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a396a1c2684917963c06171ab74254b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358783f2284668513a1b45f8953d9f81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c9880acd3e95d1cc16201a3bd26fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1efaecb6d2f2c7ea5af7c5b11016217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044223be33ff1664aa588a30bbe3229218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156da6ae7c1dfa0b10372efd997f5090219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e92b1c23e17f1e209fcd86be9ae054220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2398b8e5de4f12df38a9a92c19914221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878a0fdca587a5dd95f4faf81cf82fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850037894842ae3c78cba190c83628b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce200485c38216d6f1e137d923536cf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bde1a26643136fb4da9c66b4e5d941225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cd9785a8a3c3273516682f400d7e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea4e2b52d2734b1f05ec598df5518b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a034f5dbe13d165778fd860d92643ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d32c0832af476c4ac5d6851dac60f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8cc26c0e354594308c6cab898cb0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b769a30b9c31d2a7ec13531c20497231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ec1a7da07149f8dc0b63b7749a7a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa17bf34398e959e4c91064e6766ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504e6a5204be9de4e78a2678a5bd96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d5452142d5f85926272f58188988235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5264de2ff474f77b46fd4c70617b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76264fe724dde9c16fb6c13448c98b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb6af026e2b031fd461963b77351b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469a8285645a8b3f4bbc852f2e9a2fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d113888d1697c26546624c11d30d10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a620b89d0068ed4239ce33654936646241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184055aea72523f838b918454c5d6b14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1767222fc1b5b9bcae46ed415c61ec0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1f4116723d8ba26ee1200b2cd9d5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef0f113ff8f02da975ade4d9626aaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc620743bdd5315123fb50f22b4b1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85759a2e762a2f32755ee4e6a4ce86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f995f0d934fd22fd40a8e6dcc672f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eac8dc1074ac7e5269add741d53b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec27e9304521177137ad7c9502fe07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a4a6ce80c80f23192b050f6f50f6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e252012a5821e0fba788f566a57c30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17d7fb95a1e868e91ca2df8e2051b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf4e0231d1c374ae2ccfe8fc4132e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196614ba22c38defb1e67adc6c420e96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795eea8f019b8614c36aa8451713190256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8bfd44a9d5a59835fc651a29108a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599088e79e199ab967dde062f32ec81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f7463201cc248be51605522ff3e6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409cc3e51fe96855cf86e1dbf24a931260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823c15acde8bc6317dbfbde907a0499261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e7618ba552de9f1bbeaf50917d3f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcb2754344fe359495f4ebd56216c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f007dab796d9db21c9b1fb51f384ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fa43f555d9ec3ea7c6f9dc8b41bf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d10ddf9df04db80535c98cc0bcccd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0286255d86c2de4da02d5f2eb61f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec2831cc2099a726c4b939b6b304d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a6806e09ee249c111234de839c13c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d63b44990b20db5870f8a7cd6441d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022882818b93d31dd8defa532478800271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416637563a20d8e8fffaa4b1caa3429272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758090f700962d7bfb4a57090526384a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b481f47c8fb127ce30ca3572ea74fcb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638089ff93d48298bea4ed69438df4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43864a92b8a80c2bf29e9cbe29338686276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8e79b1ed6fa4d62cdccdc7e7f1c32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f9a82c05ac5c2a37de32ddc5f577b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7586ae73d4ae34fb3b06aafd51df67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba975893ecbedad230a9c5a576ec603280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b839b4bdce5caa6339b9312fe95df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59201fe939991945905dca4c3d5657282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b546c81128e5260aa29819f385f539283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fe877967884a4579f97c091b8fe2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf4dd4a229b4fe065bdbd14288fd76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f5be3de8ea4bb4e1e00f0ba4100bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83fb6b84d04aed65128994684e20e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6ecb3d1cf650fabe03e4bf5a99686288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4c03d070419f3621a8eae1702b78c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b88f4bbab97aed71d4816b324dd720290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a992531c771e842d9255204d7e4674291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99ad10fd84ed2f9f079580ce381586292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96151f592027b0266f02ed8512db23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87ba2c543b60410c9ae30b9d96444294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04076fc65796bab6b23f318f0b762c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d48ebb156870d6a705fe5ed0e9dd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735621dffe7cf4e5c90f6a1340f9290297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67470fd48375517ccd57742a2e77843298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6263fe12d0980a934483ae21c606483299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49da72a9e35f703b48a7e2d98c20c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508c38c2a23cb1cf699229ba51cd784301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6182c7ec41740fac459f0a66a5377c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9eaf543f2f05c32ef74ef0225d7282303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374497af96f01d709e596fbccd8bea4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dcc02dee21afa314e833d94f2c03e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4e05d41e9d44e29a7f310c188aff9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f396fafb0341b1ed3ce4a8b22b134f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61674a0c3d5e90aa59c57fd67ec592e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a5a4996cd9218672e665e626120c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6e7a658d2770bd68cffce37f7f48b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa8483e2876617004b266553f555df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebba733a831d21e7316627c3a2a5d91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb245aab4f69948f7ae6ff519e28f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afda93178820b52b019f8ad8635ac5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91187764a23b214664b15a8c3ca84828315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccf790150b2efbf707d1b332855350316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac6b7f196383ce6fb3de665f096b5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376cad59fcf24601196b1b67ce01c3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d32ad6a156e3c2e4d7cc76619365319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5f9adb4412f8a0a28c2ca32bfdbfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e2a6826c8f567f6fc5d87d9e64b1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d6ea7298fe5ad228cd836fb386771322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bee774567a775456789305e588fae5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38be8c7dc4ac0fd565d568c8e91ac45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729654b7a49c04f15034807ae258f6e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d23d82a52c75b4e1721c66f5ab206326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3509a668847a8ef7baa7bb9ac49d0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7e482c8fc2b81c9025a3600a47495328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e85c9378f137071adfc4bcbc2e41a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c6108b987aeb14f8cda88d8113e41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f7bc56eb7746109b141ae0226daee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ab54eb892c2da45444db245a535e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dc834d1bf3518fe8981dc15539f6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab40be6263de3c0a22f2955ab3b6d6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679f69ebd1a6a4f81fc44fa29ff7ae3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cd7b1e404451e012ede29eb1b1b53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1af742a2aa9b069ca157c0a41d0ed0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7846f17fbf9566f5d46cc3bd1321d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e742c943aaeae029e85b8028c4af2c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b86a6823bc0a960a6d0ca5780444c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b2d775c5edab9a55df3646863a1e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692b41e1e5372b9c41c39a11b1e5f5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dadbe82bcbe82be9321e3929f2bc5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454ed9bec5fd23f863ccd1348db7f4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d24dae227cdc18979aec965ef8218345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd951f978d2b083dd81b2220b6fd791346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22543fb2e7a178072a0912284e6b5412347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adeaecea5340b00602ceeec76393593348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189e60728ebd89c249e82e93ce3b9f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dcdc32298174836a6cbc5e30fc608350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2518976d570148b030350b4eecfed0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d55f0ff0c4250ec9522112b8bd1a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bbf32790ed0e9d2e71994b14d6f27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc236303adc0dc00c3a0839d5896d0e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589fefc0f52977b9908b7f7893ed7bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1c40c206536068183da3cef5c2fbb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34c5600275b024fd3286211c85573357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57374be3afa3936d1b13287a71d3c165358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf116b0bba0432c7bee9337885aef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b440d00edee59f404bc54e042d7321360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2450d0951c5db4af9ffc6b32fbc6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2714d8c28689ee84e6d1119569d5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be7033431a622020012c52457be1f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48b058989d045a5ee86f9d609cbe5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedededc36bbd2c187f41f218330df8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd662594380db9f8751db4e4d17a234c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0748b194f59aa647492acc42e66d69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824df0bbc9fa4aed650f98d6a363ab92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b703c61928dc00415d5a9ff5f0dd34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022463859a56fa02fa2f255cb623e63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729585ab850aa3fe5c1eae617c1b05ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472462a329135aaee362e9fa321aca68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99ef4db9f47f53a1daeddf9622861f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb565e2d229dd35e97fbc3225efbda4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecb616f51603d849139f761ce01fe1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d08b47fe62837457ce23e66d733ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213057bed1e183d8312204523b8c9457377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395649a8cdb487f7a8b4e4f93c7be970378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1807efeb73ddc7312787c48da93c19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcb4f45c8884e07f36d457437c93f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c69afead79b8fbdd98210935d466381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088535b7c89c3734d5f697da37827424382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb4b41226c4f9b28719e490257cb6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726cfb143970a66f325c0e385702976384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276a5fc0a608393d135a882f197b4ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0275fff41052a2de490c17746cce6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51fa131f72fd3fa762ea8d30a11d2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb105497904b9ae0061e91f62344802388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd70521ca14e470f7bb26b6b06c12c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade82ba8303d4f03e67a2873bb3007390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11654b2ba51723dd45b7301e8de3a45d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47567a4d9ffdcb14e89e01e487168e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476301c9c8854d12c13c8398b421ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6f784b16460fb30003b962ca2159a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d52a2ee508727b1211f0d0deb96b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71375c6540103588cedb458d748cee3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf49590a4c6981022ed7fd814cc8b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2499aac832d9dc869a1e573f97df3b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99c965fcf304edfb609fcf0cee307c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207157ab929b741db9cd9a160b8053c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ea907676785b45bbcada367d32ee8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde7b9eec0e623e5d869a96391f9616402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a297bac35598b842d8fef008d3771403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d891261d52334b2031797d4cb7f3bf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e229886f9a72401d13e816c29d6c443405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ff37711c39b7f91c8499c90b6af59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc7fd4ca2d766b40389bae08cb9576407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388d806de95908fb3a10105628bcddd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d287e6a1dc2c34ef5b3cde6dd63ce9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c389729d0f3806264d7e93bc6188a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21946d52792a0a4db4bd53a8bd3398411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5fcf03d457f7c0c21d0c46b0faa3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fcd3f75627da001b5e5f51b0cd246413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b023b437696dcc8c2cfccc9e1435177414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52689003fd847f28a237a0fe57633818415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68f31960f1ffa4ea5a8a4cc485864e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aa23baf2f8c0fcbea08ba8fe80706417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81145fa22ee1fa31fd4620552bac35f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945a41bcee010e0ae7c8ebeb4207aaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ea81ccedb6d826d7540b090f8a6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc2bccc7a7efdce545f6aa5f6289b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a6fc18c2544cf947359cb79cf9da2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e134951bf45375b400243d662b4d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f0073b03169a450a797708588dcb2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43119cbd25d733cbed8c9c6115f736425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa0537ced4073e98fc340f36ebe731426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40393c2b5a5a28d4689c95f5675cbe0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a1380cf962734f9e863e6b1ad4f5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7dbf11c10c60481e6a3a23827ad11429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf32be3d0dc4723609086239cd3804430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85ada596f7423a1100fcc151cb984c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ff966d9650e3a833d04be57d02fa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2933b6670f93d0d7f736a4728e0100433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fa469168e7164fbeda9919588c91b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e68894911f7d403579cc6593a31a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183905377596b8f17738706b9982691436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948257fcff34bd53f5f044a84d82a87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57e29a774dd571e618629c32c7a294438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b57807b8e08e6dc5acf4344c47f13c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776852c1b1751e31e5ed69a335e125bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc75fc0990058d3a32f30e1d132f69d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e14fa672bd5c7e1d5419b8c8ea637442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c96d39fad2b6ed52c5e1ea5a9c258443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e3aeb851f5c50ebb724001158ddd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907180ae9f1b6a51ea344786be325cd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bb74e114713857d8b2d1177dded1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a3ca45dec4e51d32a0ff26c410c06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da5418bea9afceed0bb1ceb761befe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006176010e673c0939ed058e8dc3d42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71554fd78d49120c5a2cdf6886ee4874450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae67f4ac75c8cb5f2ca8ab8a7269947451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fb1e581d35225e0394951838369ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d7484393cc93149da42bba3c0b09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced70b73c17266f7f3085ad413b10ab0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bebe9cf696c3a622ac6ce041ae7912455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d303139ca7ae22fc826ae47abd6ee2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fd432c923b881a82e273cadd92c8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816a0147c71e6f81a74eb1d9d48c5cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee33505a253baca247a0aae110df355459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b6b0695e069214718cb5529465cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eabff47cac20dc81a0cf22d7df77f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e176a20cdb88c7fd0ca55f7ad8f9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9714e511c8cefa24bdd7fb7e240d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1ef747621aaef67a01eb0f058570d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc28bc3ca08e54f8da8487ae937eb18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273adacc5a290b298daf152dd5977d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782f1163030d1ab25ee48d05c6cadcd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc061520048ba81d3c08b9be74c8d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82996a9ecc299bf0c26103ddbd59eccb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c139a57b5c310f6929373c65da79c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e8e9927a8800d8933a5b429faf50d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba171ea931071e514aaa47d18fd8ee9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49261ae86b478e41483f0f454d3b16cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1803d2675d12327b70d9965a514939474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415c8df6e43d375610ddf5beb9c2110475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f117824bd19a3fcefa21f81a52f5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c237b26ab9f71613a3120d78fc5589d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935188f69a9b4c6341428f4d5d847b3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bac5bb7e26985a10c1b689c68321b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce0e4b39aa986495be0ef531437f59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecd28271e6390a8dbf98a8f788d17a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ae694321f84c8a7813a087c21714a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f9f6e210ad0bf69cf7ea9d65f1051483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccf1924626f86723077b15476bf0ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba324ec1598086d5aeef0ded789c2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f037a71a7d3e83ff01811c1d50ae80b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10486765376eb603aa036ffd495e04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc47b241d1688f2a6504e08ab399b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7abaf62107b724f89d3646951ef078489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b541076c9a8571ec13c8f7f3b6d8e6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b484f7263f150fadcea6fc88135fc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a0b3acb7641a858defcb197f3fdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee1e0d4e79057fb181e17c01f38764493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704c05bfda534bad089bdde28050ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf9648892ba5cfa6186879c7dad142495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f0a3cfd30d21d5aa849b43b2d3d30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e15f93bb40692d87b562c9741f94bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546f810adcbe9543f23245841c954de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d7d635b68dc57c8cab00fe480da1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e61804a9c76cc89c8322516b2b222500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41a3a0d8a8b69700be64fd71a1eaa6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a34c0853a193ebf8fc68773eb105e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba9a1de5e99323cb96fa15931fee59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc2350511dda917783eef4c79d56a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e9723c816cdf51b6003bc4538bc17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b65643c14775d4dc7feccf3f38b167506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617152f3bcfd72a8b7389cd059b59a1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64b14c9f664b8665f99608e9f58e40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45fa0757cdf79a87641ea2efa7552a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ed3e983c6b7200416c59c881d1e2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18069f9ac2a47e38ea9cffc148f5337b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc3b01327665fe07c18cef5c7f7717512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b425e6934592ebad6533a31380d387513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b533c60eb304f4c2629e90d7fcb231514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87216c729f3dee7719316987e27072515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ce1252b91b1907d5232d0f84a76d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54273d2263a792a55f6b45a848936e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c3c086bea98b24d211c81123d5aec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4bde67903c51348e14291897d080b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a516d15b14533b816b02d69ba982ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cce8dfa3820eb9b9b1e22f12da4970521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61a391d46e10db1a6d637a5d866f5d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d749f05e199d1e95ae4f42fa4080df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05998d77ea493433b52fca52db43ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f513006ed8462790e47cf6f25bbeef5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d6505e3aeec62aff2ee414f64f4a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adf21c52ded1dce2c87fa1e7a296db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20b4abce94b389606cae3cc8e31ac4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074588c732c07dd74448d2c27404327529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21d43b4805f6963c91f136d55baec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7756fedd2b4cd347f4d043b230837f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503018989760eaf1a7909439e8d4bc65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1df05de50d1b6f81d64b19232d2e75533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa010987a31bf34eb1a8f49389ee2fa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa397a4a7102d89b0071e53ee355ff5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b670534ca0fe458c4d032d89379f2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fa9d33ad21f85b44c6d743a453a16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ab6466574a5fdefcfde6711ea86e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d92cf1d30ffb31f0c8e827c397b9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbbc025aefa3dd67d66d0d287a9f29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13899010f4feae9607e2f22b38782675541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b4ba7589842e001375368651d457d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb674245d00bf3984ae5c94bd71b7f0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a0b97a1fb6c29c5a07b4fcc7edad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43699330970f8e5b386a53246a67a678545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdb420a38cebe3a848388d3cffdce0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03693b530d5d0153ca6c26678b8860c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49001eae22b8fc1f15a24c31c6ff166f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebcc8673b8ba95aa01769a33148d12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187ae652736e85e5b107a778b04a7d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe6dc2dea93d98bc53216818fd586b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbab554f91cfb838bef2a20d427cc13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58413ff5adc0b5b0c11b37a0d8cad97a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e3779848ddc60919b0d9fc25d028554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601016344467b009daeba9a61b8fb46555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a21bfb2936f6c990e1d72f5f37f8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643cd5f76c046e20f579376d2f71de4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c3df4e6b768fef787e68132a4d7ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195e768a6fd761ceaa0e1a80711e8a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef9c46b28a0c454bb72df144d1fc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e63c2bd1244a71bf12c278fb428a0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772d0c52680fa8b711cdc66aba5125562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057103e7a095d2de50f7a55ce70d40f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae93e912e905cc9733f781e3972be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44eaedc434490df25b6a29c40703d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5741d7d4dc0d65c630aa79829383bd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa939855449e0f718ea1c9ca846e4e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd4d1af02f8a69ef3e0fb4bbd07518568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0a4668ab1499f580b1be1db2ab10b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988480031ba215070e0d140a0c6bcc68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f6dfc36efadbd8db1fce330a2809a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280743d2a0f126eb8eb03ff0e5c43036572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3bedae1594aa071c816c07ade115d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8005c4a8bd7c45cacbca7a1af9271574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102f8f081665a3f65c6d751430f382b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358c479873eb763399dc74c6a6d4832576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd920f0cd41203bd440b5c4ac051c3f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bd99bf436501c5171e2b3fea6105f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56906af124a636d0467b59b948be22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691f530febfa9c9fa86694723a1f1a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab876b1dca4d3115ffdd750324024db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c51ed228b8c5d2759677fa375a354582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab892d259c4fbfa675647822f98d25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aceeeff146797df7165a11faa29fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a76ea2495bbd6415d37a251aa92f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bfcf1aa5c622bfbee6642f03d438e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22266cd1d07e05dc7008c5aa2ebe84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2252f8fa64098a5b5799e9fd0d9318588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cd73413360277a565bef3aee47bb0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa22f1758c68c2dce86db5275d94aa5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973f0f4e76ffca91392a1e63db2401591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb293b1a6686a82225cb98ea871d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b9caaa4a53b99ace69c94e09debc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dd706d6893ce6f34f41fba50c7f4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fe5521d69a2f1080e6c1cc3b0fd6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812e93503f81342bc56a2059a33ace8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21836356cbef3283eaaa91b1d9f2c5bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571798f2ebf3d73e5432cbdd5da09db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfbd64c1f4cb1cec052e1fd81a584c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d472392333bf7d4562ef23addcf2067600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778540617914f782fcff0aa2df12e30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118b87a61937a3b81f65f1806987249602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f547b4f49db8dc8142482cb36a6651603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f002a593cf73a37d5ab7156796869a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096224e67e32e622cd8aebcc04dde2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c1eeed2e787e3979fd3bd4d196fe9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f507ba9908328536fe7f87d480e5771607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a317e01fb2c42594fa44e03eafd4c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70140c27e51696fb3c77afd537513e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d4fded146e56fc5fda9320963b973610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d356a210ac2dc562b5097f9b38e962b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f8a08a02396f9b56db138769042c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc566afffdd22ec72fd29c8da07879e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b240f203966ef9950b0cb34b36d5cd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb584cb5f6023e8f786d364579f66abb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c57013bc97e0c6e9dc90aacf71ced5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52e3d01fa0d234849aa6eda4e28e0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7c900f7b420a7788c8861e17a20c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa89365f030e827fd237166dada8622619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549cb6259154a55d0a5b11eadd7c30e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c055dbe59e83a550bda64c65eb8bee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775caeca0ecd9bf9cb0eaf99b7df07ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699755f027e49b5dc39a88b6033c57c5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5fdea20a8b639784788ec26ff4d3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c0aeb4a2b9b1f071064c451c28d45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea34c3f11a001bd5b07b82e2721090c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b1a78df006e0c859877530f7f3282627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d984470f70fee18638e12edb7797fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf5c54da3c95776747379913184f4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d58963c8fc999d3a538e5ca61837d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2509446bd564704b093c57bd2e3c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dbed73362fc6ae191e67570c41b44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743e6bcbe6ca954be34a0a260a3d7e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a289243440d420689c3f4705a2309c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91561d383a64dadbfcfff3385e7272635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c720e108d2bf0161e527b7c4c8208c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8646d89affe7e794a866c5fcc313d7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cf2e7e6951cec74becb53ed727fe6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df7bafab0d54f8b312a0bef383f595639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76419d5b7324ce19ca4155c0c1a1de1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd4f30e7b49bd4be6b73df2ce50ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc103591cf67052322f267509c8257642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17975dd265ff97b63d3af3ccb8b9d0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124ba6eb8ca88ebbda8b77b22ccb025644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70e01ad59cac7cd00ff229f80494fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a550adec95e22a700431c1bf7a2a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68825213a4ac11f8068d47afdfab5ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f28849babe8ccb634817362c2ccc09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf56e6a86390381535cb81527b0b47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874953c219982bdb46588afb047ccbf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fefe18e22372f115e96735a30f180651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad6373a732cd30f64b185e7fecc935652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafee38d32574e0c8add1eb6b263472653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862984ccfb6f659d78a302795ce0095654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45c5600c5bca686118a3a9c2309a8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d4b3c501d67d446c428330f5595c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149bf03ee75a4d3f4a1d0837a3a71e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e168dc9ecbe3746ae6036355734d7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18eb40ae26ad2c861e0b7c2ad2d828659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cff522bd45225f8f2cbf2c0c67762660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d70735414ddb5481a7808bde6f24b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71818d921c6ba5bdad76a06250c3a6db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424a66da1fcc091c1a93556b024bc4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027b881a4c8ae32d5d73048c02c1c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d7157bd55df5055b511aa68164a29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847429e0748b1e22ba3640b30123ab58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681af9a096edfabe9ea51bb43e6692cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e06817ebe100e0fad88a610ca807e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48affa1883ee67d763dedb449086e559669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91236f6c24d03a47767fbbce7cf317e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c31a91575fd31eda3b59dd11aac45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2922549ed4f8e81f25fb2c8f0c7f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ee2f1dc3cc435fb4b231bcc46039673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ee2497dd5d77e8c1d0872dff9a8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bf3a75ee55c0a7899231ce71fb451675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75fa840430e9c3f85c28e30ce25ac4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e1f68b1cb4fb6e8666f31deb36775677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e533b8efcaedd654b0be592074bc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51772e37a23613aec563cb3fc8d6b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6b7f8b1cf67d4bb6a11e3e7b6f311680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c48015e04c0f477eb5290a3b5fddfa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb5bdd6c965ae60a8c9a41e122996d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84e927f1754464362367117fccfe35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0354b2838c2faa268264256e0e939de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd559acfd250db38e26aebaf42f78685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06339787367cdf84394980549ba44e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f97269a4cbfc90fae11eb6f927dd7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf30704463c93128d34b3b8988ccf3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201736e4cfa35b83e75baf241ce30ac4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b27aff2ab8c6c9d195b7d1f8cb4ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139e5ca77da4114e12a3927cc50d478691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faa833905f846fdb55938830e58683692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b205a381715e5858ecfbd529b868693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b1e7ac1a861594185e92f3ff92c6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368c715c620ad8c682d6777025a5518695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2eea0f27207eeca1aef04f456ce1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8e9b6581036588e8305753d0d2439697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519385964a6593cd7272a4320200ccbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370389345e3f749a3382d2a91b0f383699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b473363d0e297982be42035b403bbd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401eaeadc9ce5c89c86ff026b72da9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de576524d944bba9675185931ce15f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297bc7a0546c3ece6ec0fa46e1bc621703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c4abc80d27996568b4dcadfb997c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdeb8b5b5600cd16349d68c1a384fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f502ea219b37965963080bee4516a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5559eeeb3be82d9b051068d02b47a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291793fa28fc2cd815800842503a2be7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98618bdd470629e9657bbebd22b5a538709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679566a2c58efcd43611efbe858b29f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb1ebdf514ca56e8388cabc75fb04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd809e007d223dcac18ee82db3ec5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583bf87d2e15ad1a96d9057fb62a840713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4337d5087996e13de313dd1685c3c85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc917357a1afac09346c9c5ff4ad38715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20bec58cc5e5dd16002b30c5af72b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c122b7c6c0d1fc1d752dea0ece0b3f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef5e6d39a5e0a9672b96181240a824718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61dfd042ea1cb8d2ca9aa8b6be6de8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21ae58c5d81f31785fe94af9e1b251720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb20505f779bdd59587a595751890721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b58b4a57ebcd4f22292d04d2d745e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e402549c4186f7d2247fe4c0e1c67723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b276a5ed2a6521a38fd0bf332ae0ffa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca52681aff9a4845e80406fb028f1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1541e76dbd6bbd99198d6d0082e385726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce11c70661d5b40c8e3961e08589ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e16369daef68bc1eb1993406b4ffd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c35657aa87a09035ea1c202ceb4892729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c83e42ccef02342f116b5de9602f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaa8f27b5c4083001731a7af526d2f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb87a5927d21e7e079e8b81292faaaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871b2b12df342c2f94107bb4734b67c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca197935d590e15841091afa124f08a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6995b982802a297e6e4ee06c24b23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6eaceb67107bc504376d6cd9ec0c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92566741e27c016ed789630ebea48356737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f72a98bd0489f328454410b500f4c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6703e218bae9dd5b87b10d4c18fd25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eadb84be1ed8025605641080f0154740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab1f2c4e40e30ac7212b8614b1e438741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a8126406ae46298f30aef4506f64a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e447e08a7fea2ab09fe2730f9e818743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cc42bf80dd1c42a15e5e0e64dccd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739ccec9a6575dc1f4d4bafc47b78a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0af5f1c39e7fcd2f9f5edd0a3a1df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76565d9e0030f077cf54d0dbdbe23d4e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0566755ea08ec0c84b514875650f7f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9ef30467d3b52abbfab6e29864731749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87479bd9b80f548a2edbabfb5dbe360750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622623e45e7e370910ac09966b710ab0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bffc586d71fc2e069801d9bf3f8799752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f04e4b69cc7fcebf8272d37752104753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa75ee8fa88975c297a9ce1bbee74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b7bc3aa3a3a51ab59d07faf140eb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56219ab618fde2b21d7c7adc1559982b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd60ed5e31bce7b1c377dc8ca082768757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ad7329ff2edd783f60a4b697f9e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bc7cadfd7291a62fa726772e6b7f1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc927f892d386d4182c1368b39681318760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de3c0f760753600f09fd9a5a06010b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cd53680e9ff4b0c75f6773a9c1565762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d78554728ff639431cd8d98c6a351763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f3b28e47f25c7a4d76a88ceb0bbc8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1fec3f063fe5c587861f9c5addd4d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34097b30ce79a591ea145ffb49e6fb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a624300b5fd8411ed978708f7488100767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf50600d91038f2f40e619aede223da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a66a6abb87e364deeb47766948128769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a62934f1f6531d640c37a8ecd0b002770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcadfdcc0649a1a14820c468910d55771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614403ff637cf994f54ce593ab354b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10e0df28b984eeb916c53fe53fff38773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d24be6d302edcd8db08be9a30e044774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadef8ec6961e51a1399ccb9c82e457775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6380e1abfd92c374972503a10b95e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ce94aea15ec6d944eccce8c2dff05777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>