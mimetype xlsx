--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55691005c7e21abe837f8ed77fef221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697382797105f938e1eb39443886fb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d176cf957b0a3694889a4a2d622f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce451c94299c718622e1efe57fbd457e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de7ff70c6beeef7e404860f93dfd635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472daf0c13fddfd5dd8ac6a0e452a44a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b010a27104a40d672708eb706a3c95e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4329bcdab6d2771af5f8dc4fb18f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081549b66b4a9969c2a221a1747ead379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900ea3155407ec76ed1aba28d57c41f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a208bdf64a9264f025f8a2c7e8b6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9048ae34ec6ffb45bfe361615f8aa812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115efc4121ed57cb727145ce02c10e9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc52ec8e994fc42fb0f50017d983f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518db06fe8d282d89ae5b6e33adc5e0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe77e4f707c021e862cbedb2069680016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96d71cb4d8d6a13d65bcdaf39ff4bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88934921f8b68e68eb5a1a69616a512718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95b9fc77e10b04a0f11b467764158919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167c977d6927436c5c220275ece9d3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45c2a5dc9739b52b59e6b9aeecae8721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957de730f8237555d164c65b0b9dc79122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6acef931a48527e2fcf1a2a98f0a2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78462028734e305e1ff3c4aa819dd2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9870b56d7a6659d6b765b16306bf87e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58020a3f6ad92f8d3b837545e53567ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48436bdf0271aa591a32a45775204427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b9c9fc73de6c5c1fbafb6602115528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40977e9f02e41367fac62d1c8ef4750429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d6eb2a0d2404043e190bf85ad4df130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dac4e61fa363715d2e89f78760b8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c891d4a57661d5833151a3e35f6f5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247bcebcccb444b8f608b26b4595d6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a325d37ba21bb38d69d1cf5b70baa234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaca295d2284167aa821eda9cc533d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258480aa83f27f76b7111f32ad02b40436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9812133c842378fe48c76221c5f2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf0321b0c791123140017fc7e1659d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936dcf023e6b956e2738677220e707539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b826438b158c9430cce8f19bdd3bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314c8fb0195ae73aaf46210a76bd90d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247afb40e5d48ce7a42ee0ee2eb2de1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde8fead7cb7474d9a3e6575850a99943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e086afed924228ef3533445c579fa8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956164cbde080a67fa331452ea17f48845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168da7af0d4867638e854ed06b50a4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a3c7f6af60202a782817004bf3aa747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba714acd5c0726b2fac99e4df8b2f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3a3bdc88956e3d34a47e153fce52e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d1dc510e82e6ba8e2096e1f43584050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08110e2dd12198753193e21eb34530e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508fdc22d9b7baba9c6c37a1463a15752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aec2eb0236ad6d4eabc8777b30088c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eb0749ca63f6a8bb30382aebd479e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf857a9bf6ad5a70b13fd789699043155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d31b4da6b63d5a1304c31fa3028f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57758a8e56536f43f04e3695a35e0c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b12dcd484bf1c099b906a33e06e2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dfb64d7699a5fd41b002f093fdd5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34864a5aa4a93e5032096372b8c718760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9ee61d76331ae2bbbd7595e153aa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaff5b28e61d01b3bfc63cb7a6f23962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bda5cb704a2199e7117863a2095d3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385759601028a23cb67c958c18332ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd978d2f0e57bc9dd9f87efb5fbde0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31c6ba7336f475f107ee4621795abf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bfab7711f83b674937937bb3511d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb873db40a40f7459fad00ce5e4a1a9b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaae15555ed79f30b5fd76756ca1d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e351e290dc7c07872b48280d086cbab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48e7aa8dae58b85cf121ec4fe9743e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f8b08911e0de9f62b174dd8d7c8e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ecf75ca8cdbb0e925b621ba5d05e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f7e6b7ebd32d727174af0e776089774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a24c8244a95f9b21f25df4f3def4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce1d35fc1e7b6eb0befee4bbeb4d5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6d7e7337dd18008f4091d9a593bfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e3881feb97625453787a91b6fc41c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799b3bc4c4d981f3ae6ca482519180d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a45b7dd85542b6213c4cb1b886b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1af1651f3b46c344259d38b1ab6fc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de601e9b546c133bd63c07053d1ec0e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7587d2c87cd2cd0e90c35f7c4afc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c91e773b0b3893b1fc32da3fd309d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bce97b2b17585ab50d8c6ed918122e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362530284c87465e4e6f1fee297798c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fbfe6d92dcc1680fe6e1eb0ff2ff787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546b7f86f1689edbd9d08dacd2b7e8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38daf1eef3809a56fe578e8065d006d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f42a51dc24cdcd439f7a1c15382df390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d824e1e487a78259f78b9d9617db091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44921ef6cdc3f9b6f2c0d8b5feb0372992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417c73af90c6276418e7cea6427fb0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37ad974971a99e826ffc47f02918d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08b0548f94811b4649b7e064d713fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103efa8acc9eeeb39baf820748dc023196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325238c17341012ef0e7099c4c46e57697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22ca18d0ec74c015eee2625c60089998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f692c7db50b1a964a513ff49d3112a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9931fd78f2d170f77f8b1ffa870a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7765d39e1c26f0065fe4b05f5c7c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03333ef94a2a86b1d6c2ab7c61b04f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0892a7949b00b5c6f611366c111376103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c4272ac8323d1dc5448a1ec92a191104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc55ba0c6650803f2e148335a01a33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c9bf8bd510ededf5785f2a98863af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258177dc2c3fe11b202ff73142157cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95d7f1858be04df3f6108e7eba89e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a7fa896446081c65dcbc6c87ce074109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b310b041ddfabcf534b797a2b16d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3363a4620ea7a697c7babe8fa963684111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e9f556abd89c47d43b65073f0dc2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748a9ddc11bfc0ecd6a7325a26d245d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee316056cc9449a918fd132bb8f47a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fc8ed1688573e896f482f827e4364115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece5d1a875362053cefc69631a670d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11420e983ebd9aa82aa91633998203ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25b26758495798e81527e20200573d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf64541d22f0e091328fc41f90169119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e939cdb5a405d53154478502089254120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80386a98b955ace5a3b46c612c5dcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b02b5c7b644525ca75f1710bce622122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef373d37a4a89c6fcaf845dd2425d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b0bba48d00397cf691a353ad1af00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc39f5468c72b3a92d94eb6eadbe731125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb86a02bf2302e7bc78e2b6675da55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5241b14036fdf6c34e64da9d6bc0e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4d979305592bc905f7d96572990e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf3e93608cc21baf13757225ba766129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2147d072a74076f7a14baecc876994130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a16036d680fca53147893e1d57a207131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49499c44f23a2830f4a9e0734e2539f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5a5ba333be98fceb73839c731cb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32af3b8e4cd9e60e3441a2f36fedd64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e86ec094d95ee46e8dc12e1e378bcc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa30d57c9d881459df3e9f7284bf49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0cd547fb6bb2c0d1aa7fb6dbab7a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a0e4888c90af942695dff98f432a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60d4b80476030692083157d618418139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affeff9cf7ae6dc4a7262fd3c8292265140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6354d81c0c478489d1a610fedc7507141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442235fda29351ff4b622275960cd34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bf4bbc62fdc3489b020dcdf8c60e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c2e5eef5da1716c61acad7a170ff1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad5a33667b6ea0d00bcb6c26c1eaa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfdaba3d6c48a2edd4170abf1801aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f5c638085bf1485edf4d2c8674933147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706a1af245e043ff9f5683e1a98b776148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b9efdd1e1e8c5b0a2e305b6ceee4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c628f95cc757616e66e4d4c6e22b607150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff24551bc5aba9dabbf82e4bf54c8e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059feb073d837480d7e88502ef5d836152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76e7540585eede899fe43f0b1e37f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36262e03ac46254fd5ce192456dd50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c5481dba09fa9cc31b4b880588c9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf941b67b7d6e18be27edb22b1660c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a06cd96c320ca2fdc6088ce8fa6a68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41129f2d41d13a0ad29d42afc425132e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eb29bbac3474b0a318659ae7c9b3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9271ee57ae6b77a3886825377f9bdd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31644bdae08c79ac8ea5568a369760b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ddf7a830334d25720ace07acf938162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95723183826127e4eb6d4bd00bba2d7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0ff6d48c4229476bfcb8ee04d103d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70350d11878f7ae2f021b9f881d1e0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61a40495f7dc17ca7a4d0cc59768e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac1ab697c04f70282990bdf220438c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf97179562a696274833555bc94d4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcb6bb66e2d6e2df7048e17a8e4e57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fba914e2d90b0cc7a7a436432d99e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba18f0e7ec46014246d2b8026dd2f2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b385843c1f834a74361131dab2ca24a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431aa9492c21acd849b001b5bf6207f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13cb0cba2839005e3c95fc8ff7354b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f6c794c185727f3bc4c5a0a20100175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd97bc18c544589cf4a8f5ffe8398176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22378c5a2413e789578a50a34c61bcf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7fde7c374130ab7975d6e46f1203c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c3c19578cc3dd38002c54554d265d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16597bdad04d22c67b43d6d2e0cc43ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb656652cb39dac8791f876e052b108181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77582a5283f769f3b3642e52587b08ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f980116f5e41e861d3e9e6b1aa105183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b4311825edbf14d11155b8b2ce5f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f22828448027bedc666c37cb495bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922822669e06a8526a74669edde525dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cd2590e94e8d0d7647485c6b3a5c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8746164a80dcb0c7cd7dbf7d8f2c3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf451a1feead942ed73060fe0db597c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519d7035054e1ecc48125e7fabaac3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78086d53a7ca9d8af1dc9c6895f483191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412bc40d1463dd479f051e8bede877b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb59aa3cbc991bf1cdba285dee9cf57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c5a4ae096b6ba62cfa457aa159b76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d3680f0e4daa9835f5b9aacfa4df4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66c33a280cdcc7c270cc0e9400ceb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13dbacc9f42434425abb68a5d19b95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f097612a9112d2111b3aca99b0dc4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6699229428b30c91ad61ac7e1cdbe8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a679710c36665e8046dd1eaeb371798200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefe393284fcf5b7738ce7eb980a00b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c706fafce6238089e9adb9c14f9d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24b9a9c41ec981d8f76173c07b80a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98184679ab1e35acb7e29dcfa9bfe8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d865ae8aa3e6dc2bcd3e24e50ef2a55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfdfc9e31af6c2fb24799c853f8a62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd44609fe380f7cff9429bd05fc2f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d324864abc3c29eeef839cd2417a131208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e1c927e4d2a616f2258493f61a89e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f952b23cbfafb59195009dfad5c5d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe8281c7cc726c8ab09025fba76870211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db10f2ab6f490216a65ae66be8d827212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352535a578749dd4584a63280c26b8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df838bd58f26732f31107ee9ac7e907214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40beef84ef31b5b85bb9339c7c0db6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a19237e6be165047b14cca90a8f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9dccd9e3968aae435591b9eeb1190217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9dc29191b4d734d5296d2578490a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1cdb8134c3cdae5679167c9db1668219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57f3f7782975bbe0728d0af6f9ff2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837532b2cf9b1a6844738a33859e9329221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dbfaf61a5f19bac5590371aa07332222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ce043d2c1f8bfc1b11b28791604d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979f6d86cbaaf0aae28d699ecf6cad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c739bc4f1d2ebb81290dfe8e2cec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acb366011cd9cc74862f7f866e52f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d7f185de5e571852261e552dc3109227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25c7b1fd33a45534c973419813f07d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012143b46cd095a1a8c07069f883b16a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112af9489219aaf87507be73633601d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd0c9ce8a525c7db9d3238d4144075231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21ea9dcf112a36df3377d28c992d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5088d6e50405ea06434876f46556a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce014de549e8807af5c4e051c597bc48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b43995382ee86d62f54bba80cbedf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ff0127dbe6e205917373c889efa47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab1182c395b9788a044346a70eb88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce965c6a41c7b65218e9df2ef0eca4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e958ad940adfa4bb3c7710450acf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace341820858afc54e314a060f088256240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0dcd935f463313ecc62f5febf5cbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ad26af40e6d5e94ae39c63f768952242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938f891199316e9b54f7ac5952a8635243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5b1364dff72e8542da942b1c07fb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f8c9a487c626635c5b2e84be8a9ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea798d4419d62fd2a2a12ea379bb69e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c02d4b9829535c868ba3461d3fd9b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83720440a28b9885885b86732d93e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a90eb44c328bc7164a17b7edde9995249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1e98ee9825900454e34c27b991479250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e28bf946df4c99f51b9ca0f5b9ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa5dedd40c0385bad0a94a0e38dff4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ece342f0e64ac7de2a97b5cd354c06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5b69f9111c1c5cd03edf898e368df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22f21e211509f5ceac92441df6be5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dac0b5c1a77d59c76409c4b163736256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e555800071c9e2ff61c92b5d8de0f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc592092ee39d48edb894d34b2ab8d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6f4a534d647f5dc84119d0e34ae4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42352bafac06fe21844f89058da93d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b6376815a58e0af7737a8bffed387261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55216696a9dc9c2e6a1a417e5a019170262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0e50e541fe2dfe456f484a255858d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0804d808d92b53a4410fd6fd3cf4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9835ff3f8ff313bd3732208b991b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787a41e74d23b5a654d0f382dc79b1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90234fffa106123778453821e18da28f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea02b5b722b88478787c99b1ea3cfba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0afcd3e2ec73e2b12d772c5126889d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a5d06d8b8310b61dfcda852d1b2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aab7d6c91026083ad80d212dfb1ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a32cb1ebc4e1d8ef482003ad63124272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cadafe690c81e88fe2f8e2f0d0cb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7657a69e016a04179c5522d2d956482274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aeb61b1c98c63a994245c13f0e642275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f08b5be1d7a25e7cf640efd9deef4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6295e5a4e7115cd63e9c42980bdd27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6e1d6f7d27b3e8463ca452f39f589278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7784dbce4b8d15daa5c198c7acf7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c220d0381629f2e73dabfba02073ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8227f244d97463f5798682f6390b422281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122177843b1c4ed07ee69cfc10410f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebf81e5643a96439aec41cd10f0923283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caba6576d74b413f3421021a29b59c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1836403a47414b6e7ef86cb8e0b29ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed5df9ef4130b8d06ca86449b57242286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5007bce60e3a5a6912acf254d4bedd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b23653afdcc103d3e5a41aabb94785288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4246472e1b88d2866063242b7358282289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee926e1c7921eed1a1e957613b3d709f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e11585ae2c89767c8e37b686133d01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf797effff05ff23d20b7ed0e39ca37b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3f2fe9e9967838e06828bd94959c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e0bed28a1c2c9fd9fbc3a66102260294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc78b96c34404a3a0fa3014be47158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f52e2dedc262d27ed08acde0825e2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b37f11aad3cab6ed579931166eaa94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ae1b0bf37f0f1ed44b9562f9d9649298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece31a4314d138b790ee191dd18abc1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a5313451f1b43b591ea92c449facc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed53c63e6b3350f2a9ec5be842e9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6712bdd009856948244c72a891c26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b3a5ca0560ed8fb88d6946e6724c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90e651812a55863389c153c2b21740304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7c4fb499b50b331c5e86c4f79c1c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442bdaacf7de7635fdafb9929b8ce23306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16041c6c0333c550a5ab5590ba02dcfe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499bdabfaf1691a404189435b9728fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582d56eed72dee7a20175cde8c333cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf1e57b63d678beadf15309fee12dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb04c8d083ef95abaa9748e42122c1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadefdf97441ce687cadb8ae6defed73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841abe13d6c62f6a8e9e4ee8f00151f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c158f4b9aaf57104bd09ecf648d505314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cea78ed03133a755b31910f701db8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4388868053f978447cfa6ebb74420a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184b58f2343fc320b6d5ec35bbb9be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396408f706fab86ef87b0c0b3426053318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f336899f470427eab942b9782554669319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a4ca0ca9a6e1ee2d612862c1a8130320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce46d44b4b00d11a38312662cdfc48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36820c322c8e7ff49a7d8054ce0232322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8976617a98810356205b4338efcb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20b774169becd6b6f35e48c1646be2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708e6f46b9d442fc73eb8af1be1045325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95218e8fa508b33acc0ad6716aa7537326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3036b24eff5088542fc626b39590f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a3abf8d342fb78a174aa7a7421da5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df141d5ed20b9719da1be056889022329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a320efb2c3cf42360f3a238c2d8f10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018db45ea824eb2ec719ad85a76a342f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265f655b871592fc6ffd37873c6b785332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4722443966d7f94fc86d0b43028dad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e0b72f34a8c58a2cf6621c0f91279334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d06325f4b1185921e2f747b358b2c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ceb88e1532b1ead5b7493ef2b6cbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd2a519d960f4e4c28c46411d38b1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29ad1560eada3054ec25ac8d687dae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85225dc139805de34194679982e52d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de123cad7e28c6d7ab0184679decd30d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691479ebabd1e011fd81262430d35248341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873ead3dbc6f94cfe9886ce968c1bba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57434afd76cf6c1de4fa61f8077e59ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555c4478aa527fbef8062e09771bd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2307691fa3a15422b7d9609f0839f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75b6f8b5cb3f157a3ecdf42977b058346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a95ea83ea41fb2a6ffad308121fd3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c82f20e1ede51ad325603d962b447e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01701b8d23cbb44811fdc8d3438fdd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e35f1dcc47986d016de8cadf68212350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dee7408447c5c02cb8055180d4fe4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8185ed9d373a43964010f6effa4d39d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7be96867d9a8fa6f58b637b6d35497353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639d80982302a86737022fc63e80f47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce4df94d9476a49c3cec6d4e32eaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f949831d92c6983fff4f24c8d65b39d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4216c7e1652c7ae4190d73b51c6786357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6202e8092b7c862c2069cb9007b1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168009e242ae536ed619c270a38d1758359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7bbb448ba38bb8bdf1749544522df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5c131ae4078f9d396d68f13ae020b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b09a107535e969c6832d4a135ea29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c9b005081479ca9c2a598c235c4cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e3c403f03fc2df118eb00529f607f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec627b74d47f35891d382385a460842b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ffc30103f688cf2ab2f40413a5a81366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb01ba45dcb08bbf2ff687e359e090367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be047bb74b0bf4df8744b9798ac72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468c77de643e8e1ae2848cdb8742fdf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8f049c449492e5356670e31b71ad5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2095e880ea07452335d4af58b896c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38775d1e042c120c37a88a551ded8e27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab842c79275d6a5f31fcd8f762ac138b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b0467755a4f6b9a7978824a9bc91c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dec2d463c4d64f729dcc94cf1425b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afe3c4695ffbe48307e723ee45164a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0f0d88b8da529e7460b2d25df4e01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e61b311758a8f62e1d38bc46e5b5dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410113686562a6b163e2d9ea302bd63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162291fc39225b4c066533319a186d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13133990bc0f3789a8d5f032c95835e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159019a69d17a446c838f5f37783d8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6b89d51bef97e2d5c1ea9f8809ab1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72abcba4b96a6e8d12262ff4b5cf701384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cac971c474050a73d47c4c12f7c53d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98344f2ba08aab6899d6155dbde7c23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f5814f8ad1a2ceac4706532986032387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290adc73ab7ee1e3bf8701f568f84fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f35986dbc5055d454e239f25c6c9ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80f9cc1efd1e0df22482ae6ded6714390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc8777737a6b5bcf7895ba678ce349391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de6ae423d114ad6dd6c37d4df8df2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c4aa22d6bb1fa05e11196d5bdb10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b88225d2204cd519b6d6c3088191b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa938dee5661580b7582658404c7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f329e39bd3664c1094ca37284be0e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddae930fd33943d8a642cc2edd23e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15524ef2728403316892a9d83e09e1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b66b5d2ec703a2bbafde0c31816a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c22c763dc1d0ee61bd59050a5d37f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e9cb51137aaed86e946671963e5b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2bcce6d51192ceff8e50deb9999e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5ad32ef7c7461c09f43db369322e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8e076a0b47747f77facd755d57ac9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac86e5ef393b70404a0c918bf61d76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b0c1efffa47acaa1350fb97743288406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667ce46777e83c382a3c8e086050a3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463374117a895b50e43527263c717b3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e90440a95fc6d823fd4712fa4de9f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5935558b1e9816a4ed5cb2c40b8760a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0900aeaf1c1607986b0c097a66a1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8366ca7476595435c59946e56421412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b68d822aeaad2cd595986fa431d21f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c88e4ec2afa9d592aed1de1e0a3ad7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660770ef8e821424ad986dd53cf36269415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e49eb2770e5e65e29ddf757d65f6a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b4a4ab899618e3a87b05436ce1d7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e5c961478d7e06dbf5c8f6b78ca6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2d6b5f7397886171326a27d76f5f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689a8e34b82df4a662d55992224125420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36cde4849f2333ea44ebe4732f1235421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d70d6baccf7ace6db39e9a30d0a892422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d577cb1065819b84a20e4872486c18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a10fa2561883d24a4dd68a19d6d0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee267f4250590147b550bb4d56380a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408c3383a743e6b26688298da8bbaa5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0e9c9fd8e6a86d87658ef332de2d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed0921a153d7f58f5f3fb8070a92c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7f44ef6a7bb70b11735138fa6c0dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989375146f4c58f2d1142f55857c6351430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf648971bb1782764f2053fe1f3a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76a8386c95d47425f8b7378a782b6f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd10be49cac275eee3ed62a0a1bed42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d45c0c0b17cdc0cf6e301d01a41f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad10dbd80361ce5faa2d110c5b7d2f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec847f13d31d84ebf887924a344e510a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c6c6d077a1210c50bff4c32ff3618437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dcec88112f8d96bbd72c15117abaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633bdfbdc6c0d9d3201eb3c85c40eba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddec5ef7c1155c2eac320739b7042d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928d7a1a749616917d3585b19a854f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef19889f234f8ba9567a12e8c457aa5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc866ac3ca6a66b1059218b0a4f5637a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eedb7813d9795aeaa6d6c87634480444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce978ddcf8d3bdf7b481c60e389ff7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f499d2531c50421f20b9f8fe3d875bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991cf3d74085e3767cf54a7f484a596447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba98ea77a547ec5f821f226b15f59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b08c60e6d452ea40aa923dbe354b94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1cedcdbfdcbbd9460cf5cd8894165450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8f889451cccb6bd69526c3a3383e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77c432ff9afb52a8e84ad09a9ebe1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4f6bf7936cc2463b2b868cab1e015453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e5e57b8a44e221795f0d434f6966454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fbfd0638dee94e5cef45521d0c60e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3945b803cd0bb66dca69dc9e086075456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23628ef2686bb1d1967cfa112f40e34c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa325dd365d1a569ae81b968d28c03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3687413b15dc7cae48d268a16158aa5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe68ac150979b507dcb2d5baee1a8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442bb1683e1d4624124157d97944502461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d95233da7313d14185134c859e9eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16cfb8002599c664843bb8b0290f96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1e5ad419cc865e35509c47bd759a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f25d2b35215d58d358ad69b34a3e1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c9942d2e57c2601202390c12ad412466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f78f60392d490770e0386be5670242467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc71b27002fe5516ad24856c01901dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4669b04d60aaf29c2ff7057ad9cc75e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbdebe6f72d55794a96e61f754b471470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59024ea215ea4f96865291589aa7302471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aced13c09a35196cc3b8c26796fc6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7d0b52bd96772deab61149fe2cda2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd854b8e43c7723e8a483da3df7527474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3762bd2d955dd1e5fd0f4ad966ce3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43eccd046c743960c57c564750c618476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8cf5621631be7e6e68ab6251602f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeca30d1ef251c288e3ed6a07c24ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ef7a201dc7c5d0165fcb28421554b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784466aacf60817a220ff675f21846480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af30a911ad4ae53d951dc827b546cb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99eaa349762a5bd4428312994bf526482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba719b6570c07a641e02823103a425c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caea92ee443ab366fc0e7f8e0896ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9a55c4bea0eecfdac1b9c18087c76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd74d350e1250a87e504ac414234668486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a03ba56c58223e4d11dca75d5f09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe5143b3974ff3594569caba109735488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2844e8ed9fb60ef57d8430ac743fdea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaae77eb5b51fdc8b2c545eec9fbdd4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea9d5f2e27f9b02767151056880eaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a08f97b32753d91f2bd98582df23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba205adcf9a228a0366e98ad4b38ba3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba978678603e823f4adaa12ddc781494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7019b216d9068989dc3966a521121a2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe43432008db7766b8b440b2ec6aa5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fca44226031e14305874fac82153e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86733fd3e7be52ed602d87e3fd2a1f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638c1b3e25c1ce65009c893d0115649499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bef3ff6b0af098eb64709dd0938a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff6f66ad6e239ace729bfc3bfbbe14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05e598e298606e860aacd21d380c90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e17b476483d3c48e281ceff8b794e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd259a69ce80a73b5fafc783c44eeb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6f2b8ea2d21619fab98f78ff4ae8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741895133e5c168f37d78f2ca8841bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceb45080f2f12ae5c60835e0e34397507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441c73520bfa0073ba363c63e5049d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b27f9f6edb2f346be07d3a7e6ad28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c611902b954a598d732dd0b8ec8f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac5d1c5bb773e7ff84aeaef8332172511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9162e62556b5fc649ffbbf43fd018512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdbed6d9b8113de61b09e31d2d94bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3029309c2835f835744a2f7e9252e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac02a2f615e162dbfb27e6b61e288b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d35b3e1e4c3d19a7b4edd9316a60c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d1b8d35c8fd3d92253dd1173aeb46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004cb36fc28a42dd14cdb7006cf7c2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46b9ddaf2549fdef8b1a4c99b69455519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6005395cb4c1b455f6f38a1740f4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ee1275561ac59d705113a94db6caa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034c6d8773651b3cbb939bb02661c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06514b736862364b170992f711ad98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b47f3f99cc3416e8563f2a37262f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a6b749da6d10b999ba680c923e9f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61664dd3e08ecfcff264da39be81c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1110c7bcd6fac815fc6d8050f7974527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ba49c60adecaa3169e82bbca36d17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730880025e3a9b3dc320126ae393a56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a420c388708faa79164c879587dce3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d8e39262c7b44691cf07531631d71531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129000690c1ac7afa0e1f5987bf3b0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b1a17fca0e271c633a56bbdaac52a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a6135976f851a4d476ee2d901add9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d5ec221a2ce20aaeb1684a3776790535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4927d661cb3eefec823caf5c7b755536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de139724043a15f10561a2b6223fc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a32223dc8c156b84be7c7c55bb836538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7325eae1e9e8288ff2b7f3a339ecd80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4ce132240bd18a8e93185e2e7d79a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac45f655ade391c32cb93dcd6aa6eaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d831d23af0c9bd018c9b0c2463bd001542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb4173dd015e6c8578fd561bf7c065543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e6679a89715bbf094059836ff25e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451205165a73781aa123cc26f11274c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac785d1cad036c5f7586849717c6b27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52ef5b79100a015274060943749cf8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4616301a56a7fd720015015c51dfb74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b8e13f5736c0a788ea9883cf4c69f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54abb07e1aeef6fb8f60fbdc5954983550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25256b3235ac7ab72f40fc58ebaff664551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4966783726a6f01f6b6e0fc2cff7770552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f5b658ae29c19bf8334326855292c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a350b99f990074c47e495a85809c4b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a3c9abdaafdb28aac05ebaff14420555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996eafb57def0eaacda694d3df3944c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516882873f7e893af82c810e80541e9e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdb1d39c4c7a4d122ec13e68f65a76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7473e8365ba257f2dfe23fc4f036c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41a65ecf1d1ccb26b10c80639eba7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce580eb1eecbb37eb84189cb668e8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ef9ed6f0a55b3e72192d93a6c25c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1511997b9423bf61217f1d24542f46d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ab15ac60bd5f661107b85174fba19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6966a6a32f51b69afb745a3fd41da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b33d022a7cd89b7865e8f0b57a255566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e875e5c2cb5ab10bcc3fb0624f5d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebbe43d394f7bf1cd3207d1896aab5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7b34dfc33fbd61995cb291a667f8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa8e3affa31a11f2df175cf8cdbde6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027c7267f775cb308d96e8966567b84571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d7396d137fd44c6c04f8199908551572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3d6eb0f765373f2fd4f1b88f5cb3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9d294b84a207ac9c50c3839fc45a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527409936f8796c3148a620e2f126cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a20a1f2ad877f66048f5d13e109acb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8d2aa1cf8455cdf22e7e44669b9ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c3e2e5f7025d8796bcc48546d06b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46fa7c62b920c7c0856a4d221afb27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c80339603d6ec0332a1365ae7f394580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1debd6f9af4c76ce9d35116a5c8549d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb464f2e1db596eb5d4552e1283c67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a865bc26fe881320d9043a683c89b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbfc92073708f4a5f08727a6f2e8bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bf7fb73e37769ab92634b374e8d7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10d617c8c0634d3ee0501a2997f580586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00c6db2e06c185795d71c56f29f6f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0a83bb3872f3b5477ed080b9ef204588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42070079ad89a5443ddc0af242da2113589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013a5b142d17d3976c9f354f4aadae1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d81c19811e93c60096965b80c0b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5891e5f90321bd4deba8325fa035a83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4cb8785aca10ed471825cf9507876593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287df4c25595be4ed94d38f9db7a8f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12451f3cbc080189629d570ea8a48b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497b82e89708ec9b44cd2c2ce61de4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f657d60ac056c7681c1041cea73d92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25a977ebbc05a4d439ab1931b3f0ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36b58f613d6206f6208426479af983599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f87aeddc742e4f67e317fa929b7f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe40d9daa5dacd57adda0a74d5b2d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5b3368a0d1cdeffac1139dd5dd85c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc0cbe60d4e1df003cb1c9b5397189603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb3744fc840654d65393e990b6ccc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a6b46371747711336ab079fcba599605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd7d08e473a61ae6e2fa207ed004bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b180599dd706850deb7faded6317fa4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceaa06a3430fb6d240e72ee753da5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84de23a95973cbc92e047ba1f5a99f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fde3e5cda753c8067f3c7c3c36b4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7c54d50051ef3a6b7813e0a62f56d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3310113521d0cd3c5ad57a9b9a60d3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6919952c42b7ec38a129ef1979aa86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e367db739c6457d58acb32e9d25cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc0dd30e4c6b1678f567193c053a96615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53175ce628f72c89c02db2647da6d879616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdeb1bb8fccb32603df2b6ebf21c985617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650a76b41dcdc07794d581973f5c571618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209eeed5a79f19e21fe9e25df83dc8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32081c2d5002276df5f945b61b70aa26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237358a5f93b59f268f497ad2762458621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5b6145e565465adf3c433563c7738622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e3c65053a81c6e4ff7100a239546f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a6ac9e47eba3568441ba781d76b84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92793ba63d19d2ad12494c7d9e753625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb3f511d57eec7711d5d898c8cd862626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe659f3e0b7ca551cfb111fa6d09e4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b57ae9fc915820aa4fa56c6d38fca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3c15663cc906cacd35dbc4df29a73629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a570c0481791f77ccd9ecff482ef9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acfdf737ecdd311c5fbad318c183df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec78fcff48edcc0b8d2105ac67e89f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc3e2ed67b115df407d37ebcf12e72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da2def53af884b8090764636a49283634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c57b528bc1b7155e547b1fb590b38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a780d4967ee0a589d74598fd373431b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408f46900245cf726a0044158aa8381637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c629f6097c4660a607bb8b5b06ccb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dc197b0218c83f03735371b722fc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b35736504d3c880d47cf4a71407f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e588dd90909473df99e65b406ee18d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638053b1e058d1b7e92431f5d1d4e6d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179291199214bb60fd92129960baddb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c6522a2e0927b279e9be98c8ec90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2802665d8ab1d03a2f907603a2a14f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af165a8f732d48b2e3407b7eb8225646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e38ca20563b99e14f1bc830283161647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf6fd9251ef5dba4cdc2884db089f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb886dd37ab41eff26d86328f305c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e567792e9da5218060f79d3547bb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1786a0fba624558f824f94d08b956651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a836f19312bbdf5ac728c26fadc9e1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0021a24c3cdc5f5786ba65331ee1f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc21fa5469d585f8743dd10e4bdeb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a4293f139953a20882e8e18def30e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ee04925728b9e62a77503df4f14c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5bb62ae86cd3d81655765ed634771657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01539ff253500e19ba14a6a753d3dc84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5fd97590732a23106518e0122384b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27887ee9a154c086a4c2f8896aa6535a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f72e73ac9b7fb5f652a86416c5887661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f0f1a64ac165a856ae32dfd5a2178662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793936138d3f2abccb29e84b8b8d9057663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79782bb03a374a5e5e9efa304f9691664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aeeb04e53c729a3a20d58a347fc70665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382632bcd1b88d361028ca9fc8b4ca0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9a3ef43e98da124d18a489324d6ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae202cc5094489af5e33dcd3ef40bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f73ce118f6a1f432a7c79c5bc69090669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16ff5ad63cecb003e011c211522fbf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e24ffc16202bde05fdac3c18e14f11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2a99b05acee62c6f743641335b5e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93604712f1b071ec9ac635fb08687f61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd1f2fa9e7e4d42528f08a2618b488674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43b0b443571a477a4169bf3d752dcc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d5009c81af9b0bafa965d3a346a77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24493b395863f4641eeb8b009a9034e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70951d65064c6a95018681ff3b26c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84572dfcaf3fd955893aa946bc0c5ce7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bba6d630ac7c5ec0653d16aba5366680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0f0b8671e3d5277f323c9513055bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bcbb09762a03ed03fdddbddaf8a06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea37e65960519b67d6b8933df8cc68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa65eb937e739c31ea04a80f0ffcff6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5703d80b0bb65ceecce11cbce2583685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c1f5b7467485491d9bd58eeb3d1d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6706bd14309d244ad4925de70c6696687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2df9ff1fc31a70b7abc0897f843904688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09689474f83017aa069cfe8c8cc8ac2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f293db7c50c31e5f089fe0e38fc50be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ae8f66b34f18eff93c3ee67b659bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774bf44c2e8e3960f38eb7d72f90add692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e56ec577974aa4cad1634569163544693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e88352581204f65d5d826af69188f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e54f2460b4afcb8ead8be8c959140d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e3aba9a2645b8890c35f053685a46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4b10d61a20ecec64382ce63481ae8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc806f6dc102f6f3f1cf9bb3c8cc45c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2aa3c2659313d4f921654a742f6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99c3c78949b4f0c1d6168aad0f893d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b062d109d2fb4115e6da2be098ea3c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a841f971fa47eaf31746e8023c418e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665102ca805ef10e08cebc680cc027b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3813d7344db79dbf81bf200d4208d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdb259396df5606c1b26517788e36c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d951e8932627f72cbfd42c54b875cc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b2168b46ab8c7e7e8ec427261173f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db30c2ee1bece3b13e727526d1e13a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd6fc4ba0abffb98dfcf5a3e4afa58709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572a1d6277b2dff7a14bfc452641561710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285556a1c25280bf82c6b4a0d4f4a21711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd580d67533a63e80b19cd52692e7505712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8a0008a8797f272709504f59f0596713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e0a64602b4543d23bc5a54f35bc2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf559e32ad1b5db05627f3d77d0101715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd038d3a818967f409aa8cb287aa8ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f1199349159fcccd37fcc709fa341717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ce48587cec9d31c747b52124944f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46710e5f8d4a74906ad468a1f12cd2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab480688caac48b3644c05146ae3b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089053cd5db1b9e4591e080e7bb986a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f78470e64968b8928165364dbd978b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ac8a66ac8fe39834abcbd9261edf6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa4c82d55e6ceb96950b9d3c289410724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d0373030b1b15666463fa0ce2d1b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0336f95ef0db669353c074ee8808ec7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd2b6a7757002ccd73390b5a0a612f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a999a994d4920db8711bf3588ce9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf6f7fef18c07f30897ea483e36bec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f942db8d009dc8f3f90e84378de14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0982222d1c8337bfc278f5d5607a5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac891cbe28631a9dc48a2ad147daf0f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b4247634ed554ed009aa0794d90e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6110ecf98349fcef3d7d222553412a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1d1864981cade9318e5f8241c637b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bec4dfcb0983ce88ddd91bcc2c3b20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46674a4768a5bfc3ee4787bcef0b7395737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ae6712d438f0b93a2c9136dc87c03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbd62953d68eed485577e32fb98f63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676f0546d501886b6262ac85af25a30740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b61f8809fe624027bc65ff215c8e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8602189e1b8497585a618f1bb9352a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f2da53a8d2f1cf8a7861f52b68a26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc554e28336698304f65272ed6a9f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe53441692b681fd931bd813057e78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9451f1ae242dcb03ac123e7f45143a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b8e665b7f1303b14f03066d2272a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1828b1a81f4557b9845c372cc3a215e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4129b203905a917a66fe74426c238749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf220eda5405354a68454668d4c7d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f51983bd186089de55b5908393939751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8ad856d0d8d2c8f2aef92e2ae2f2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20de9b06384d52b037734010ad9e5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af74db25f5dcacc416410d7ebc7442f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80812bea3f74b3df1ec6d4bb19a0428755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441e8204b8fc132ef57c9324dbd75b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022c2e138923b4300a374005274125c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd829bc9de792cf5d26283805e4940758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3948644f0c2645038d7386197db8c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d7b272a43c796a359db63e0bdf6ee760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81121dbebb28a9330cc62e8d41cbafaa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1f86d052506315b93ee844e3bfeef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35c2c2c43ba6c22d71c5e60014bb56763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb063c01c43cab3cbd74d7bc723cf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c325a52e7ee51837d30e1cbe81beafc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8d5461906aa6042695b9beace8d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe5a1b928b3f387f57f148eb5e5661767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab683523c9057cd9ff16bb0f74a46aa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa8cc7938d916fa7e10a8741bd28cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcff3eaab504d9baa358795ccc1f13770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561cf5d65073beaa527e0a0942d1e57771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8de566010595fd0b3f135e317bcfb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ff4765e5e8456b4f9f48a76c88753773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156ed0bb6b25252570c6e2620ea5a1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f3d3b4c54bfa2cd6258fa8129d0a3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0745d43795d6ea668c9bd06971570e9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d01b8e6cbbbfd778509bfd79d61ef777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad965190e782ea89e5ad399e1b997a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7749ee72298ccfb306a7742f2c9e7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26994e0b86b211b2dac52b670b1a66aa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66a4294b8b9113dd2c54f0d2e9a70c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd9b3d70769d30282cf27fdfa103ba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64aeadbe490b61369495f5bf84d58e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff35a814a756f57bfc9eaea6500d634784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451cd0403e1f416e9cbfebcc579514f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d24cefa4b1f8fbe212bf5bbdd0acf1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2401416848386128701e2390689929787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3300748b398dee55c6f2858f870ec0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358ec88609559c99b05b3752ff2447a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a59a7700fb009ab7bb1e45418185d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d4b26ac01454c93430aad98c192fb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf0167092f7c402bfc53419efd4def792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b9f769a4da0ed4a851d068dc85863793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3e96b86f624082cce1213ca19f170794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b965f455a8e20b5338f1d1d196b96795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40389eb77ed09e661b37d2c38719df7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41910a2b81f40d169f0a864375e59286797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b808a9b5375839228f29d4db0dc5e5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf2db587bd7ae48ad7403ef76a165a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d17a2765b619ded7967aae3700fe8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431c6ac944029dc0c46a81cfb63ff4f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef303157a829a3b1e61ac11617b084d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9bdb1e3ffbd2670911a39bc001085803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e066d5ed782f8dc2cba0bda0fe37c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10a047314fb5bc824eeb9a107b03b9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7443984b61086a19fef7cdc33034806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23920b8ea0fd2866f62fa2d8ac5e6af8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73693589c5b6eba33cad1ca7aa5e44808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bbd462552fe43d0ab510d20dfb970809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c50d976a79f2f2c77588780528fbe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60be7a3ad9981e0f449ddde9eb4bca3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52832a739d19b43a61e742f7ad9269c6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6696a75357f40586b4fcd1949a5ce9f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b45bddc06ba34127c75e7d5fb9270814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cef2cedc976078c816da532c5b11b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321991b567841916afaf6c263ab1250816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7401dbcb552161d47cffd679f5cc5a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff60c3446576c2eed86592600ccadfa818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0692186ec5bad4f2ca56a972ef61f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053c971ad571261bb7e0a5c4cb266ee820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6ee39ba6f3244230272aca27b875c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abaa01fd48446d6d7d69cf698ec13c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939890d09d77b5c0683db03013add7c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867330ef34f50d4d3a298f1f474124ad824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e35db52719783a03dbc47dfb10354825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b10e2f159cc4107860e5c8c7ac5de826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054dd30c082d647b1359c57a4da3899827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cd8239cb6bf20e877316bbbf90d63828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12d1bf3c91646fdfd19fa855e72e00829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940cf648e10a94890e3fbbe9f52e299830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6449a902288280fce75f8a815bb8a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b989cd7a5e87a34ec95f98f1a9429832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367425a299a998f0029af7cb58c6e284833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd8eb44684c51d737df6dc4f166b3c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfbe89cab24b13e01bb61946bba72a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddabd515acd762cc64ae691e01a87f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf45ffcfc3f6a39fb0980ec6655a45c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0134a20d369fa63b4955da99058df09838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44819b693b2f5ae40929da8b9d2bcc36839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831da1f7ba4cd8ce6fe43895fe324b1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bb63d125093526a6d8e07f063870c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264ef74ad294f2caed8511b19589827842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdf30b114aa340ebb6029013605a0d843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb0d31686806b28c209a94769a30ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0a594bac17c2983c7b0de49dd86ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bf9979f679dd19fd2f632d8c4b7083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a955e250121e43f670acaf710cd5e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912ebd193f663b20050971e84d5aa695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cca5e0d17f121098bcc65c10545116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb502766c822a0b961be26f4724c14057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee603a16a88338af862c2a9028da348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e363b8ec562a71fde500a11a1b699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298df68ad118cdbd5630cff58734cb5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d561e784676eae8752b3935a970183911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0592c14bc1403b2fb847f7e46182f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630927e3a4ef38289e360b92a327543d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a77d1ec2fe08ac18e1bf9a3f551cfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832f8e47013ac1d36125025f853916e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd61dee611208d532fd51ceccc2042d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a861d36964cea79739761755f2590a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1dc9fd8ad3692f73b3498d7ac0df018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf6a882764aa5e1f05aa63a347e7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889983ab7031f83b06d706846d0e6c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bb8afbefada69e9ee16cd206ce1f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e890231a82cfea4dcd03e54e5128e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def854bc452d4c3c88d25b26f8740db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ef8cd61e700206f144fe1aa394a1324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc9091cd3c72710e36c4210822221525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc29dd0083f69f0404d2806609215b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa9a90df2066517f334bfb243109ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d462c5a86d915fa8d15e9639804db7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e5edeef973e7f92c7e162d761e5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28561b1f9b07bb9c8cc41b84c94848ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2bc216c9763a96709d5c78bebd15931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed218a97f9607a701ef530d7fd55c0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d67cd1ad3c4d19e5266f21546024c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce2cf029e38c2bdd18438b9a4fc26734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb680a705ea3dd6e2b604a2ebaaaa31f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766db4707082f2bc9526af648c002eee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4924319e1c7aa3afec743da95233537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda5fad80d945bf1858f59b9b4f34a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65493f5e1dcc2daadb546e259273c87539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82af3e047fda0c5e37a69f5f91923f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b9d776fe0a0d3979dd58de46cf81641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9c17bd0c37200742c6b4681e8057342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994445a5af3d3b85220b63d55749bdb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54d8de9c215a95eaa5f3907dfc3a2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450aaa8b9e97b034859f6da70efd3c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6ce8105ad60a19ce141071ab697ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c613d63a92d9b3c8dc37723877d537f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3978255920d6b70defcb218cb6deae248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2c532fc2829d7cad0f9436fd6bf4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e934d9995b7b356f7f8ae2833eaa46e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214ba791092115b5f9ab85d605610f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c752bdf617883c90668e8f1f983f8d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f13b8e5300763744c7088c18f936e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ebb8f0f6fa1bb1ddce609dd7914d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b865ff71c0c806a1cceb07618628c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5e0421dc7437b78df629c4534a45b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab7aee4cecc9aeab40f584e95293f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da3dee0e67eae21b7fc48cfed0274c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09360b746428a901f2ee2e130a7fec9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92ec04ae2a17452d54c6fc6ba201b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e369b0681fbfdd3e6f396710a13cc1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e8211948778351fbc16c61aab715562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92befd04dead1219b5bc3fbb83a06963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78ef9364ad7bef2267c3b302facff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5493943027cbf3b953ebb6aef9ee165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3f7d0307adbca70203cadd9e5650466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f23b5898fe8a9cba4081ff6a8e200767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ea672b4d66214d88585625add668668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e212fa5e438a295289f5f749a2a1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ec478505c02cc369499cb00bb1c8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaba054db45b945b531bf7ceeb035a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9476bb908ea379b9f480f2ac5318cb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf3f9af00387c8936517c098d837fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7c44c5a056cd576710a764f964e1b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5f5b27e7ffe9dec5ba0078797adb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1de1831fe922649d710fc4453501d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a83059b8fc8927fbf28691a7239f9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bebc9cffd404bc2a1ec09378bf82678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a9eeb8a3606a0bd0b25749f9af59e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a493a910b6edf8c684278e12090b8ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357878bf75430d92fd6de133af9a726481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419fa2ec91118b18c9ed4cc60d71ba382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d985c7897b7af5cd4435cd59c19ba483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17c848a98ecb50d18030e0e6021a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00de83c991295963ea8bed8ce4ce4a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073d9d42679517b1e854996c6a1931086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433db007d35faa8b937db2fc68a986187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9645d8c508af565e51db91dbd7052188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15861842bee8a382c62b300b8c12b83b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cf1db881e426aa7d711bdfedd7d7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4620d57f35b04c1f41763ea037169d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abc309e224c5392d5ff768d1aa7af992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47191f61c12d4d6a70a30a37e832742993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebab6fc351edc40f00d6f182d37ae294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4723b62b96e58976ddd7402a109b22195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35dde32b51f9b965240b4555df2a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615caa73e87ecd869eb18dbb49f1ebf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c322dcf4b51eb604abd60625e9bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0321d59a7af2e63011018c3604844f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c822e13d954189b6e226ec1187f5707100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8c2aaf457f6fc80250d04d30f4fda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833fc8334948f57a8ff5ca6cdd3e6d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151612fcd10284438b0162c852fd7a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d31fc7b00a512906872cb2ee0645c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244d1df651456ce14109d0e9f9137d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16886bf0ef2a94403d47c2b7cad7d913106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e90986b3e50ae894ddcadb63d3152107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b418255bf21abb9443f3a7e7cf8cdb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8ab6fe5af6a4b35605c5f9bc84a3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44102ffaa0f2d79d17071ee61eb63d5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780f8926cc59d7bcef5747ea82c1c73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df700f5ef6527a5bbe38e664aab6a0a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313427384a1815e06acfa076f7a687d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b360c2bbdbba9d0c9069ae31a446a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d07b51f8b8e564a90a353dc5c2a7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f5ff1b6208df837f84fb939818d7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901e68207c962a2c214cbb7ec8a0560117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282562549659805a64e8cd422271ae54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0eeb8808a821f279c5e74a982796c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23762cef6f81f77cd8e9fff52f1795120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208bff099188286e720868c43452757121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90939a2593161c09d7569a2ae1d833c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38b728517721f7dfeccb55c9f641c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742cf734409eaa2dc5283d610ad491e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3765a3555c3047a2cc6a846f1f58c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418951de5751a6ff43f6477cabf754d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e870e30921c0ecd2b7735c83e00c41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6cdbde9c2cf94f34ea7c255552c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1f30ce4380bcb6c5e635a22944162129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a60d81961808c593e56892310510a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585914aeb959d57e46af75d481c103e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf631fdad93ec83e7b107b4c28c79f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb63b905d70278e41ec330ddde01a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa8d79c45e58cc7527e1bc3b1092b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10a1211c7c2f870d1bc63563f04a2d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdd24591d7b92f89eea8b96ec339c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e098f48d1f45fc61c3750230155a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285779ead0a60f8a95192d6e6e65a9d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52a926bc4d71635360974de77e225a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b6d75ea818246e81b6a2c31f546bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b50d8ae827a3bc7aa6fec37aa9e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d7193c6c2b914313bcf49a1f73d02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43df5f051b2457d48e2aec5bac3cb5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae0d1cc14768ebde6d7d61075d268a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d4cf4f75a9fe571cfb08f6e7baafe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab4ee42427a3635c4514aee3a8b47a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834bc5b42704c0ca0459b91dc4a5a9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca8e4f1f4f24d0755007c0f3e1731a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd726208919df92d71182aaa507d960149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733666b1e3e0a5cff9fb8f54751fa95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047aad0c03f39c084c461eda768c68c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3eaace689272c047e2c734c539d88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8d7e8081f95007db0777b9e62767b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a008d3af5ac3c0982ac2d629e0397154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1212d4d75ef654765c11b0e3428618155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922b3238bc6fac8b0663289f863a7ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793b04997ad1ef43595423d3803041b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60175f246f947aeb804c9b686d1fae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c14f7c56a917bfcd1ae4f7586101d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec0cd710cd12cadd1f38a9da0365e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a311897515977dcb852edbc7c31d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17651cd6b02f812ab7060d5b1fb00500162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c025ef246a1b6fc1f5c699154d6931163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30629ec674cea967b97c581abc8f7ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010bcad1591b3f7326923b79332e717165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d3de3a7c22facdb3a97a697f6d0b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0689982a497d3fab4f3e5f729c81b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab163727aff88b25c82e2c6e319ad0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb1bbef06df0404ae8957c651ada6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86991ac651d98e8f4d3b9e4e3b569e84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91e89aea56fe06ab6abe0e2fb3f83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d2e3efcec0fc0d321b08f4577cbbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc63dafcc95e62bf878ba25bf9b6e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3934bf6dce6ba79fb4f2a22c53e0ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea63b409ddf99d03041038f716124be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0be30935801d3c47e369e296d02fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a764e1c8f1dc4c86adfc0deca80d3e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ddbfc0ccc41b4c1e212df2a978907178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee10c33130790ce068f86bffe8f779e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a6a3b7eb110a781038b3d226f7336180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66c464a777772c5ae586d5a49133e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c9c995354a19eebe264400d0ff976182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce608ab1921ef81bbd9fe58b32bb3a25183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07cf1bdeee45795672d938cdb281d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8c2de5de5144e4917aeae7f8785cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6527019c1141d13213272d26c4d81f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9c191ccb1f9d180939179c7b9ef3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390580c6b2f79c56aceedcdde8f9dbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f0ce5ad3b9a294bfbafaa037fdba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0dc874adc3574514a4b2db49f020a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39475b443aafc20e6d714d13c3d1e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf1f92f3d80bc6478c76b8dec240f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9a0ef134a4fbaf9c0f965a3c0dc2d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ba6a3113a189b2b8536a5defd1682194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa9d303c0f28e12a12a08a88b38e8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ad7524540ce80bb110c4df0135000196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea79ab3cc1067f79ca9ef285f02733a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb566569328ec10fd73bfbb10dcfa1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828acec8de85187cdde96a0b80341738199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d9b4ba34b533bc169d2123b1a6c19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94ce604dc77522553b1f1aacf6fdab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b642395cd693f8b4b2dd2d0cbb6bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dba5ca3c0c4c3278382bfe4d1ef57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e965f70bf159acf03b840c64314a29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d114f80e79f3e1c7d1dffc713fa4ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461e2be2e7eda49650f14c50766d677206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a03dc1483d5d7f05cd6157b261096207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ea8ee50ca05c592f44d76241bcf3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944be479579fe03c3f5aefe6f102e46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de10f4ec107fa7e6c219d98c5d39a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db835f6146d31da7ae39f7cddd4b4901211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d3eabc0073462950d87bfb5c0542212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857dd65d53609b3d884575c656ae327213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d2caaa554b04f8a7cb960c0075d22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf9f8749b17d10c3996a3df9bb5b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f698bae48e48b3a69efe1d1550583216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078852e54e899f85e21a8927531c854217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775ad5da83969addb77c0a1edb4a1a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a587d6007065be6774c8d9c159fa68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3ee9246ab2f818052e0d3fc86df9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec990049de258135a3240a4cd90f3b1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c97046bb6ea516b76bdb53bcef612c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686b0edb74a8fc2e5be6daf9f07626223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78649fe5807d6c73d8fa4258c7e32665224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525f1190d9db3618c8fb4fc626d073b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6dd7b0955466a19aa10e75ac449ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130429936a21c4d1703ddaa2b52ae1bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63f04f3f5ed72e28aee388f76033c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d33fad719a51319c7f881126f1f010229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978bdf6fd8e7b68f2b63af4f73274e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a674d45f4a48f4632227a4bfdb19621231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d8c92c85a25bc412d42d4fb2b4b3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac0bcba1ac59fd36e44be1d9d76cbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7331e22498d9a907f151853d021bc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504398694b1ddf63c33099798a31f761235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6516664c1f51935106a97b01f64a230236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881586f0a900e2d4ad61c01805f7a81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31aa3d8a7f147485ca2b9555e45a93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074e3686800dd1595ddd10b29c1f463239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56102737a1406da489a9d995ed2217f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16245733cbbdc0c296ba304de5289af9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745cd64657c35c55cb60a401dc530fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cebfda79a4fdfd59e61821886fffa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fee39d803d8ee21dd21cd53a00f897244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886467d21acdbbdf595a201dba86bd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7e73ccc3096d259e9fdafd1118ec2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe58d1f9c4da0075b7443d4cb5b912247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f61b8a57b04b5c55e356d910a10ff8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4caa486de786632a7b6c649289e060249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724305bf7bbbe334ef653b290806b6c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2d0c59a4be8360d61a14ea8e276a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1872f4f549c0bc968325270cc1125a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6be3b426f2f5d48b7b100671de8e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a246d4f1ee8aece76dba84a70695e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe7f18a600af0457fc758b926d948255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230952570a4f174a5105ff3e31c79eb2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72941cc3491be23323a6f6794503bd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb990d86cf32a382cb163a51a0a8036258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa880e1be2649841bfa22891f8846c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9f6ba1adee91c6b0b9491ec81dffc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed5fa14090de2bca328d973264492d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3968b9f6516f07dddbc8d0aeb252262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33c9632ebdf8080594963878e3b70c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd5e81456686a327cb482ad2b5d64e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad52791c8e8014ceed04d97a5d9cf55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb31cf78df2b6e3208e3aa4fa3cbe1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644d7bc075ca979c9a710ab4cd9320c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e654a6f7be0447074def7408432c87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14467a2fbaee0ccce663ace13a0f02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a294002d6d598e0331752464b8fb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822d0007853a7c5dcef4c20b74ae15e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cdcc72b8e1e1f7377bbcba9f25342272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c79ea474d5a53ec12f64f5d2c5fd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6f8cd16a78800eaeaaecb706999c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b42e745f9226331f0fd7e2e26c0de1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593199c0e879017a7a38aae60aa24ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e77602a6f904219e30652678e1d50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780ee738fa63a69b0c0769cd6738ecc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6e0feeea3e1dc3ca3334c8065db50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b50473d0e6304faa35a38de7886ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e08ef9c799b32eb8ca9a5abba46b6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66b843311b5b12e90663dd636fc75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6797c26637ce4a81af8426fe7ccc94e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83234aa5892bbb6fd5bcb25b74dbc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aa2ab2e5008d6df7900e7e7ca2f0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29deb3b2f7478632d426e1302020df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6046e17125ec7ed78af394754307e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fade10deb264b40928fac0c053949288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97d5b09132ff369f91c154910d7525289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed27f988ed5f5c7fbaf021590bb888290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654a72f7feae9b6f518f6d770195a17291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15893cbd6a6e7f9f29a4ee51defed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d860fdc6bc563d5749ec2829e4cd42b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297750b2fa7b9cbce4c97c3f788d4f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc585028784fbaaf78c47f68f9398dbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58601d5500fcb2f65efa8a713918410296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e13839e22502449cea51451f8cf9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1f1ab013b3100cb775de0be1b0d14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff3564ab99e979f1847ee81b2f0ba4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419ebf3feaa01c89e671b8c3702853c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba302134570de842bc1f8fe3620e55da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb47b9cb227ca9554004a93f9525adc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a33f14ad28bd9c1e27d6916d26d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7df3e7e73aa42ab68ccb76208fdad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64b001ed82dd9415197e3e9dded2d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8564d526921baf86355dfa6e4607f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20939efc5eccb62e8abb137740fab9b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fe337e118ff266cabb8cb2ade9314308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3e6177e53f1abde09d4374925c9fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1874cdfd6bf97288a7c7df3296cef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd170909f3fdb0ac7f8b40a1aa54d18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e26f4b7301835e28cefa3fa44560fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65401d473661f75d50e9fdfa576f46b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aec1018dac5e4cdbf13fd815293b8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb08a9a12130a6101b6ce5a5aa40bde315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75816954d23046424f7d4e28165986316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e779d2728e8d54c0b0df9c1198bf4c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cbb7919b289386587273fd09e3117318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a708c850ec31c8e68296484d5df0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632dc0862e297f03d1a7cdee82edca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bddd2693f7bb9ef807541a6659e85e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4179e3f3ba9077bb940556201c5c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fd5e2a8db214a6fee092bf0c5177c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b50ecd18e9877300ddeeeecfab527324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e513c2d4f70a63c51e1f489c8c2606325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11dbbf818245d73a09043c45bc243e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed43bf41a33fbf5488293e5aaa2c0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1c9db59b279c8ebb6e28fa70aac57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bab15612bf2765f622936cffea4f58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de768c1b8ac6372d3410a73b2fe0213330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f2c8a76198dab5e7a6a93d8a6362c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e349c4f2ab2b3970a63cdc229216e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e81cbe6d7a298808f2589a656b6b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3827c15c909a729f8346c0fb87e12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c2ffc2dba0e1a2794c40905bfa346335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac79a0b58e742a25c5d4fdc824d33a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51899fa43abfe56bda7de36563c9ae2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fb8c8ce85980dca524b2fb3f009c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ef09178547f4a233469470547d22c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8533f14eaaec6b78236c77e30eee7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad95d6d53d74338eade3ef5930418f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9918ec0f80bc8c65cba10a8be927e82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840d8908d884e4c2e86ef3df42bf3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9b7703e1d4ba04a80e84ca904808f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef88f69a4217ee22c24457c97ef28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72890ec150f66ca2a225759973fce76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b6cce94ef3d772e19d8d34a4db26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cbf6c2c9f01e9e184edeaf521bd54348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75513669513c3856c4c702b6f75555d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03eaf8ee86bbb979001fd3d48c4465350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c19739468948e42485c20ef2a3dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b87d820112756918c6cd6015388c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846165bd0cee8e741cda0e59261e5387353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f6765f10dbb8a074ad0e3034ab7c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f36cccbbddf646708fdcca2e45fe3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8ada2da5d4f0948f6ab3abd02aa6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c808cb4aaba1896768176f89868890357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65d028b7c1cb77e00f5e1dedc8bddc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9ee06dbd856ab9e26e9a670e1ec59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27537eb3aad97166fc06ccbe64256b41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d703f5dc3195db57e5594d4a19c18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e7888bffc42cf1e478f61b80dcf6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1274c3d0d1c54a3566ea0cd1c54e30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feb0d239141d145f6966003e3f462b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d66580d5eff10c25e88113418e49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd092f4b4f26eefab793ab23ef2cd1c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637772526cf64c36783a70deb3cb55cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70ce2d3fc5eb840f73d2a16ce4d107368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aad72ec3d5b37b79a79d779e1d0a01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6df905ac04f9ffad806c3b94c0696c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329d8039f7bcba2911f94c45037087e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a95955559272114fb5512f251b30a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c22ec798ae9ed78496a714f4e7609373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ffe00286f12d2a97c36a17ecde327374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e86c92dc16ae463b599b2920a9a83e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b26d699fdb8dd98b5a032d5a2e05c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481d6898ed5189198b7bdf4c8dca843377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018a14e6d466e6a0866bd779d4e3a64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2651a81d793a6ec586d86af161e165379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea393a73429224241285835dcb4be5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6623891b88a55efac3107b01a66c4af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e73819f8893980237273b022696993382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b2aec2a99b0e8fdf4e14deda48398383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e100ee0532b4704c708f1f8a49e9b7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7a567ff5906e0b43224b8bba115af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4318be08ec807e081183351d4aa07b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ab9be5ff2a9220f2f9ac69f5ce84f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfede4475edc8f1dc3016c5be1a2788388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe345cf654cc5153dac7b6f4abc7c5ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8f8c4a007ca67c3f4f8b610ae1e75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6085fc2099e717d5d0ab10c05af038391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba05748330ca7776ac9df35bb1643392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8adc9127ce8ae927e52df85fa3fd28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbc76ad1426b2933313fbbf3709cc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd182eb99694bb7a36bf77df4182919395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82e316c98249c08e0394468dc19556396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e710131b183879e07b6d1fbf366c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8095448ff33f8a158e22050e2de13df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57519a3afbbb41301abd8ee10a56c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3ddf2e4feedfa7e4accc7444611ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae53aeae091726e9374b93f091c7283401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd0d1242c8b194130d4e04e484fb95402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b283f8409204d9f0159e97915ae822403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372e86d7b4a5e7ac9ea296e166092ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f861699bc161267b858aa1a688527405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4500037b5c8f063faee6d79bba04368406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f0b3b37832d66edd01ba7c8abe608407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5d6ecc5638e7fcfa150881a760e50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20384a295d384dbb548d743989b2c9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fd0a62c985477f0cf1b4faf408ca0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e8829f650dd1f4e859669181c20d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf31133f66815f5812cf7470153dcea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ddbf2c9fd3c4c6c27227988b7d4b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70ef5e320ee316e596d287670c86f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132493b72f7b24e8c81cb0cdba919aba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375856b9118134cb56bae063fc6c5a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf76443ba610fa417b539f387c8851417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee4fc448c6d0be9991d9bf692df24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0106e304bab405dff498f3c909d36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3c84c7fd17623eae6305485a01f62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb800de556479c25ff31b7524523686421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd262ca5a85f4ed379882f19491ad93e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d323f22ddea096752b229c6e50aa6ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4dfb98e3848eb9bd491140be88717424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0d3ead4e62b18073630f94b944e78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2728bc5b9840bd7b74c3b99cf5b0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556465f1de07b379859ec826683e8456427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6539e2f142a77c3ff1954bdd534ba89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b476919d88e9b3f0e4a0133247e5d5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a6c16bf6f1e47d8931ec3ee0d23c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51eaff96cc4a7e53e49c6ad8d0ab67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b0fdc61f46b6c90cb6953c6c08e02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c70a3a324d66efa76e8306a185ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb34baf2f94a59a14a033028e81ffb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27aee8c387619c279c7a6d3ca56fc4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a5e5af24c5dacdc443700485d3cae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01afdd9d141b8566561ff35fe8a221f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae354e33a277a6618540fa539ff9fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad6b0ca146b20b10d4aa7cdce9b6b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a714fc934504011cb14786b89cd78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8148c900304bc769ecd1b7165ec695441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855e5c5fdb9598aa8bb5f3905923263442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffc4b12c1b0281336662ee54fc3587443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b35bf6e71cc9d223ce5bbaf89e37c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317265182dad13a6d31888126b504680445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c1bd9f2fb6eedf90c7881e3916da5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb7d69fb76ee129143319d474fc843447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e13434fbeb5d3c94a466acfb196ab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3ab069b82530aae4edeeb3e8b5b5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50729e5b6168d96a540042b1d6d54193450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89f4ae2eadcad6b344aa2a9cfaf9d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f47f9b06c079ef31cbaae1b0af72f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ddb53569dc2c2acce8146038d876a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840703aadfca56a4ab49889c6da603b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853989d587dbb2c5f3e5f6c10d831b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9881453a15e60df39847e85d1e31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b830c913389f3a1b778cb2fdb81212c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95998c317be8f839d6b9b77c969c42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb15c7903c31f2e0d2763c3b7ab4080459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff12a37ea1c08f1a31198f8ec1ddf5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709dafc146b9be6ce360a279627d4b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4587aeeb3c82b3f8c1b8adc25e94a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f0b7baecf6db82008dda3e09cd448463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac5635a17ed605d5bcc53ed20e0f36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82370ae74cc12f5aad8c14a939d53b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef444c6ed0140b6c0f6a28342c7005466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc31e065e7d335937eea8d3a55b379467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84738df2b03718515681d36a8d3003a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61869229ac68e0c9c962e252730d779469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d09ab6095616ba9cb4afc1e3dd08c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d5897dd8b861fb44fd4df874fec6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd8897bba17d614dd4e27428be257472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ecd683d72a461cc100a0d0444a822473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c1b3763933c738ccfd8d7232c9b99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd479611f2cef70d0c75ad6e875dc6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f25962a05487a0962ea7ec84ef406a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15134ec2a5a89a156989baf07748f5f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5c74bbc3caa74e7a176a10d0647a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8106c68f5b272743554e8423a6626479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a5bd8ed2b4fdc2cd6a744f7ddce7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3b8bb70a96d2140b3b6fd7fa9cea2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdff1444e575d3372d827497241fbc7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b6abcbda5b9879ed2a54ac0fa0c3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab4f4dc44bdfd93a5c6d05ea93c1c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ace76cc9b76ce1d0d44cc5083004f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c5d95f3e7461d802c386c43845bb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044acf6643d3aa1d9591fab8138daf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaab12a5320c0f478053bafb1b25ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1435ed3498420940da65d7017c8a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042e12df9f4f845520189e0a5314fd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eea00f3c43b73e06f1eca6b0cad03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b072bb1b9673809d78384a20f93de8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6944f3dda0f51fb415c242762280a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820d76fabc67267803a07c7797de999494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164b7b9dd2cef88cef824d6f105ef4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8938b6c1c979f9dfb99b81f0d738f31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709a46965a986dd2054a0cca399650e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c11a5301754a06fe47213fbdbabe6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a5ed1dff798368e1d1c0f62b2a2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfa9d477cb91c566afc730a2522e02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d508fe1b6cc80feee4f5ab552d03ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56766d116f35a2da17dd625c8254407e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d31cdaf715ce8e782390efe18c9f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc961790a3224020a4ff07340d7ca4c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff84a8a70265c029c4929c41c72d3ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe33c40d4fa07f1be9169c3af5b39a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfc503bc0ce56dc0ccafb61c81dd56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30166c536dca43abc52820b4d136e865508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078f1180ed24bd8e3643f0911800e9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a0f5298e55aad39cea39d81cf159b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68421ee1b6eb4f762a396e9d4921ddef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff05746869086f948f04474b99f45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7a2eff03e2b80a509d8dc857102f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9340c042a83e0ddf66acb472e028bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed449a51d542540fe6165397f7011515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad071c3b23f8e96d5538ebd8293f23c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e01072da63f51923ffbba79fca3765517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1ef87121f32ca7fa3f0dc188bc954518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51b3fddea260a3651128b847d4a548519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b84193e78e6bd977d5ae2779bc3da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f99e338fb81ff80bf5e8b6ee2228521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d40edde727c4171e21f56710b4217522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3ed4ad0c83e5dd88c8fed0bbac94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b07ba952bfcdaea069e4d809adf3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a8317bfb9d15ccf1adc9aaddc1898525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea2dd984c9a5cff3b28eb6bd740807526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aabbd9012c774c693b80c13bcec8b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ae8878e8fe76e99f864e93630280c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c2893bb554db1108ac65130b6207529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e864cc941bf4c66ddc76e9cba61c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1191031f1ae56762d50e49e392f26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1592c775134fda572795e6dbf86a46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843240b3ee42ce0c68a4d8821ad04d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345d7d35f9908cd0093bb311a2c8ad8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2e84b640e9171eabd39653eabf3d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff87d42adea0773cbbc71aee09d49b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716170fb4a6bb3d1c103e831c5ae4c78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a278fea1640d06caaf5e02677f36c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbd1408dc288490e6d5ac6eac76319539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d97823143abeb9070981ff86690219540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23352ec882210e18ac2ce23e6c2c107f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9fadb243288dc768bc01d325708f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b973c5553f4943e63b12307ab54e0ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53be74ac17f7159cff0745d5db7a7cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b277e371118f179fb4a20f980bc6350545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c192c4a9d86aff2fd0d4d1814da9b7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd339cffd7902fc7999cc9fc44afc058547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bb305b21634e9784678623535b7d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d927860232045df23277a8d8088eb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbd2a296660f8223a8b3fe7502c6f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cd2863662a7e22eb6f1d7a644c465551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fd51bb7e3e60a5fb16ad9e0fbb9f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2765d614d8284ce2c4436c477c21c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3dc22d7a7f4f42ef6ce44731024f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d3047d493d2e657b0514f6ae47134555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112a47b159bf526b1c7873770aafbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae252d98a3d832e531f1d43c6ef578c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ceaf124813101a8c0770b85705e27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff79c8f8c2b438917314aff1c0d3712559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a1d2b337ab7d9ca53a2b77404c986560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a33303b29334e4868680e9ccb8c8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5d7296720288197adade78530b319562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deca0ee31569d720d7a8a0406e4360563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c579e2ff262e216a3f9090fb49fc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336a4dfc82b53484be9c8df160b077e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c35983c444d5895a492bfae1cc46b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701e3428e2cc95d6bbf17abdb928271567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01410d0431b57ef0f133768d3b6ce68f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b26d66390c82ff49d5a23940b99f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5daa9fb0478b65cd482e414106d27e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddd2fa2f1f8f7185d467903767d470571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1819adddeefba412743470ebfcad7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3960643e92dfa1453cc006818ad65e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31b6119a5b66a26fce655399a046f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de95d1946670a69c2254ac6da18f85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db0a96c2434b040df451ff7fd32786576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9033806760665e40328e50c4bb0e5b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af06784620198095066fe43fb91e43d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1da77ed568c153f52f7c8c44ae9dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a7bc6453ac0b35b2f0fa859718752580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb25105757971cff0179a34fe5e2dd1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c18820df962a0deb07b521bd796b62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1abb901bc6b0a4a9c831ec11b0c10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876bf09da3b4bb6be2677fdf54286a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0c59470ac10e47ab55b7fd66bf596585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179dac0df2ef04b7cd9e7e2edad5785586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8561df13425019a5d6ce023ef1b0259587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885778d27b383f40f5fe1a5662a1a5e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96dea99914129ecd9b94570c60a814589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab709625062b3fd1a14452c9e9ceb683590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f14d9a73dd622cb246e173a8a5a7b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2d5119f1755b61fccbf979fb802be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364ad191f61ada367ea4dfbc26ad30e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261dcb7e9aedb4e86bd67fb7d552e94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8414ece84e8ab2081bd81e861c047595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07dfa819f0e7a8cd17bfded5ded5fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3012b3c1c0d8e874ce2a4358fdcc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cd7aa9e603c9a1f99d37eeba0a509598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e5adbfb4dbb628d5d366d4514cb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28169c503c2701c36048f4b453b7a902600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937239e320031aa7372c15d49c5709601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8d0331ecb27ec841925cd28a8d45e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aff149ffb5be3962e16a1a3fbc1ea1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c983a051bd5583f77625b5a9c18070a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177e71bc28212fef41b4ffdebfd514a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac725fe80b829ae008f3937cc086f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c4ff8a994ff4271cdd18a031905af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a0497c3f8d3feff8649d2b9cb8b4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c8059f6032b14cb8ee9b720149ed0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89c2f8dd057031d94701aa5390d0af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc3b9fa7b7ee48a0fcdd3ac10af794611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb103beb44ff9f216003a9d3cac1d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab8351d39621d303f0958e4f7c28b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e39649ef3228d157055fdb442e89f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6babfbff8c41b2b5eb23ef6eb901567615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62187d4f7c7dbeae80d3a02459f462f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad8b7b540106ce6b0e12c9f59fb77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fa6bea18e3ac1e3270eb9ce7af444618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193ecd446139b2e10a781ec4289540b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf75956ed0d29fa61071de46870ebda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d296b1841e0b916fcaa8c9f50cdfe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efd04fdcf544d33abb131e78cfb311622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276d9b6183a22dbcea62e56ee6ba627623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f818ba96a199098f483c13cc53877a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3eadbddf3a70c455b36f2ab841c2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667d30ddfade25f7c911d2b49625afa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c414aed24e8dac746e1e6385ecbe9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e75fffb071e2e6288721ef6adfbb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b039985be2ff4322283bbb522c20d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beaca0cd84d8d1992b3f6d209fec1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca68475248b2121a98838397908bb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced97c9fa85f2d708eb4d26300ae049c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af418bd48201c3be640cc624c8ac3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac2e01b69e830a9d876a4c2cd984b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7b3288ba526a604666e70844b8e35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b171569d0938df81e1a5d413c039c61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa843a687948218e7963693c230e7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238a310e9676713ed3e3ae42ab60bf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c686f1a0aa41516d12381f5428d636639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eeeb1e8f5221dff0c9d19d27bd6bba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fc40d7c3a81e275705854f5e8d713641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e245893e3bc5284079ced89b9a62642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476862ce8395e7b6df18226ebcc16c29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6936456edc2dcac638b2044f1ebcf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc2e89ff1955e07eb9ebc29588e38645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad068f23c91a594ffe112184e4dde06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843df068e956ddb92c926e2c25889c3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f006f55997d55b9896d8d614def7413648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eb6c9f38b575804e5e745c5c9358c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663a44dc555140b3eedd795a70494a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d8856830d0b4d61e3d00340bed359651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6d60e9a45d527ae6e0591c5b0bdeb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d78edb1c9b6fadd706562aed1ff49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5af0402291c1f1af3c8c622ea1dc88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f598b03212ea59a3d1f51069158e27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5f8effa857c5a44be585f8b8a6c9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073a1176795c38c4f198711305fa25c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb7a857986c4067ee991df7fea6371658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f8aee0780638361c45570a244238d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba38c17e75e92ad97f094bd0fae687660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f25b77307add3357ef7bfb93962fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa39a6f473cce92a6a5b478394874ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2726d86cb2b6a842bfedfd21f13a60663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d748782626449ed5d78fcf963da08664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c483ea865b9057010673340df9f705665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb19008232bfcbc364e33efcb20e2b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4e26a833fcfd9dfaf304b94a42d9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1bba7c77d319609598de8afe6d3e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f54ea3a7615faca77fd7810aae83e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58f57989596cf6aa16386f0779dc72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288551d162386fc67599b606c31449f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adc0b427d5920c9598d2870357e97c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98239c50e9a45b20bc54479699d66dfe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc604835dd72150b27039117d76066f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa426642c14f412b2d339a236cfe3e5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56a90a42699ac7c1afeea9fb0a1f3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05a06ffa51ed7a64d3aca9d67b2790677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238b99ca2a6bc4c2bc507df9c8dc6ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b44cefe34f0e768678e3f8ee1f4e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d8cfcce38af81f7fc01e07f06baf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be649dcb00fdf2220096f9869d8b9e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300a68a2535739064796b78fa3838c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eea3864eb82fcd66cf0a45d8b2b4b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea8d282b2c5a63306d3a7593e70fe4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ecf816d49f2933786777bb3ce6ce4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3d4ecf58a375af9fae4a4ec806eae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a962ecd7c406f83f926ad0fb8b950687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d7c928705216d0e428877ad8dc40c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d464b58276b85458f96c8d125a1fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfee4bc25f129a385d3bf065e4dd43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018371ced6b8621f346cc6c1c0990cc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c383e636710e2197861062a39a96ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4fd1132f7ca3ae52ff23eee8df9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b498d50a47a9c2094980fab45cf3f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36565188d56819479a341693dfb9772e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d230e16d91fea2fcda979f34f0f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30975054f2f6216cc105790ad4e14ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873daf051cfacdc56cbf00f7654728c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b29f5d2b1e8e3f2b507e966e1c4331699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5e43354fbfb0810bf21e05de12f19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242d9fc3c90e443f18593accdf23f58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c844bd6dc7410de08a930e5a9fc98c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01681734a7b9e86a7897bbc485ed4a1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f7d0d29081d94aa819973507e4af0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155f4857ea32d249d9f52f750a41d6f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f198231f77c9d59e1e7ee9e41505b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2c10e4b475db3ab404407feb16afb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a5bc5c68657f2a95b511b01dec45a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b244f450eaf790e0d71bc3a2d4a70c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f56b25f43ae899b64a340f134193a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2d2cc36ab2be89671a645037bcd49711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e0610a068ed6c8c3e66cccc1de721712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3edb70fcf0485fc2bdb2f053a0017e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f7298828ea6b270f5b3b968aee20d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d04ef8e6b8d436982548df54fc194715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f921e5e6b05b1b68e112615d90df7f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd20b84b8dd4c9f4a44666008df28a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d411147d8012294edcb09f465d76e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636afff6d022d702b715e3e4eb26fa9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c7b0e0a964de61606557b872d0500720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e83b67ff7c6aa19260803b73721d33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189425611ce7b945f9a03d244967b09e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fb5283a2e128b6d2d9f76d4d96562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475ac629c4f3b83c2e1edd0f907065d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942243544c92b93c7ec5c84dfbc01283725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e861c4811c68aabe2d9950886ef85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915778879e43d0c608d86e797879355727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58f3b3153f2bab7a21b30245ffb058728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f462ab865569e3b36fca8495bd610729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c09c2d51227277ff952d8eb82e8c42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ffc0b7a61cbd1e90e530fbcfe84d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c05957f90587f3141f914a6b117e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30428a34836cd9cffec2eb0c9805872733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb47183ccdea9f10db9e121a2e2cc37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099252a1ba75a281e7bc2c070e8ab127735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb69239ab8c91aeeda804ab1e221d18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfae0722c9af422604fb01b75bd5abf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58a40e06cbac482f634d91df3c9a53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edad33e0d4e8ddb04a9cc7c04ae0cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9d6b57fbfb283fbb50b977f3d81a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5e5e20d2ab830963d0dde3af0b08c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88cc574b49a4ff608a13fd38768c5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea5c534247ed9e7989b3feeb10ae4a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035742d4ec7d2a9cc8920bf99cc5393744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e621740b26262b467814a844a478c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beedb84b840e40774fcc3fbe6c65a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf1d24507260cd2cc4b71aeb8aa94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc762cfa079e2607125d2f3c97ff18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c4d555eab5b936c31c03a9f3aa486749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dfef11e65d32cd7048e1927d48fc1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425259067aa825b3a45048627fb83b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb59a1981e561544052b3f4b7623e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ef870d61f3576a8791092044c7940753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8e32967f0d40cef9c79e1fceb9d17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d66fb68924dcbdbc9bb76e1fd5f5af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c0d475d9747eee0adc5abbb6915bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4864ecde858f46f2d4d9ebb53d8bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc9ee67378518bb4f11aa6858c2a01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946738cc7645cbc499b9ca80297e6744759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a1c3354eceee11b33bfc48fd78c9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357f8132bfe5db100da7ed4391062fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2be2b07ed95f006613dab87396319762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9da0abe7032826d1225c10884f801763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6206cbacf255d6e882fcaec3a4f25c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb635dfb5578f743abfbfaed23e21b4d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693beca9850e5272fd2426d2ccfe940766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef095a3615eb5c65418b29fc7006c1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>