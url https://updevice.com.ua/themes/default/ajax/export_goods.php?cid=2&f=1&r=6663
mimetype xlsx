--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b3c209cae1993342754351ec16a591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf16819e89612852cb2860bc8b51522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf367c027b32a6d1f8d1e528c56543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9680a30252016e29aa7ad36b3fcf434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695c47f7beaa2c5fe88c9e14cbe772b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c7439084edabb54b0f4f16ba279116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550b1d27cf3b2abd54db3ef144a58077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727ae9e30021fa84d5756167b6d5d3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f437f5a8e5ff8ce67e8f8174c0d2a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d125bbccf142e62ddcfca6ab206910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588b8db572c9f17f6d0bf9a5db9182911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87135d4c2a7295ed3e8444edbedf164612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3dec759d5a6d1fad0a75398da26e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a847ff519a301cf26b1fdb68c3358914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b78a66e286941e1bbbe27e4df3d2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80cd9cf06f692469c827b4c85add2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efe9c80ba4595290ccd80209ff578717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95148e091d054c4627846879d488591f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf826e956e255b6be5f94374f57b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347036dc022902ef4fc08162545eee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9a5be14caea7113690663b11b637521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d7491a2405c0ca1c4c1e89262a91622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4e2d153231b4bf85f7a19c19b9bcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb3d4797fd419784ae3fe27b6db8f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8604ef8c0599ee20d7d3ad327a46bc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d516182c372593044cf8f41bfdc919c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6abc0884f03dfe29f27b8ae9a0c6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b09e6e0e18eafaeaa085a473cd4f5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b1e8a6696d66a056ead2cf794ff6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515eaa639a01eb474e4271d69705cde30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a76bb20c747406c84be9107b7a392d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5653897341686637fce1ede5ea34c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6232e0ccce3571ff0a8cc01c6a3c86133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5396956d3271da7d6bfa80b9d195734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633143ebe5ea57bb897edbd233ba623f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3eb51d4e784b1e6c5db0988387aca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564787dc473fe8a646f534c04fba10b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f0e17216936fed2b0e491f2d6b97438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788fce2dab0b45d54f540dc8b0814a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05461ab66b6354b94c63eaa4aff0856240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35697c2be81962f6e4b4228cabbb8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c11edcd35d4080abf0cf4238ba9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5419cced50544a3752f689a9c6b6eed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c83e91359d382e6a1afc96dbd4d4fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73132ce35e5fa0c807a03fb325008845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46530557ecd2e355620f6c81fa610aec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bc24fca0d558ea1a69170146a4ef847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f86074f01a66bc19ab8f8f9b9d4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc42338efe28f26398a14ee82f53ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea29cad0bac5a25626e63a1bc5194e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0f7917facdb8f83e16b65ae9f929951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b31f47b26121d186973d469ffcde2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f69c4c3be0b7ef90196102eacbe3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c425cb058e2ea7fe8d786784dbc43c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02230e04ccfee7a27065fda048ed1bc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e886512119a8e48cebabe9877f6d28256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec108cff6e7f81bdb4c0c676d6737157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4512c0775704d7d4ff095b0f1b9be0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62162cfe365044ba83a4baed46d77159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b055c7f52419b8fa0a1e7cc25274d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b2ee19033e1025bdffd98cb166bf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c8088380749f809906faebeaf5d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97494875a674c2f89f5bb26e4a9d9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42b306e8eabbc38d3b44bbe8d4c64c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9af76fba2ff97da77f9570070ce2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dfd14d382ca753cd3186e06226c9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57999ce012cb49cc8a26010e72d8f10167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf123de5f9bc56bdacce324b98c03bdd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3002dc7322e689530f2a629527a2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b2f2a39b6ab4f1062e335c7adaf4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71efed777f055c32ad4ad4f9c7c9bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b3c23cd09e1701ffaf543b5c9dd7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519ab67fa5e8890fc6d63b98d2e374e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeece2d4db809ef98ee9e5f122f479774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c19449384b0f2ce2b6c048966be8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76d3f78fc9de7c4264f0072dd2848d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55675f0f96c711974d5f3516963b80b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81f91daf8ed9d4f30a6f676ff5174a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebe8c00e2490bf58accf97b90cdda779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a63cf66659f8ce2b57771ca2b1edf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601d393c31293a4b4db3d698fc0e74e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e9c841e44b08495cdba87354c19b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d2903d8295b45c31cd14c3021e7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715626f13fde790456606a0f7342a98d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eacc66b957ad6cd3a3b31f2900b0785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e40a6b78629afe31709b12a4de89986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540bf216c8154b5d235f98a67dac7d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470574cf4f1fd9bb617cf175c7cd44388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f2d16f6bd86421c7d39042a856c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073c831ce6fc5c17fb302a153f21f7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19373399569f4304a1dc58f1ff44612791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75264d642bd9386e4ff4033c52b9147892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfc21b3fc5f4f6a38143711cb83aa293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65addc56f1f6ae0d8526034469532694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6509cfce3ad47017255745d76c48e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad9495297e2262fda39ff80c9cf0f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aab4398e7d948a33b403bf97e0e2a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b701d8023c08d0150ef5740ac1a0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af89fd4538f86f6025fb5d4a341677799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc347ef961366a0718f68fc663836c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e114a319f508aee292641e92baed2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b98b0b8f9c5232fef030a9931ca93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68f8b22209386cb693695accf17778103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e78fade6610d9d133af091f20c2c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a528393858584404edde16757b77e70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbd9308638a8792f47bd5ae80da422106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bd8af13b89909dca10e5f1314957f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01949b9e02bf879749bc19ede0f04c5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee45938e8871907524c864131f14484109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67ad9da1fd33296392fc6835357ea0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d915efb9480a7767d3f09529546db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e8261cc2b3352333e184eb81fd19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1e7b34b725b4c031d2de78459db32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d002c9166b2632e640ba46312325a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b95b521e51c50072fde7c818ca8bb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01660ffa157c28fe998dcc4aa2b345d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2f0deb1e5e5b689d703017f076b00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6d07fb9495cc242aa4d0566d69d29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3cb080c576bfa60e3f9677e045ea4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd607338df18ed0e7a6de202b68f282120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519a128052abaffee84769ed9ffb936121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c98586262c0144750533a1b8e97e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c0d9fe96008409c8ec8e341f99c73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe686e56e17cc7f9ea63c0f4bab4cff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e1887a28b4f6f4274098a80cb1096125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50ae57e66804e17af32413a6dddfe7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c813af1cebbf7fd27e26a8bb9890ad7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2359f7bb4c31a54e441c692f34a70ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743f0533674eeeecfc9d2cbe9a3fd85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4d57b3efe9463484b2ada8606c9a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6552552d1024d29e11234776086a199131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b7de9845f65af8ee24f7d3428f8a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb49bcd1a6c6fe8bce4732b22fe0e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f2770e5a45807203cecef369e869c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f2f04b953c0a51b0a9420269812ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36067bc1c92405628af22f2687e788136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc431dbdc72dcf7adef28e7be5cebe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191c5453257c41571c0da5d728d29d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101a83a585c4119f75ea5c80e7caa7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2de715665ded3f7a20d04cb1395599140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4b5b2fe6e4ba3b5d2d2f976a96a3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820a3dac0a461688a8c989d9e9ab6fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6bb28d26f4f79533a2ff2ca4728b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b57dc0627b2b9e655c5eaf7b79e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539161f18bcf66195eb8b3c0102e622b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8be7193c0d45329f1e4ef446fecd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a38b9140c6cbdcf1af2269c9564f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac249dbc5118ec484e500fb1946da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed5e4fa8d6128b9130495e7a2be7e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deee1d692db14863f2e4aee47bb9132150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe24a82c8394a476e3b3459e41c2ba0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd0dbb4463357a768cb5327220a6af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325576ea63adcabfd62c6d35edf6447153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80249de0c3856235a219847f74e0329154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2084e11967202a974a3967e460740155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b6cae29508322a3524d6c29a5859c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1514d6798aef55febaa14655ab87a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b8c5ab91e366c1b035e072646fd3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad84f4f57252076c070661e53f98d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70fabbbec679f858c4571f07dceccd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20cd9e0640f56ff6ecfab5ece8a756161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792cdf45633e0d38df50133c60135ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a62e7196b82da83cbc1a8d9c397e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce33c73b36b8de5ccb1605f4d0a7f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd909541736d43399227cda452b31347165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284d4c1795a6f978b57e19f19c0064e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc6ad5e4a8dc9847838b7e7998a0c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af196ad1638ed3f72053c02507a64d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd841979fd5baa36d5cd117963730f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403c002e4d7cc2bab7b80954f1a07b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d1b7e972553efc673853c091f8416171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040332dab2aab4baacb471a2d9d1a38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96615e79de875be6933deb0bf502ece1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651bbced1d7a54d868d167ff7518eed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1da0b0df4d046c9e25d14ae36cad67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324b682b78989c01e37a9498e80af34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5b6b59f600ce47f59d20f30f0ba53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437192bccd2ada9d0001adebdc2fc02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2b6e210de589387b5cd2d91e40d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed238917ea84698b30d4a2d5123275b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117199768d918bb575105518f24032e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8260e5aaf9cf9ccddf7a0647444a3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bd983c70e80139eeb96d248105a96183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247aa84d364b419527fa2805f366bd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea982f5e5b056dcb123d99ce1b4506c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172c19b88d7072d5946f4c83644e6c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cd70321a21c246f7eeb885d69b814187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbed737aac365b59b5cf9d2e5dedcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f36ef192af4bad8d1d0eec93c8f7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aaa5c67ffb5ef2869aa848fd5149c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd08c1d23ab03d7c1c0f8276fe6473191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6d9293b19a61e88f968e14af1b19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abef9f9b3fb063102b89c5ac706136e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d57581b05aeb4aac559e05bf045c62194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c23787561ed550aff906a957b0e97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3e0a77f871dcdc69c342d928e6050196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ebf4ad09085b80481a41ec07e620c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed3f685e47c0d1c1a19bc3f080562b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935b0094bcbf996ad0f0efdee1043b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb911876e8b4a6c72cf27ea0376caf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a8ed52fefdf1b8be137a0712a786201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50446a42957737b729e7e744d002e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898eec9bde88922a44a9f1a7dab3eb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd866abf599b92472ea722db9bd3ec31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac965ce455837abaaa2bd9a96c7cd35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9864181712284a962d9ccae6f5093b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc792f7c9895c92faf59ec981f3ab9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239585351bc484e383062fc31d21b76f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9d8c305bd85b1441275001057596c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846941651acbf430dfe7eaf045d8ba7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd1b58c6e05a0f737a16fbcd8a0b27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda999b81558ff502394e6fbf8d8d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d399b90f6a157b6312f39638557c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456475d7d0a206934360de1a7ed1e3d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3028847482f8d8e6c83022d035016215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc9096ae584bc3d2dfff4056358ee9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7ed80ee72f0897d429a65690fd1ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f4e310976a4e0dc4ef7c67ba119e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb4e7848f02f38324021923ac61572219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62449a9d91fcd5819b55c599d8dd04f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d69a9e200ad576c2d9f908df90390221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a4c4aa6ab9083156df8527aa47748222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dbb0341f0f0b7a879aeb6b26cdc07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc86e24746164ff1dfbb37716a757ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af712f2551b2573d3b91c1a25afb655f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70f1b6577614b9c53754daae25dcf4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb569178afec7b20747bb117ff128bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc5dd6027f0f6eddc36dcaadd946ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b9dc51d99916c69ed966a5247771b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e108a52ded58019e017841812f00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495250d5bb48f0ecc7299253c7acaaf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de221b76a690d9aa94b7407368922232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66f8be3b7df5ad07ea274aeffe154d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b16055107617425db8ee025892a9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c5068249e2ca4e7b770c4666240c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b22de42e985da2d02f695c7d6878d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2befabc9e9b94f2911cf2764bf67a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e98eca19cd822fef7ee0b3311b67b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3013c9135f6984e1ca558d90895797b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb4b3bbde4eb6bf537f3e79a2ad3bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e04f3e72a1c65e2c2022f8031e4b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469a669c2d0e05ed049f75d5dca9255242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971557b477676d1c9b5282e607b76df5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e0c7a5a79c83f912dcdfb9367d864244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b69c35bb2aab525f1e49552db4f7d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7889d471ff71d8558b009815d65e96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93e85760bf439d4c2822c4e376a0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dc423f15f58027ebd1eedf84a6d09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d64fdcc080939ad90563d11a90c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb9146242d8abc20cba04289afc89f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a1f6cfd4029270b8c3082e3f2a921251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216189581ae914ca07d7ff5ff5668f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466283b3dc4fdeeaba849a49828737e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdf5dc3f01ab6cce17df88a507d0e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280dfc233cf0e49812c5f69c07aa477255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8675506feafe8d148cd55abdb5afaf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3342d67780ba635ac1f60f965af9f37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cf9f58e93685d9c0c7e0c37c9e1d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994de89703bf52c78c9e7bcdd8262d5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d88d435b15cad518f9a4d2e192709260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b55bdea1ec775427f85d3d93b57cbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b818054001bc4ccf9e37a851d9c779262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4598618873abf67ae44be093a6b457263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f62bce511745a9752ff2831cfb56e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680ccd54a506e91222d3861b30f0d7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909353e7c3c25c438a1401a58ed11a05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb6ee53b3df482df842db1aab82350267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011c5e06c4861e40e666e8b50dfa856268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f378d2388c7f38ba2fb5a18936081269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdc808d03a744b7c1055f80217d63d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542674a30d28acea2bd1f1dc440aadf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc905c076fe9e1551a1bde2c7283534272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d9ad43f26cda68a87e32dc7baa3e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356746879526c510e4c56cecbd4f40ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f69551ee96617aacfc5304a8a930275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f824b59f906af7be33976649d1255276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436856f998768dbfe7a213cbb5e9e7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e42646825fe761ceb90c2cccd4878278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4333be401add8f618c23aadbac3bb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a061d355ae91b34037a962dc3a84890280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034e08a6008d174773f5ddb8ea1ebc6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35bc36ddb4e7c22d39c8245210e1da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf4f5fd2cf8bfec8a4df57962a40a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19cce8184f5b2350c73a7dab038b8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459d1018bc405e2ede023d48716a443285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ace27b5659a85b6a4ba53e33fa384c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27e4fe5c60cda0b326b0948e179c78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94f847c5891422c3094a5a17929380288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16157e42bbc1842d358503a4e69709289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e326a5e26c243e8559aaee65d149a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343712e6da04cd8aa5507d68d2e00e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3541ff8a5dae498918b46e384f9b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf632230e2b3898c06543b66da5c23d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cf69f73ce3e533030b79fc20a025e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf89849c2ec07b1fbe82bf86a29e2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5053f523bcb1f8274f214c380ff5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5704b2cf965ccbc6255b71dea220a85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ae70bb7711361a287b35524b2bd59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b4d89766d7c44b42cd195736fed4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eae89a1e3a1f5205538feed30e8a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08ebf2c54dd71905fcd12520aa89c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6133b8f5683cf78e90bbe93edb29cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8a9deeff61c6f2173053e8218c9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ef28e961b133a877e054cd7bf7dd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94744e94a9e3e9b5a60d79aaa08ec298305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0952ba949e5b1c0cf9e9ab37c3847d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd27839cdb82c11e8904e57017dd4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935faf98603cc315d596b558ca5ec3b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79468ae81be9880660d3d834a9399fb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20968158f6fbb479350b4fe48e00ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2857d99960a9300e491fd0081c870c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d067c71b65b718fe361c04a080b45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e4d9586aca5a251b93a3adc4ab781313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12cf7376b5f1191dc9df568692b8f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a1aeba8abe8d0871953ac357a7704315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c462dd4a25c9a4921a18d708cbe482316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58e8a643b5aee976cc43f75d644009317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57166f8d5aacc1d687f3e2b401867eee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5def7cb786e2ee88786782101a3ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b86d498c4f90c05d40c2d05308e09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1103b670a9d2d1b88061d9aef2d3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e775c57d56e09fbc35480af333daa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f80fe974305c329d189e0e650fe2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c0eeffb96666c7c33900ee9019eb0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e891ae5788948df0b045bf85bfb4c46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0de10045a42142ef067a6a04b02f1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1415c1a32db4f03da8fa775ec315c67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a753b6d9ab2d79494d52d0dadf32189328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca174e14e199bee062e0ce6f232147329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea1f26adfc84d3f08c2aa5f3adcc8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeea30d7d3dd16701b53b07273cf1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fd4356abf1a72976dced8156afe6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeae9bcd3699fc96918536cdcfaaf4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffebb1cf01a9c3f53d67e76c88112cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35817380e80914de42b04076b6691335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca9d13f4486bbfbec85465c84c61c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390589240c64cd3732a2d11d49e5e31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504dcd46860d743aab9d4c6d95de258338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3356b8f64da6d1645853a0fcd79edac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687e69730772e542f97f1225f1f81d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca5c816b925718202b4cdbbf21e5cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1b99b30eeb994b8b8877e4a1e36f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6f10d55823bf17259879a24a29224343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4c3e790974c30e9abd7fbec38b61f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbd5345265184c62711a8aa02bd312345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c1fd84057e50260934bae632b48e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f766b749e507538af8f394986674c81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ff8f948e9c476a2bcf7c84df24423348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d1ccea1570ea6d5f914364e7c156d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe77f7b337d094d5c275e60254d250350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be00e58095f1b3df362ef6fdb9f04ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c033660b974a10b508fcff4d1d331e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9841a43b5dee0f717048a6a5499b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30913be321cd0909aa6e8c7a6078842354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfe56b8f128b83616ada43196c007e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd857e687939f15e6674231c48ff4a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d39faab9a97261803675f80618e6f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a5b2da27af098da8aeb1c3bff6600358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291e847d13029edf087c58de947d0d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104e4653f37a6ac7c7f7c0600195732360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e5c2c73b6318561022b8ea33abb8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a13481956a9c0c1890670c3ca3227362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6311ca3a36817f5bb09730bdef6dc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a1cc67849bb588dfecffce3b213d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd92fd1c816a6c6c718cb7c1f509499365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d4c145b576ad136b12a1b202bf8a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d17a3575d0befbfcb2c7de1fabef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ff88b81bcda9124f6d6c54eb832e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fea3f71134676c46395c85607e9eae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c509a9944eeba5b048d5aaf79517f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0486b74614106c15c5f0a005a1f1702371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98582c9aaa39d4d1ffa98636c2717410372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ebe4554c2d8aa895f0aec7c677fa3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49aec0dce6ca0279c4f2b0a0dcad8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62fd0bc53d28e45c4d73ba3d7c465e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8ff64be57d7d76d9a1f644b410dc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f98d7cff44ec7b2c44880a7d89c118377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fc98e22bd2019dc15e69f06097a0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76500696bd881fcb5c45a839f44fb02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368834ec9ba961b76a6bc47198c6f34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb3aaba8c6ec122cbbd28545919ba6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d8bd56c76d5589c7602204b91b9a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa2d1202597b1ac2410c3631a72e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ae932272e03906ec2c77a0ba05267384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe4ee25a50ef9eb4e113b62f174f3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30576b1faa9bb4b638b92e88fc7b169386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23638cf1cc164366729a2fc350350a4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69360a32da216bee86cbad95ca1f77b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790e5cb7932a61fc64a5c967578f374389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dccde1ac9331d7e381a89c4f921cbf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23e2de71a69489506a65783798b4d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072af4485a8d5704080b68fd7704a76b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afbe45b5ed95cacb38bc162dc249a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c81eb35d0550951a8175963547845394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a5d2c9dd82dd27dc40138fd76b653395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d304701446cded8ac660d3ab1ca6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eff83fab5b948053f89370a11acbd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ddec5ac7364bcb876dcf50746c917398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4628424ad62766c22dbb79bab7029ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbf9b9bd8fed4c3a210af28f794f3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6b207b594503673bf6ec7da51cf4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935560d075b9bfff773eaf3dc35ca792402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab22a9199fd98d0259c57a25d590079403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fbf82db31c86815b0afa293c45752404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c3aac028d9c11057ac3b191fb6c12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0133466863f57d7095ec3142f2e7997406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398fa6e551299f3ff7282ab0ce13ae7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77031a0075069dd646a7af08a24bbf24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93f55bbb8d8c9301cfc378850f63e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3ea2478b57eac423bf8bb7c3a1db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab717ceeb41d6576a4d74ed042d449fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ba745d4fb57ac70032a2cc0f912d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba74b70d70586be68adeb3e9b75099413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f4dd411fc9596767a73b55596c6dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb640cc0c878487dce18262ea458d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f89903540299ad1f30fec251a0af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c75bf9481f7f3e313aff96a5f06ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d66fa5a3c850f2c5c43c82fa21e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191dbc705da3e7c8f244d083f535559419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ead7e318868ec1de5dfab48b2f553420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f517ec5e7912b39a6835c417e6bc2e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b3f2e6b338e775622dbfed3877a19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f8eae561af74007d96c6a47a355c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2162496256aab980e15cc347538d73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a2ae59ad7e5295aaa2ddaf1e71d5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aeb92712c429b0e76eb4ee6cd54e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd6e8ab80dda0979ed5838afdb1f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a309b11e8c1de0cb5610a3949152652428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c31686ff4d9e2492cc753b914ea77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990ee6fba8262f7d32fd60e74fa03dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f211582ccd6b6ec05d16a11443db1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c609270705e08ee4bd7fe327f543e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe84bb258d89501304bf91a698f71cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb59fd9fb1b26f98974d5c21852dd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65382b56ac88c216d19ab275058737f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d37727a18a2276c37a0d7bd6c76f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61d76203e4cd02485cff32b2c314ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7709f5134d38fbb8a29efeb394644438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245680b11ec344fbfc4c8e30c37c692439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a4cb7d804fbb0038b4e06d93c5cd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f16b6ce8a8f92180abdf4ef8419bb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f169588fe1c2aaed74bbc856a8af07d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cb87c56cf099bb5a53236f02e2791443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28496f4793212bf8fed6885fd9364ff7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb71b5c31ed67120ac5b583fdad77e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f7053d80dbd5b1e2044c8c784425e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d06f526f9daabdcd9b8574b905f88a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7aa52bd80a93f5353a652b2dd3511448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3359ef4622b4fb30dcfbe6ff4ca71df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535c6697ffe9e123f49cf1e71cd64f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87198a467a4d61701d55c29f9bc51883451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874bcb069eda0d0dd0fa6d52b45aef6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83dd34b71e95292c61cc5a604d606e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a187db1b3873baed5d706257af45eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94c8e300c76f7369f9b218a87fc81d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294b4258791105c9c63b354a5202547456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56cf50b6c17b01e5619277c750c661457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d41d4c0f8edae8c5ed5d194105625458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21710f03cf298fbca19d929158a15471459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e07fd2baf82118d50b24f2f9d1def460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81656c77759fb765f6657efa01cbc71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e4d34bdc616d23e738b9c270a262a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c82bf30dbe47bda13de6ef8ce27cb6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599826dab69a46d7926862057e29e66b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86342fd282dfc3a1bdd0bba4160211d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ad23eaefd506752aaf0188807bc4f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d3baf19c1429d6e6595a4f9b0f248467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fda7912232974d0fc9a7a6a2f7cb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883385fb09bdff3126f50e4efc715380469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecbfe1dcedd725814ef7a5c41940ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607d0105483cf4ec55f1eff66e60acc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a483b8471241383a232c1e8219f597472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfff4c5e5e0f91fb8e8732605d72a60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee9d550a267f4f196a98f9dd0ca29e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ee7606f1687a970bd34bf0704f2fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce78cd4f00d633c85400b09e6a7bb6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2ddc9de9ca99e3d710622a5fb83c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35e67b9365a453bdbc08d6d96b0c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a34418ba20ed68c18e2137221842a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fcfa6ec21443886f33e5e5eaa9481480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e15a00f7189908ff407974146b6c39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede2f0120b86cac4b648e75d9a38486482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63535694fc3a5fa4991f11d98f70fbcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6044857dac7a4097d813e7685a5fee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a65e274d58f682423e26127f525273485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da82f81463fd80b77e95aba0cfe45a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd9af2b2874c65029e64546cf40cd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a30521cfc2d91bab1e1f3c93b86a2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c33f2929923528e092233136255bf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7147abb2dbee63fc75984cd176ed0fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb820743f99142d61e52fc2f1c2e563491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f307296ac5b74d3fa4ffaa0511844492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25636647dae220bc024d75677a2276493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46b719ce8c239562d2e7aa50c2da7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3408816322feb8bb8fb0833f0602c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f9bafb3567f8bdd42001c344f4030496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4303b0af503f3d1f3999b9d6f671b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f563b49ff9803f7bfd28f970703d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcfd4b514bed40156c5ca25adb3ff6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ee71612bf4f1df092e5272b69f167500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cdc58a9647ec7eb37ba7803e98094501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a160db368e8786cd37900bca7e234502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b51737d4cc178f859348fdf97d99f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2eacf71fe20d57a3b276c374ac84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d255e8c4130dd3a755a28cfc00b767505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca04f1cc97aa71d813e73c22184848506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd560ea123be90ee2b0cad9daa3551507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ab9bf92ab569f280f26e921866914508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6589cb0626fee4a8342cddf7551d3c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962de69b5fcf4f1c3cfe413f9f2da94510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609ba90af902bdcb21b9d9367efa59f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2188d802ba8322f56dd1bfda1c464512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d0f79a13cde7a88495e09eff3fad4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe142e604e0b2c005c2e2ca42966588d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77ac6ee1f8688e55219176c1f3f832515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adc614916aad429b5d4014cb1de54b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5403afa1e2c3916e15e863222862fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117e786bd97505b01f5455df10b8052518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ba7ec7403c5003decb7e97d4d15e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1733449f2d5f51c06a4232832dd096e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbebe9c7d8790d3c59739685acfb7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601452facc3291ae47b700b750e619a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af363130f66a3aa0b2558bd9ed71de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c6725795121e2a5f0307b0f59651c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfda550889b90e2940c2a3a7063023525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a47fb5e5729bae8e8df88e04e50984526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090b856e0b8032593cf0bfbaa52a916527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2803aed1a2edba87c4a462f732053528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b76225db291ce7cf15f4b08f3b09c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a3c43378049a64fb6571f94daa6b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4d9bdf87ff57c0a741b53442522fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58aae596c071e42ceccd4fa9593727b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdeb4c829a7e2591699725aa724201533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3ed30a2bfe22d6f449ea02fe2aeb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119195c10019fbc7c963e7e619c9d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac4eb3b3851c6dcea85be2b1165a0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00eb1414f30567e594c78b68cae0d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b80dd35608031a769e7d64286e9a07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d283c2954af6246734492ecb53922539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88af6f885ee90daf6ae1f680dc98f2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578153f732c26c97136f5a4dfefe7cde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce640e5e9e8038aa7c7656fd20fc2b9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497ee0e4559e4aef546ac75f3916d55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de6b90e9cc86522a7424fd65cf828544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631da8e670d930ca960c9feec1d661f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f2217c96ed22829ec0ddbdb3a634d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90cec20cc02470938b41c0725e8db7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cbf926f1e637fe913ce142b34e62e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac58d1c470d57b60c60cd4f836eaf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823cd006b586fd68dd739e0b62d87ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7145e6c58725841203574db59da7968551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936d7542324f53a20d3aa6857a63b99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8abff76eacabe0cbdb08cb6da0a42c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26c1e305b8bee3e5a9358fcbb4af2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a61500761cd61389c1e6705515008e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9db684d8ce7fdd1c561ac178d28123556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc506a9d8b2fab6eb214a3e2a2a1630557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad846a0df4f72b3b8e80489cf3640f9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2274caf30bf92fe5026340da54bf9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d597439979490c3cafee472d409678a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6126ad7073bdfbc1e801fdcb047146561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735791a234aa13792955e9fb7ce80d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37e2faccd54c1077e18d41bb41789c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ec181cee9e1565ff14469d1d0d80c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70059a908bb2f5ebc6cad2b6c02168565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce204c85f8b5c945773d90ac195fdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53de386513f90c155414db32991f90567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac94193d1b758016182661f27ebdd5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9e3304f22a287ca6fc8dfed14e607569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5675aab24d22865a819402a057ff12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e59202927df29c8ddfc55e0d6737f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c83b16e256929a333e4ee9d7365d6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fb81b951760195945ef7ad8ae54c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696554f2044d363141b6aa4e814358b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bb8687370c132a9da079821dfdb5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3668567c2fa1ee02778084705d1c2b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8514b386957c9b28ed25f611b0e8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095f545011049783726aa9ed94590b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5838ec2f2395cd3e073da91c888f17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c970f6ef69687835c33bf7a3b2bfff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc11463d9587811bd807261166e15a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52489b1507d0769afaef31276e72caee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad304a4cff5a18ea73716bf2104142583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e42f5876a7674f6d9f56837206e9fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e46040a7d63d11ea2e18e7122b1d7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbab879cde51cc3474c7f3cd299d93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbce89ee130338be2645685d775bc2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44d02e1f1015a66d89d5e11c0f3a95588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed45ce6ea09f38c39232d79d921a287589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cebadd31f24d6b7d465b7f65ff377590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f946b7dfb2dc9cb9eeddd4e1291b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70a8cc99e692acead974ffab806e6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9523a707bc2277caae303a584977b6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278f874281c26624c1c5d65f60dd5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b5be119bf5e8ab34f90f5491961ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464310fa919b3d286870d6cec6dd5091596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a362170bdfe2f3e50026f4315d00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ebc040a61192edbc244974572949d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d82344783aa84130d2a8560b081c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdb45cdffa26d5024d8737fb9a2f49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23145bd50cd86fa686bb473284b39a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d88e5593b4a09b28778c1788ea1b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81141a35d76228ad40ba7a006c67a24603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d3eec2cc7def5a4a1bc0a4794d6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fefc2a32b828b955181d32bec0403605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba5bae142d262d2e11e28e280f9ad0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5889ee4f5ec898403a9972eb8a76ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d272824b7b2fe7b5bd74eb75790d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b65da17fa3f7ed141d2f4cea7de554609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f5418968bcc8cb945f6430fc42c44610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3adc8f822f420dfb22b11a8c0d9a05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caae1345ab28eff0346360271f46ee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26808da5c8c63cd0d5c332263dd40a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c8d781249376afce2c18fd8f4d18a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfdf7d5fb70e0b266dcbb6ec2ba131615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965c5958067eb960bc9be007ee7cf74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bca2ad9a08f9ea3e3cf8c90cbd4079617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b83fb546e3fd3e400940ea058f9b99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85159b2146320b1d7d2ee4209de53e89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f680fa588dd99aa2290eb740de764b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebd738518d83968e950ca6ad2de622621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd12ff90a05cfd3abdb15ede9ceaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9c4f5a9e73d01b951e273dffc57e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605ff8bf3ed28b9e5d8475d2961d02c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca77a96dd590915819606c1c4e863e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3076a4d0ee7df6830bdc83d2f501c63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f805ec51a39fb78366474d421b924627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d909bab0472102aeb05793d1a452db5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577da1772015fdbd926498435c42889b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f44df033933939c0935742e32da87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7123cb03b3561c7028b67096129e5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c47b3868702ac2a9f07adad19f1f3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a94fc090fcfe421de6f8a07ae22419633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133860a83d1dfcd1714c4daeeeeb35e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffb9d599fd259d9910530a99c5e8ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c61cab7993482dba77fce068af9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe5bfb45f986c6817152234b06c56d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3010af37916215a5990edbc491a6fb8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520b3eeabec4731fa4c82733e7b4832639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74be7fa916d17a8f2191877986d6ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d29f095fe1c35048f5e7aafd3debd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252fd0d566e58cc89b8b94baa641d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551daeb9170cafda10feab65b66885643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73685777e8b2abadf3c548a80e95e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca826dd3b9f38ab94c9ff20e1e08cd27645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d265ddeabbac7033e2fb0cf4edffe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5812fc2049abc2db45cb42a16c77e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd646ac6e7f32c48752d933c6f6686a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8cc3456c70048068a2e869d002490649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58049eb27e00fce06d0174d82d2c31dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027bc1ef499925b94df9d870096d2fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b285ab3c7338d7ae111670e28f0501652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac0cb0013e266a22b588c886119a59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50784b13f2c811961bd2dc3dbbd692654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c88c36e16e6d516e31db76920746d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80104a197d79b82b717df420add8cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba5652e01371a23fb66076cd5a35b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4cdd09fe8f5c0c0991ab15a4ee1f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e125a55ec43b0bae1b15763b2a50f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedcf54fdb105580a32fdbf9b425631660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce51ba6ff2b8365410facf40f3d0416661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23da5984446cda26f6b230392001929662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756af3af09cd51a5537a24d1ed687d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ce8877dbd7b6ff7f9a68f06a30a34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8ce2c8397143fbfe44d0e9bcdbe41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5273f1738f32656eab56252976757666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdda3e3eccd752a0adfa2b5df481ffa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a170adbdc86f5feebedab234ca6c4b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0eef0da077da4db622bc18d00a6d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d3609ba0393c6b1985ef8f41f1325670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ed2eaeb88f7f540b1a08888be57e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2570d69cabeac58c745cc7379f2059672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1782448516994db08efcdc3ebcd9ef6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05cc729c4bc727143ba7405b7f035a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5568fd58184c8a693ab328d3494490f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe5848b945b63895df3bd2da853d41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d23f8d3c85b167d3c74b3cf3b0456677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8840adeee6bb6cde55ed4449ffa2be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c4e81d6ecbc3de03d2ef693a8ca3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6b50f36fef7cfd57b23982a5e9914680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4ae4b6f224f1c9b737cd5ab4cdbd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221fc6f0100653c71a76a909d3a2d3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12ff5c45395be5a043a7df858273f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6cc718b8545af089e8c9ca13df56684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5aa4729fc878a1381930571863239685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887739350d2d317115193193c713c0b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11d5d78a9c0dd262196cb502ea8a5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4662e5ed0b77e307c1b5da3a304eaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad1a49914fa9873debe63fe39a33a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c389ed6f6c0ece51b6a6935a1754b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87495784a46745c22829102c217ba508691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa853296c75d74945fb00813d086cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376ad97d2fdcdbf1703ae470f168ae3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec536cfb387fea9aba840ea9a2a872694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed8ba1a058156920729adba526ea5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae094212b3427bdb1e91a70f94d259696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3716449964c93e9500ed4cc709ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808a86ebb77ed79f131a53c41b3d431698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d5a8051b076e2dd17e953597066b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f04a66ac34302aa854258f8dc47f2a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5af0e68fffd1a9d9215c87c58cfb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d26c1f47e9cc7c76f10084c662584a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaa517aa108ae273704cdb629c1dee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af385dca9c3122fc8f0f7e2edf5df12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc388b6eb743430a9a92d47364d63c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853a570b2206236534e3692309f4636706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66834933991c29b64eba61566e05a22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284622c8226fe2f5c9cdf692376a1e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9c77288ac59703d74d060006f5d02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab449e598ed1927bbc00ca29a57d06d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3072b6693699ddaed301a594bc9e5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002aeb18a29321e74de0f9aecdfd58b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4a499fd47c837c3b61d2e2c8e5dfd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c080ccbfb5abcf4b2024dd27a6e8077714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7742b6d7eac65e218282e4f44a7f4bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494b5707b3cdbde546eb9751c78c8df716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7d39d485b6ce105380e8b4e78f6ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f9d8c1a7f2a82bb99dbb17c21391a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591dd7f6897fa1a13757cd72bef3749719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae765c55689ff0a586b335d950142532720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18043171c31bfedf9bcf16a97a0d09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06adf155f1a39d3f2aabe3f0501b6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec704a6606d7a8ba5657aadc97a782e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3e2ad4ae2c087f1f2c917f19ee10b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16602335aaa2ec35cef3497d8a07b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae4ddc89fd6621fab80fb2b441d7b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f79237e04a7e7e6513dbf061acadf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f045b9ef943f1f939bebbdcb9ad4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9582dfff9f5663ee38894423aab9f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234706618682992152f5f7472879632730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15cc2342f3f42ac03806fa92e8858f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ddcb066cb274544b91d70d251a0b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eea5ebfb7e97c7884973207b446b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f549248fe8097600f1d4e28e8e40e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef85e5f3ba39ce5dd271b30e531557735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87577d68a4ce5cf75abf21a5fe04fbb7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f6371cc1841d9e201717c72efe292737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d717250fabb4528db8bc116cc3e8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430d3eff13c0eeb559adbd9a7b2bcca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de975625224a72202a414e32dc5022f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13424284012302725bf2adf4f4c5ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc16c57e0acecfe8aff1af6d56351a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec8e5ca1e2e8ceca35a00fa991b910743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5922b4ef1d0743d7f4fc19b0914abaf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612d17cb973649c18ab6d9365ffddca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07121c553783583d4fb61ac305847269746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e272d8c9ce04b7e5150b828d246a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04d154fb5beff54076b2a0d4f3d73a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb5df64df6deab0000ef20778707e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ded157991d6a02b82f8c3d70b1a2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185431e3366047fd65002447f9a0907751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399ee0f4563c9fef88ee6e8b05e1c4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012310001e3e62a7421262c29e7d195753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c8556faac9d1a3b4292597165d3a4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd6595d4160a1a9a22f0eac6a24cc3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bd63044fef235376a76896a13c5de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcceb67dcbe30e7f3fc21594e67840757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c453e13442f5bc3041110b9f5c0a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c00db6bb4dfc2084c68ce8ed5d877759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaa29538d32a6e0861dc0abdc03dc2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f884696b50fd6c1967d5d6af1931ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa752dd61927bc0157d8e57a78adba762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a69448bee1af4570b844fa319250d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20193c5a829d498519d0dad8273879ea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352b11803e16d067c98ec09f09a421c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528bc09702e5168d63fbe82a125f4bb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a07c826e362eeea53eaf8436624f73767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bda1b4dbf9975fd951034a83d675d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d679987a78a9ef9af3fd70f3b043769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c65db5396eb73997e95118de01d50b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d64894242840b918c3bca49ced0daa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26916acef7207eb8c23d60fe4c40cc0d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749921c01e3d40322759b34ae8e6508b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854276ed81b4d2cb6c04c261b641df2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c449f7a7e31bda8d903f2c3e2bf41d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82144fbe5d6c837f22735cd11fe4e5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff5833402d9edc856b99a5b5260ecd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631127ca161db52fb5c91a1d9f3d6b9f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ea2234489537c6fdcd90586bd83f1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2a6c661c4b275f5826f8999d60600780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035f6910d752929796ea3f6f03392f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbfef9bd77e75df6c05d1f4d41c708782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285c33af6733b031483114231c8659783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba64b5b930e49ae4fa059eac9e7fdd4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661aefaa0a5bc1c128b25b6cae8d409785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972d3b5249348caa866beb35a882bc4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad831e4f9b7492cfd78714072e4cb026787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d2725e38b16290caf529034f4a597788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c3968a246bf6699a4f7e4409812f1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bffbfd138c81d6f1daf689caa5d10790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04102d8550ffbbb0b5ff379ae3942ca7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb906869853a7d4af3a09ddfd9a1c6d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2ac63c7c1e71aea75626063a35333793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2a08883cda851e4e868aacfaee180794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eefb164ddcb8208b2a0a558441c6b9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212ee6f4c926ab128c7caa6445c5968796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda27bae1cd53005ce78e8219fbe3b10797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb5985058b0bca6b742a20d6ffb5b7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dec321aba45282be8a0792739b630799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ae733f483a6799438568c3e07a38c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e36d17321c99f563d08108f09e2ad801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2baa8b30a14ad5945b45274825a40a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e741c22ba943b6ac7b41312a2aecb9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429bc7ac13890689354f3fde29dbaca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c380c207f8e41152260abf19f1cff3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9201de9f994fefce4126b20eca4ff2c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d079adea9aed78517d9a0ed168bb9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe55dfe2eefc5b714e910682ef6526a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9efda16742c85589207288b5d5435809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a022bec4a9ffd3a8df952ec6ca0166810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2492518a51f78e11a8db9fee9fc9b22811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d2bf991e5b252e27a0dd6488d5287812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519ae5aa37bb4bb63bf50b05b1b9334813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861591ff0c8c9cfdfa88637c6fc9a7ad814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23daa155b709f290f9be68c433719b7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95cb3be867ce386d4148e96f50c6c7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d02ede2573e48bed3dd7a65fb3acc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5866b3fd88baeb4cabdc96dc79c654818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a11cbc396119e33923318212927ed819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82507740be12dc8dd201eddcb153d1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d028078b57b56f44123d647aeba50821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e8bbeffce6c3acfe462fa8ffbfe91822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488adc9d03650f1aa8839d6c783c5beb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfec367f9ea98e95bb4bf0629c7b0c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64397abb9ec3b1c693c71b398ccd038b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f1a92ce17a1231d672571023ee2a1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb841a2b4395cf50f96533dd472931f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6880730526326aba23e9d7e535b30828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a889bd199785affbbf124e2bc34dd48829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f54d63a5daae6785ae8ab792379d9c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335b030f55121798592fb33c8a955bc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef7b544514ceb88b26e1948eb31b2b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64715ab0d5546b8dafba68b76109899833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af997990e29fd98f63a22ba822c93e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4eccb036ed4f8149454fa0cd9cb9e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1036444831ab87c552843a78cc46a4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a48985af21d991e35c46b980aae943837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bafa5db2c1185a406f23906774851f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4acaabef70ff4db661c5cce06cdc3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30637397860d86c4ee54d8b75bd564e8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f337a8c7e778d1b31344647d26ffef841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee4212d063908d1ed4178cf10a856d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258ee66b3a19746398b3ce636b722b0843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4834e966847c977404a9c211f917361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce59c58f8690b395a486e43e29314ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf79e87cbb5f05b60c7f1604487a4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76113c0c8c6a4eeb24fa785c433707774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a6049bff9fbb513a63499902b33c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc11e48d63e90ccb6cd043633a91376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b284d4dd05bd263f2020b406db7f8197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c20437d0ee7c78c27feafb4585a8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667ea67c184a4d2589c0ff6dae65a639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378694153c35ff9ffd6e6f3416eeb63010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f142ebf4843b7cc352dcb72125feea511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf41f9c4e21d96a351009d45763bac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31ee097b622c6f261ab094db2b958613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76b42796716e660f9b5e598645657314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10225ac918df423a20b99683a2ed47e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4d4ae7c1545004559da6dc4f289ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb127e627afcbf714baaf4c3236697d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f386d3f790a0604203042d047e0303018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e7d01e82325d94f798e1370aafa0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aa61d4fe94b7b09cf308880e3e53e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0211a770a77de1ce686269a620ba021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ecfcfb46a246df94d0158f8c3515b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362a19f862b4ab308672f81cd1a09c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d375472a963418adcb0356bfb3996d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193922ee747d945dd68b3bec38c3a3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fa1458da6fe7977df9c462e6c2f8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f61ef740a75c427dc392c9aa0d5f9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d924b89340ad4e4a69e6b8d475bafb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad554b471f44e2b40a29e7a0b45692f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b714d90e25b5f8ab97309afffd626a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaf3d6780f9931286540f72502ec6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0328af0140e0f3085329aeb24401532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7696f4ceef00a8622db6c55d14c5e0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac6d57bba5c6923714911ee09b234434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8c71ac9370dd4e1b7468f14a01eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da810f7c9bf8165e881a43ad5688b6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c65da0f2c6565cdb5fd4eba8ad8e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23b8432f02f325eecac69aa665696438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39788847c418b7701d1f7cd9f7e1c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab441c91411fc1cadab9bc4c708bf3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f394fb89200da40e656a0873f238341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde0eb74681ab793b36002f11c7d6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f8510518e40ed3c6b3c9fe3bd739a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93994e831d9fbb0183d0d1eaccb6c59e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba1aaa0ed9fdcc5edd4812dd94900945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd474d8aec57922fa4d93bc4408f7cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86aad07b23128cf5dd6e9300b3bf4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e08d23c0c60cf4a7a34193f795b7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233d5c0af385bfa968785d7be51c59049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc698afea1bcb1e4570d01dc0d09c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acfb5ed3aaf944d7254f18565e418551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6a67cd503941c9f8d562143c15df052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e3faab57a3b552f3295defcb921a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c3f257ee05ea166de54288a69286554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6967d26e6218eca2ddff2efcd547bfa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dca0a3fe20e94a9a244bdbb270776856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ce923e26a6e72a26193bc10bd764357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b8431deeaddfb7d3ebdcb2f7c3e3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb117638a5ceda97316905dde7fb89959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f988f86aaf0643221a572665f259860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb34a276324ffac7bc9525a2940b3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499330eefe78a0aedda7bcba17c52ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2b7413aeef16b4cd18285827a9a1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda81c95d9f1e99fe7ef453f86cb290264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fee9befa9c081a5737746f50cb21865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4533a085c2bddd4384cf658e6053966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57c2b10104408a8dc362e1ae36fec467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748385c6a19004fb810736a12f0543068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b3de9e21ad292fd469ca1670afbd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f0e24776ebb078ce8c096cbb12fe670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba5e4915d6f5ed9071161b8c67495471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae6a9f8c2a438ed5c205940831b98772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f715c4c692c254051fb44ed9046a81d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e5eb6b902203129c79504bee738bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f025f7a9a567d42eff88f11ec230fdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9be1ac13574b23191e3ee1552696876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eec031d0b912361292f36a065738a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ffa9679485e209c81d5e2239b995a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6889b90546c7eeb81c8a2eceacdbac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bbdf2d3df5cdeb4ec5a91663b555880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e0f584f62ed5a9991fa4645f3dca581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c6a03642d76eca50aca7e65e243982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff00c93ad37804861fa082b7c30adf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebecd8b9a12af3b31d4b7bfc2a55eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0e5c29cd555fec46a8606961f5a2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1a8991d59413b1e67438369b3535186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7cb0189928f950b8f3529cdae7e1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fce4062d5aabcd6aab8404a9a673e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d1bcc45599210f3efdf51aa57d51a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42434aa98b53ecf6b7480a76503975db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea02f67800da065be45881bd40e40591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef12fa1cb117532c468814357f6cce292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844340934c3a5ee1791c2c785b68c91e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275646069af316b7942de7571cb5e58594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040105b5c0970e65be9140cb502bc96f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c20297bae3dee5355512cd90414bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae9f0bcaf92621734b08409b3cee2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a10aff9e266879deceffa101ec3e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d2ba6999b930a72f1e64936ffa97599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af24ff4d2f2ca363648ece3c8589ebd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf2974c53e3682e3427d4b73657ff3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd76d981c23b0a1675f8da092d91af0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b30fbf8550415fc626067ffdb7842103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df49cb41920d185c1d1ef67d1d31d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe530f86ffb2980507c4abf267658d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6e0d6637ca8255946df1fbd580064106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794263ed7866b134066ebee9b9347b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef740f2985eb4f01b3987737997dae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0504e934d442dc71631b6a3e604b97c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7021f203c7f96fc7d8d27b69edf884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d8f08ab8065c717e187e5cceee987111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b13555861f310e135ef8407c865bc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e401753d3e50c29476a270a25f30d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49c2554cc124102b47154123301946114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3bf4f68d59882ae56cf2fb5beb3b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ead23336de00b23c83cacfc60e168116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd4716224c6cacfb59a51d3ee4d041117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaf31d646b9f3581dfd77ba52c0c06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcd0985909bfbe8391340ea2ed457119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49147acb086f706909790c0f11fdbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1412c32e89f85deeb5e3893ef1326121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8cbb2516043cb2400e0c53180f5ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e415a5c23ab37835eb1b1f437fdf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41099e6ed6da1a07eb70f01b318a4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95775656dbfa97a065100407e2fffc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa18c147528dde564c87ea1251bd98e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ad3c798e5fe84ec03998387565bf8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053bb2558cc1a74dd77db1bfe109e8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de6264f4ce631b7bb7d15390b482e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ecbe19943cd42c8a5a0ca41655f39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b1192b77a53d208793ad02cce169131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391ea7b82549589a090730fdad11bb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9294f886129c05cda15285fe4a1a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca8b833bd26ce9f45ee9589e9be60d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335feae35def967486448ccd0aee013135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab1e9a5fa90e12f0d346b025719c20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca45871e3dac05534e532d11af9e09c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96de0032818298ff1a1cd8241273f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07113fa7d09f9d26674ffafa4f23bc54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46b94d5f450636ef4f5cbbf71c7761140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec64d0d4e9a916cba22f4529e8848141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8737ec748c99bdc5401952d1b5b7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c544344ce79317354c096f78cf242fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5784c8ed2ab569b83032f6e39a7d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da9121a701f728d31985b35e68ba8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a787a39c73de02f369962fe55e61a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f534d44f26c38647cc9fe8004391f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8e920b5cb3d6e30ced86aeda062db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0997632518910b8b017f5c0b355de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1d9f25c1d8788afd939b7a0ed4d7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb1b40949819067320a67dc60bf593151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744272c1a59bf61032408053ef639ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2ac9df1ae5813b5398b19d2feba64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396601a858ef51c499997ca4fb1f173154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3604e190f59b346940db94688b794b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de72069576e5ba64bd1da34d3c382e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72334042748ff6ab2e8a9ffa73cc58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e76efff2e13df265f248f4ac04d097158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ce475bc3360fd0777b1fe562ce609159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7d01da92a9acb312d97365ceb6af4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b47208148c51e9e87b1948134d1059161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f96c18a76a9e31dd4a8b5c566a3da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a260c44290c17370f8be653751a6e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8597648d0fcfcd5fa18af4cc0722ac1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793681027862f2b08f972e00d228b7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ad6b77217a020bee010acdb8e8895166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802a0f79c1fca0b3fa50639e302eb40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340d7256ea2a6f0475caf382b59a2ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454e3463b8276e6d5f26f0243547f41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758bac53c1f23c84ce581ccc8ed8610170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e53b246e501dc704ba055071779232171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1233bc18201bdc9fb9907007f1b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cee3765eebfe1ad3b14b8600874f05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b94ccce32b25d242cfbea49820646174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0b04201bdc4fcd25ac85ee6f237fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734a5f9b30bb7c67c9efc3fbea89349176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7f46e62690b508d2330a550398430177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d737f6c2a995f26b991999ed17055178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde32b93a588d29223ba508088212b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc943b2caec52ba344b865204723d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93cb0edf8a276f7d5204c4c66ded0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561a381bdc007794ae2586ace2fb21d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b2acfb2f112d7ed98831aec0ac9fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46e1b56a8543a2eb0001cebbc0452b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c0a920130df70d5606084280748df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822b10055f936665d8309629e6562d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb64507b2cff73de10d9204423a012187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14342c73c99c3f45f1b9589c0daa4bf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e9ee648896e8738b09f822744982e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac303610589638482990acf2a6e936190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0833e4b432dfba610cbcaae8efc03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5352b27ad1b60a7353491de8a7bfc89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09936ca08b77a1d9a5a6c586d1277812193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecde01c4db1f3fd3790477d0993db4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318696a26fc7e86debe7ded56cff3c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6765ca5f482ff992a67fa9fc6b15ea0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f2f99cd06a827bb0d9ca3c5cc1bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75e2b1eedd503a24b82144db13c508198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2d6c17f4441611bf38a3d3cbebcaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563002cc33d53ecb2c11bc3dbb7739c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc59d6395272cfb4cd2aa506caa5d86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4ea5d5ff02dba7f79d280f721aad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c25d39b0950ae5141d4a630ea62974203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54770a4fe92173c76ae0a45de9b14c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42723a9a756d514c52fcfc0137fc14c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7be19c34df05f7465177e6bb6d248206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828e6f14cd55db76e2b4104ee9758de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb7f16831f2a6d161196f083ed14d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474c2f1371908be881d457e86489029209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dd4abae201eff517ed7df3fba007a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb8221b86ed70931d751e7b078e43c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5834901d18613613609f3e9196d34c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325c0f41beb42436a3aad496d542731213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b0798b9126b6ab2c0a0ffd8683296214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf68b61d4a39511ad91d23394de47ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec644c68e85c19f019a1f0df98425011216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ad9f227e058193ab1f539cb822dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae000a6f209ab2455f5aeecd8cf8a73b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdb61dbefe7f909ce7c61b33be561f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7990d7dd94e90ee603f150ece52fb2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4918777c2e75abdbdf8cb4041d9b9f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7331a48114975c0fa64d3c570d4a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86412962693bf6ce1ed11c59cbc7d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcc1d701bc052f625a6d5eb7215a12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3e4a7c50d9131220e278cb6646d89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378b010375b740c2e078d6382219fdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d6991232cf60dec6db34db52edd20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee543443164e9333f3f7af5c4f48e19e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b99739162a96e0ca086574f901d73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac7022be76b663865b0aae69a062ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da109446cc67b463b51ee7b2300b210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c1eb5743d982ad45b04619580759232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8479a3fafbfc9033b14953b96addab8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506efbb39c07c64599899fdf31577da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceebdacd23334290b233648792849d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c113e65f122bff07a08c0d9fc4fbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd022f977751a5f0c9e3c5b21eb54e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb7d053084353164b3302c3e1a2134238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c034b0edd20ba7f98d57efbe8c2e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d08cee1df007b3a112dfeb7deaaeae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a953031de88a797734ed57991ac2c55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba0f1234ec3b2ef8c48c1949f2302a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ec14279ffd5351ed7e05c557789f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792de329868f0c241d02f770d2b306e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70626c0318f7c17016baaff6317234f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d90c0337f52a2677dfb5195a9b6a3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0c7170ce3869ce4b2377195508870247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b43b48f22c47ac58c84c2cb836cee0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff508804b924654cab915bfcaafef442249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147bb3ee4a92de6ed3a50d2f6870fd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22e65ec9c702eb3a166188f7b192d6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af75cac7af4844275b2464c4a50c97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e83c9030a5b8bca9b59cc4bd41fe70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b700177acc6fb7c69da1baf5b26c89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f1df98e9761564204646a0e733f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eae3546486d1bec2986994a5e479c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ef607e4db9455d26f916c57461110257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fbb646a27ef0146cbcc35b1ee88e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d985684dfb6fa6c07be3b91200f7647259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b9b03c5ed04464aac33e064cffaaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d850b49ae4965b555ba5afc0a018261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6ee6f463022740ede7074e132bf33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf675d629306023f12ab1aabe3ef7b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a032be27b8bcae23727f7e8434c8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f54bb43664851409b089dab14077265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7200306f0a4e4be8d3c5a56b4748b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0af190697dd1b58d678edc2f86fd3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5a2a2818dac779fe4941a4ca76ec1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ae3f1b4c5f3f199fc40474db47901269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a61e6e272596abc62ace8e7eb7c45a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27634b3401c54d69f9bf3c526d0fc647271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e448bd03e67a91ffabaac51072dc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1708774ddfe99000c1d1cfc415ea5f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c92058251a635134807fe59d89da57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7613b3ea42613713fbd91b194af4b23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e48c26bead2fb5227b618f092ae6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea62ee5cf3aeb33a24fe59c94b98ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02a0cdc9f532be77604c8f5a339380278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ec36f82e5767d8b5490b00e12c8c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9dd587ba43b2a24a3303438b4f0b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d0e573141b0eb783b32933acd5ffd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0692acfcf844b4bbef550799703544282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d999269731cd5ce14f75fd088024b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f5b3cbeb8bf462f22ae9292305e7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b475da410b28f137c91190aac932c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9d50f03ba7c048f1f2931f65410c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b03dbbe5adaa7555d0fe52194397e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b44b430fec3b3560d564baaa8b33d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a3159d6a514bc8e37fd047ba03ba5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3bbfe37ecbe8ccc14018b7e922d6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d0de0be0c7017ff555206a97cf18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105487940dad3bf10abaae0ddbfce3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8ace4b248400cdd5c24614d254e21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da2f46974762b07a4a7cf5b2333b11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455475d740b0bfa8389ffdb182179bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c55cc741b5222e876b69ca226bd24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf89089d54b80fe971ca9bfeb728f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db5603d9b013eb0c1df47836e7caf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c2593fe85c4d3bcd6c0f2d3fce37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98fc2b83e8d052f27cd5532dd5b3bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645c544a64efbb5650a939278b5634301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485e77b199d4c0cc1afc8b683131fa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497fd52b7ab3abdd5abb244b62578d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d7b9028f7024d9080978ae4ca4c47304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bffb4ed2a36cac412073be5a02644305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750391e40bcf82879917da47ff0e7d2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0cc68bdcf2bfc099be26b00876db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991be5ee78015c683b70177ab5d926c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b37542019af9a45a851e538190ddd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c0651fea9aa0f1db866f88a838ae7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635c45ae3847f65ce516911df2a1647311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f671756ba949518c85ba44d130eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f00a0721252f820bb6d7d24d6a0c76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1b1f1e8ae3c2a5b704c82e682a5ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd810251ef42b88f1a13266df23d675315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8d70aad42e8812f989af4e243db13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dc632aeb5490de93530414c785c28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ca9d23353a0a35c49e2a5970a932318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3633362ebc0d1e3979f40e011f8d56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b29606676862abe60e00daa96c398320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609eda5e5d070d65a0328b21a3b35150321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c93f758733c0517796f29e2c44375322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f0167cc026c5081ea88d0b8129d02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d3e6e48876e5ade32c78e66d21592324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a880396be1a8ade4aa0a2739a9036325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee0c2fc142e84aead477c7f9c07653326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd644492d8ebf02dd50702429449f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2458990f20237d6bc9339bc7ae9a2ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b30207f3e12d8a1c09a4fc9bd6dcfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851c469d863eb6f48d393f23ef5df2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d5c1f11fda0e6385b00744a817a17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955da96472b538a003a7f7ccd985a9ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6e94166b47550c0024d34d7c0743c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8e615503861dc4efd7d95932fbd5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7e8edfe93356d95e59864f63b273a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee93c68cd3fc372537e154389746e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780cfd0470977d8a13f3333ff2ffa1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d3417415a8726d3bfcadf1bb246d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caf5d388f5cfb2e5d5f09c2c6afc8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af1c98e8b4e04a0b8e448ff0d4dffe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cfcf5c6c08c235b6e85ad10e8974e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723f6d81999a231f988c88a85762f08342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e093d8bdb6624ef6ee9f9bc020281343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200550bb985fff91790311e96edc7d4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73ab4da556327769ae30796008015d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3bd595007d1b9de82ae6c14f54e3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487a5408be59ac1ffc94434d2186eaa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f93f58b7976ef1666209483592595348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144409f5276065c688aff00b93cb7c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84e0419301a2a2379a1de1c7a1b406350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9bee759aa5483a86dcf4385c5feef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de109b43d24092983c49a7b04281406352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319b08e8eb2c7038bf93d05e9c56590353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc923d6621d3dd44559548ec2e50579d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea57ce24133c78e49eda36f4cd8a605355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094c84f999e6985f5d77b01a0e63de3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e8aabd1de2d8bf1e47c8b80e9d325357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a869e4f87535c5d30832cef7a324b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce735dcfb115ad3f232d48d7dd77033359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9594c0cb341f5a5baaf5adab524634360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04260b3cad5787171fb626556d5748b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867ce3cd500e43eac85aa255d25fbc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87321bf037d530375271e0615ec0854363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103a908da062585a69c706047a03647364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d653e5eadb2d8227be9f9495ab998365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd307c45ca69065260a5cc2a0bf46d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740830057eea1d2c7680aa5dbd646e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252f343bc41dc12ced2558d336e3b8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ceff862605d92e83f1c62059ebb37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e1f2c78ce7371b9d277ad1350e08b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8145aa161cf9f21fc7da75ca3c94df8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc0ec383ea499a7905b0e7c89ec9b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be73aa911043932b282395339e3a1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6e5f6113d2cb47d16f9fd9c990fce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8406cc5e38ee24a4e24aaf90840a5ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3f987cae1ce37e9a6350de5a169ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5495c9d8260e7b2c4f34b96feebe03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a609de85051c22b55e0e7471464ec68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7959e2e82232d420f97771ae8708760379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52687b1dbf035bcb7112bea2595a680380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cab9f59bdf542e4103fe74c5743350381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a640a1b20c995b9afe9297465117e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371306a113ca3b75de04212ee26c6781383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6248e6bec4383ddca53f582130f2445384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77620ae58799f398229301e4d4d2d7b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c017ddb4010ad4e97303cb96f92f8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57deeb2b8e324cd34e07e336e70845387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a069073eab33fa6663152a6acd078388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8c34571ca8d246d31b9533ad536ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349138b1ce94f33fd65e14f9b071962e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0cefa9ce989d3108a397baa0cb4bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688947c25d820b25c94695ab4e6f3eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ba2072848c8e169c5dad1f980609c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b42b97c594c9f08f31c6c2addb69ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4dc504cbfadffb698787a61c7451c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bdc65a09fb0edef40257605dbf176396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63272cac1ea40db0075d7efe0bdc4393397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00494d412d27f3c7a075f8e4600530398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea91f43a0e717a27c592437f2d5f2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697e08c15149a5d564b0ffa98d097d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f2ce49f2c377903831d4875540ed7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d27de6e222d53e1b292d3bb3efaddb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b3d6a92586e5076db77b402997092403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be1e8f0e1ab9af0a4d2e3660e7b5a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c329ea9ede20ce80c093743554ea96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bc609622aaf437dabe2efd0876183406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43cd06e6ccf212cfb13bb4426bbf1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63085056d83b6389affe891e4f15cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a581bf71dbed3b33acc361f3b378a97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bbd21f7116c5d4eed636231b43be2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd81b4c9c718690b3de3be06bc739b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6a4e1c58517a0642f951a1249d8d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa156c0d6e55fa2b413601fa782d79c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df394dade45251c6a21f9548b8e20856414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c24a69f77cb7f5c6a6b7a93c5320a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2cb663174e5db7a72dd0a9e0ea0e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b46502ebf8b841026341ebcf1308c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71469fffa7aacfc23c2ba52f5263ab28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0cb3e2038be065652c6b5d74a329419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a4573352613680aadd8583ef7447420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fadf9c6065c98d99858b9cf21a5619421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c063d15b97ad8b3071e3f3620b0de06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c24300c072de8e7bc20130b620f4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e7a75cf9fb9e3482b4ddf327b7ff8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abdacba0304476c2c2db72762e2ce9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40fe7fe38f65cc402da92bb2559602426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ad564307c067bf61bef90e363f9c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fcf3e18e6fbab8d98570610c53cf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe26e4c6f9de447fafd02d5869fccb7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587eba5afa92f0c94081f254bd218f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5857f61f0bc1c393d41f691de6429431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c711f580bdc00e35f3e49135b216a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72d0486651245fae2663f5ed4df1cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a131d65a223cf79cc35e047977f9ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e897a3c97a0181e3df15096677193435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ee9c8282bdb2c2a113fb1d33c84f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff17601408d6e5c965e25e1b736ab2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d20377a5cb37d56287e74100fed8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69214bb647dc2397c45b9fed84e5367f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532bc03a6116d23acb572779358eb46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba500ed7e64bbc385c4a50756129002441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373e9e7428b11b72d65332a53b4c3bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df9d25cc396fd7b0345ef0358933dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc6753632bcf1fd2b33bebfbd14a56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6684fa93de1792d26ae50f0fd3fcab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8a725ed9c924a828f87c8ab4ff85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138aaf1db2e698f5fe8ecac4efca62e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09329f41351d108ca9b9bf80a46a7a67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7598eb4cc4a4c6c44c2de96d45f1f6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e66aebc1e14caabfd57e62ab45745450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190c249e1a658659ce1122d4fea854d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7023a9a0c6d742b1f6213bea1daf4a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2e28dc0a6b7a9a80f1b3fedb6186f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0895a24cb953e3ba53d2e16ac8f8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815fa6dbbf8e1a3a63f4da06d1deb3b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411e9332590fb8f1b420550fc93cddd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406eb1d71e384cdabdf96c407ec750f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a18a7a6694a88fd65c556ab1075e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a7a13928c3a1de89fc50439e26206459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd42ff47dc3cb4f113bff22f166340460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b2e0b766914c702d0b961d5930e8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a0fbcf264a0637ae0a5d7516065f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf12a927ef4efb8565f43272537f84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356d9bf2aa5f3c03ce0833d8968c906464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6245d15ed1cbfc01f080bd2386a301465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596f6914482a914c63f9e88f631c36b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5022345506b1e8fdd87d19289de5cc5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41e7d012acda46785873066d0ff49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b577d92489326bd3fa225790088b76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111276af682e5472e007b12def5c79f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c469d72ca864f21b181ffdfa0e6595471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a1760775e644cb445f25b88a9b2b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b01f67756742a2777afdcf97d091b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996243cc2a760566336b06aa454b9a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d955620ac5dee97193c3f161a215a0f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4836b392173921f06447bd34a2f5919476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a1aa430ad09485ade34ea446ed449477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe272af91b5fccb16c3fdb745c7384478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff96dda0fbff3c8e770f09562898988479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd8dfa7903626b93a3c92a6689a6af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ada919e4fcb349068603ac1c9d95f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00babfd094e057162bad635081d096e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d0ac10eadbab73993dd106b43e741483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351094adedcbdf209980fc03a57e2ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0d973c3985a2a528f8d5e7fc112bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebdd3d04b17ef0898dcbd4f2b7f20e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62926a6ba5d225edf61c0e7402c55c06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4f1fcad9a244aa871e3a28cb8d3e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cbe82ed2d78e357f9cc880db1493a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe421a81a02fcd5392afb6c8dc134e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00748632ae4cbd2df1495a0a03c60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c92afc6e76dbbba89cae0f25c7a98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec956d01ee7495873136b55549536a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43534970b95b685ff8fd852bb62851ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea4b65dff2fb82be4806a6461e28ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306fb62017313861fd75f136634498f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c981fd31f6f6e60538b79d8002c855497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f597e3c8eb83c3f92038abc1bc318c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effe31b5440649c417cd51742e7b504499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd221c5d106cb8c855e7fe5bf89b20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae17ea42c1b4c1ea8a7f480a95b4a21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572d91e7982d12b6dd8e2f8fd169fac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c845b47c2e54a9819008e3f160a3291503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7c86d8bf847a9bcc72aa499e1a446504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ebbd56feb62838380473a616981bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934eb9efdd767109cd28b6f078f5e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176049389a99d0c2ac875845ce25711507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e01e220c7fdd27157841774f796769508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe197c7576285d5ab4ad402ae2907b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da1934fa9f68b1d97cddff0e3796da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab58e58734c75461a4af39185abb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5dc5b41b1c81a4217413ae3435ea8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415db7e943eb16b705e8ae2929eb490513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d33d8f962598277c46c6d95ce4dc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca293b4cbffdbbb300dc2f29a58f60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1eefe1d412f91ef04616d2a8269d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba90d77a8d18203bff993494047fc8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755152c23e97ca7ed1dc4537cbcb6b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc320e907f1d5b640c5b8c0c6620cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0f0befb3056fe041a332e571a6fb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ebe58952b6ad881a6e9e023a2460521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b910e0dcbf48cfad377a5c8758e441522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5471d8e1b13c38d2cb628cc10d30ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464e38a10d615e09b117237146903b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f4f9a829a54d9a8f5afd5d787d5ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6b4914977785c0d22107458d0320b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e1e4f9abd3cdd51f691f05e393d44527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3b0fec014cdcff66392c48fe94224528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74958c0ffb2c6b6097a05b6b0d14f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7220a122b5f474046ded54ec2d817530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672b98c80f0942adfe9dafe024715ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aafe6f07e3c14b61ecc33eab4fc90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3ad3b075f83e46a0e4fcd28a283ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e717f8f501b254f22ed136175c29eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62586376b91675ce2f344064b93f00f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe92212a8c875b6d356256dce244b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cd7b8e197a264e6bc34b29162391d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5940e03cf1077618cb5c927ea5914f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747f0c312797ed88bdca03f9668a127539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8460bde128933d05c3b6d32763da4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51cd9b834a7419a060dcb3e3cf9511541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ae5a933fad43842403e9ffd24323b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54f9ec24430aa6ceb3ffd1b11c9fd3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e62804c3d9208cdac64990fe52058d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f183cd0e43db2bf1f10af8260decd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b09dd0eb9564f6beb5429cb73f79d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb862e93763b5c679a6f93e59361593547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804265c4f06a2823b6fcfcede454580548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f65cea5a5d916e245251243e7d41f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf06d593df4d3cc1d8e11615ec9120550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a603dd16ed4e5ce0593940499305c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c19c5d949fe3ee4d93ef0e31de45d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f9a94f51f0e0597e79f59395dcd25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a69f7fff7a894e4dd6fb726b514e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab73b4a8a2c171835264b89652bb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096252674d5f6826e346541335761439556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635901c458bc98198403891567eb82c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddca41aa1781da9352198b0928355b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae19d5116706066f7653a38fdc5be2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7bf9be95f6c0153d88f058cee8cc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c48b63f54e8b853bbf1c9e6cd57040561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fa1cf2cb5d8679d873716206a299c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041866657e4c0ad8960dc616fd6082563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818eef872c8609f14841639a2b48a66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82058c84d3efee3b5c58655727faa6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d1d6d4259ca549dcf979be44c1765566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517d161eff4650c83c41544ba0b3ef3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5547c3d5a839e0cd04033bb09ec52568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fa3b35c09d31e103343ff872f627c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d6600ae566a988113978af2aa2e0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef129b51014977becc8f832141a05863571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7c2b8f24f2ec954552fd7ee0f31fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9626a77692b45dfa4d26ec1eb69c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436919df703602fdf2baaabbbb083be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879505cdf7407d640be9d8862802a758575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfca75fc195eb68b312df7b3b68c3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda549d59fae3ef889bc1f922ac4c2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c3151b605707a9a7b70b64006ea31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdaf983e2943a5936c8699b37f965f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44013d449fb3bc720eefa3b47904a458580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac9ce56841607958ee9cc7aae4421e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab5f199d98b0457cf444ad9e74bdd7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257561cc1bf525b467ce7ca890d9a601583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f86ffcad7b3eb595adeca43c85e4e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dce8945f84ef4e7d48942347d8597585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb737247a6cd1f02545ed92e7a6bca1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d3ded1135f68bbb6c45cb9d70a074587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bb0ed03fa8204818451566837a83a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4926c7baed19e33abf20484992f56d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5defc6c81fc6270cc6fac8cfb5203b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486347f49523e80deaa58ece01b74b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac9ba907fb39617215741adfc992e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4398adb6b269699adaa4a4dbb09c0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8847accc26653a62b62568e6cfd89d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a567623fcdef88d8bbabccbdedeeb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76daacf44e81edc4b73fcf9084b4ff1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a67b405746a1052d49333c29c205597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf21a9bdce9f5347da5fad91ed69f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911d3870e68973208d19d2e33d3cf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf88b6a3d763739770e19c713dd0e3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2cba2643e40b92b331263aaf42467601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809e0e63f8c687a83a4dbc900a51624602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fb78d6a14385beeaea03f3eec1c0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781f1d266de70475d17c215fa2a45a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c96d4d4beaefcf8e7df8fd1b2cc258605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703bff5ab4ed4397d99799c5602ac03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8601c39e4f77f1ff54e2276f6cdbd1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f5fd4ee850e12ba8d2b6fd121423608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7939e817530d07dce673057a5ee0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726c8f763cdc881e767160528640a8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d81d8a6225ad6d402534bd350719b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6c65c0358c21fa7927b9421807b5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82ed317a8c03425faed19303cb1314613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3427eba1a0ebc0226cba68e00cbc422614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18effc65606c85e3504f7694d38f3c66615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd38a9d654330760fc0d936e3bf4283616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af0f1a1b5b2c7faf98c1d41c1e2d70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9e7f21fbe325b560b6a62390c6aaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efc2104b2aa5eefd952b344cd1e311619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d99a3e2cca5ee5f7788722660e7636620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcdc94c19d5ee94c91f2b5432fb25b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565ec2753933df4226d8207829453c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689133696363022ca8f0f7a941c200623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cee42c95293aa4767c258ee3eaf637624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ed434df24ed9d5a11f94946ed253f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739033b120eec8406517b6d6b4b412d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8429a8b1d48ee9683050eba0e7d4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee339cdb0d46138a86b67fc14e0e0f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68373a562a26d4e835d2c2c9a631d72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b9da36fa6df85e4813a975fc392a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7224c6bba67eb5ec069061c2a2e8c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a7eb2b5d29454176435e086dbb1fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d096a5c415a5f6f66758bf3613ca7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea52bdc0402d9a77d77a30fcd5f877c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb76e6e408de72d1e7d34e6debf824635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22447f7788c2bf49a34cd6b2f11c8616636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae67c7cfd3829c57b2285f716fc9854637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef618f21349249e956732779818bc5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7694644486c7fc8eed559f270834acd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0cdea1a6904078c95d911eebd6c75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a24a0f306029d16fa3d78ff465b19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8456568801033cdde618bcd741913ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad627cf0c54207da5a5e7feb34510308643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ea1a98638f3b9e0d6305d3ad613f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50739411eaf08dc69768e4b5c6e8d7ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e611f7bbdc65da252b59c308d855f77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4b5e37fcacebbf53d37fe15c14f3c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909c6629db12362ea363bb47716094f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af384bbae774b0cd31ff7d12d93c4e37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32ba011ed530f7123d0588785de3e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5663b74e94b11d107255267495dd5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0fbbb7dbc7c5fd81644f71bc5f565652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e21baeff052dcfe0272ab805e24d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b348050ba18cfd37d8fab3b41182654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e292d7b1529a56bd0ccf18b8d380f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6652c3323e439b24d31aeb7791ec02e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83982575901b3e10028cf7adcf3a4ba2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c993fda46dd918fb7b31f03c795565a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a766507d773c923febfcbf0f3b57bfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283c893d9e9bca04ffbef47f0839e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5786d52ca0645d844471318afaa6ef3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798b856f426efe9fedc127354f838dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e30552c6ca637907e8482fb73ce03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeb70164c68992fb65b58f2b92d63e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918ac8564a3a968d3ab957b9187d981665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b2e89fe468a5979466985dabbc62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c2d352477f655802446a0f4fb591b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549ff55633633169395e85ace2befef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd4796dbf28a4c6b85c54bebe08155669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a100713e2fbe2d41d029b86fdaee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8a61454cc1de7c439b045634579e1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31e3d7b89b08f920bd07f327faab54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdcf2479e935762c1ea0471f5599ef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885cc64603a00255dcedd89c814d23a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b970b2202b1d3744fd7198783e156ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049254632693a3dce41706864a52d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde723ecfa13c6cc5bd992a154877c5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118d5d7e2e1d8176aefb863b6347aef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6bb808f490f029dd9654b81f3c9f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d4222952108e586dd80dcb499a1a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb75800021b6da954dc384dba662325681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89058b7e487087c6041b31889aad1e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43dd69159c5760ab2d45824773a1e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde22594334f1e9d434a16c55dbb4e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b4969eb92fe673cb8de46c2bb5d0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33328cd19aada4153ea73cc700172311686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f833ebe0168a562e7422452306e6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29400b15b1c36a6d8f9ddac21312a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a21e32ac6113b8607a801185117566689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e6f4a6c86fc8a69f2eb93312bca3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6c635dc65307cab19f676e745a57691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91483b09bca0f2075e338d0223c4bbf3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf890e2d30ab14358ed1eb0151c1daf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0382ff3ee70e20ec1c4cefa110206fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72cc3c64b8d6eabfa5b5944c2f270695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f6d2d1c9878ac0e05bf6ceec94b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f5204521b3d17b0b9d2aa8f54583697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af326ab44792c1a99cf2b238f1a8d20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e61ef43ced87308c35e524ae06ff04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbabc2f7d26195363c80e3d8074068700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3d83ac568f4d8ad23b68c74dc45d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7e6811f16d9105e55b0a4a7ae00c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515367edb6ab48e24fbfd266996bc24e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb30b5f0f89702930f77cf4d43f2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da19e209c57a5c6ffb46974ed657bb1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc828af49dd072766235f2b96f3fcbb5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4b1962003f7d6616114d797fb49a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076df355fd7f1e674aa2e20959ade45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a058318925feeadd5e9fa1510ebfc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638967de99458f7b72255a747a6b65f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3c9dfe8dc43d43d8f924aff8f163711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51562ab93f21011a4e2d668171cc299f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d7a1e3172f9d75f9263b67b267832713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f0aa381a2051567849d53a0faa83e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0350f08b235a55e110a4e9c569f8b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b385142390f2267e7b8648337ca7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165eec73d08df8b6a0621aa8cdd097a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2109baeb34299263e3f03e4a40eb82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d873d9b184bffa84cff48ae31e4ce719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f356932729e112132b8e09079e769720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc12ad1e14c9bb1d63bf05f9e5c9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc85a4115ff486db1419530fe986bfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c611ecf13358d975cbe4fd52c2be20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ad453868b9f8ff45338a45ec22394724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c4e5513087d1e2bfbeadf5aea3ac2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710868d42a1f2b7f72b3cc9145d3c6d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3d9f3e92c1f50d5a47d2f6f8c77cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3066ad3601b48127d8a97704b682c17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53db10cd75fdcca8bf866d6dc06884729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed313c586e59e462ce74f6be07954b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b411b37dd8438ab082283317996a51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c57fb379ac4a6cbd176adc3ccf5b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becda22c74d6744328b16948f588b3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f71b52f2322feb3c8b719e795343f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ee879249d85144fb26092be4f17a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d969dd279d480cf5131ed1502d9c07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da817e2d90e79644a593040675c914b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6ce004e1ee11892aefe0137dcde0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50523975b660fba6657b9e4cc3a49da4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876dfded15b48a9a60b1ec342aead5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f62e2b56cd5867aa13761412bfa7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56178edd7398cc289c9a8fb7d23a2dc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f4696ffbdf9619c6c4e398a46dd80743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18c3d72e40015c2842b0f3162bfe60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e5e48623ee1779104f5509dc8c389745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ecf506e41bc256bbe4dc306796b37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fb5f0120d92b7e8b055dc4faa2f31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37581edecc07a0ccce5af92696d389d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf828e51ab4482481c8b254ad32d4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f1a23e12dc850a3c508dc0a56da62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05bedaba15d0740b5ebda23222e47e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4f9e7e04422e6249360e33c9a4880752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3e88f48b6b2c06d6984afdbe1a535753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ee6cc23264e077dd8f625504fb3df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559c41045f1c8c0a200bed1fa56ed6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f7d4d0d5b55a671330644e27c275756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08378436b91f68f83a3000a0230c3250757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26f2098f192c800596dfed7ea10f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ec0f5ef03dbc69519badd7ae8cdd4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a9dc7307b9808f2d497e3d6283e88760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff32d630686a76baa1b296867c7d5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020253e253bb0bdfe043a1bcfe39fb5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aa9c9c9b4ca000e57f50876300812763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97e41d5625d277eeb1a10e51e54ee8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449db00771e7c69b2cd9b51ae463b77765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1021e1a60c72a15da70f1467d6da7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c700469a10a503b7c868873016b0e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>