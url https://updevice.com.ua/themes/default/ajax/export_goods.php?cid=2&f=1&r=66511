--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f3a9df2c4f65486770123166bd5871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f5f8225b7f9a330f279472a84f5912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151377b9eee8fafd8e269035a2e25f8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695f01bc1a9320f811447a8afc34ce74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04861678dd1569f15d97320962cd5e235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace50784f6c1abd5a45ccc46b591b126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d985831cbe81d7bf29a3028c6b7b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3e4ea072034b2c703543a8062d6d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2a76ddf7e548be08c2b8d02ebd1d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649a2cb7ddcabe113f0ef8eb52ccd8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75016b29d9c77f7065f6de3fba81f36611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9e69aec6e96fe46016c8fdb3db83012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304f7977f1899d2fe1b7c9b31b1030613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69ee306a8406654eb9e3de764658de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841352e3d2598db1aa7fbb439f4e71a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73666f28b88c8435c96406bef1b1c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb11d53bee87936cbba6d0c45cf17d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c17b8e11dc8fbb04a5eab3a3139ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9351294626a7d69e7f23fc45e0ea319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbf22eec90ab62d1eb2778e9561a2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f70fd4fd46a618105bc6a7469ef0f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a5e8d9bad904f58d1fe8005c1787622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13776385ddc39a35196c0dd6338288823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e4a5f488e32746254958ae566b58224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c668c982a6ed1f0a0a201c130908a1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c5027ba6752a9c2301317a6cc981626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810af86291bc1cf3acacd69c76dd8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4e1d475af7e1a6ee81c247d84f5a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319952e8e6d640d0b15e13f8cf8861429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d592090f0548d5e000b390f806ed8430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadff8f5c0c57f6ce2168b22dd94cfda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6ddab7bfe0b1cf0d291cbed94fbeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1cc184902987de814edd37d898b1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690b0fdf9393e634ec1b1891ab0953c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901fe6c8b7d696b247cd20f7da9a8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4c8c6e68a5075610cb9fbba00823836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c2176017cccf66b6602fb96a0be637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b573737db956e46548f9586b4ad7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e23343e000d58d53ad2df346d6277e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1862b66a5b134757adbeef52d8bb5cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962daae9160ef014288f0869770a4d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f455c52be5f62724f42680475c4e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e55882119e35eb576fc4db8c1157b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad1ccefe4eeb5d75be5b98e64563ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20391019ddfa549f0d5f218a0bb31c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136baf652e011e052a3259732b6cce3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beccd1f42ec049f6d943b3430c176a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e0b63c38be094ca5e557e6a6d7ba648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797060b7af8a8e02f521dc9ea772df349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c4e62064340381f5a30b84dea65a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fe5c2c3ac967f78f5b900cb9c055051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d6e92d26a17e5b09c1f635246ccd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5330cf9282e788dc49b4396bae216cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea7ce00ca9810a3a8c5ab550e3d18e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe7ab6e580d99fa607ea385e30f7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d70604ca08c7260f2da01d7d90d48656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0097f1b0eb1a3bb19a0e87f7f5a8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b1febf92215d2b5f8bfb95a25ee5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f016cee039667fbc4b1ecfbc855cf0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35d06828af20d786d53198df4d7eb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef300a183c0b38bf8ff90bcdb987b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6cc37e1d4b3112769cb72bf8cdd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ad05e3aff8bf3bda9b2ecd6a0e4c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d9d45f24818551331c5126847f28564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c40a4fe136cb1d18426fabcebb5b0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519b8c57d366c017f0e5af410fc467b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd975951602cccd9d7dff34be909c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ee685c1f7aafd373aaac685354e7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a194309f01001e1940b9f808562f2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc67da266e053b316c1703e83887b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a20f4291943976b39d8a7ccdcb67971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca3609b23cba076bf9a482aae8f28a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188c9e1f0d54b45641eb3d17d1b12a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc4452fd451346a8e73e6194fd91ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d968e59fb0e604451013e1b393ae74e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa60fae9afdaca5786fb59b7dd1942476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4a67506433d0c49999ab615c2e4e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41695f4d826eae3dc98428d902060c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1594e26fdcbd0034fb43b66225c66779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4faeaf78beff5407abc569e91b72b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f774cb63acb211d8a700499275c3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd670a324e6ec70cb4e1a2c85198b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded427c031232c771dd71e888f48e7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e58e6c7529c038de5a2127373753d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84579495f6aeb6947020155d52737d8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72a51a48c5ff91becccf655e2a8dc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da1b8f507e7f9092b270d35e4b3a7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeb13bafd4526fdfb9c9b1b80390a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b1621d801f5d60dd7435b89a235e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0ed1c2477783e40b724c5d5621be290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b2debf383706a1ff481064afcb9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f2a9527c626b4d7ef97e2000eca4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33057c3df889005e43794a5b44fba193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c3d2d632094e8e2f8b952ca7b12ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2078f3c951a4445bb68325e9483b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eeeb5c6696776fb6cf9239634a3ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7af3cfd1ae6fea77fd18d29627b6d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aab652c07d8625b3e52b39e4716b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965f7d0aa20695294e6dc2be6883c0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903920901a4c4db45a553bc899736982100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d8f73b98fff99804d2d81ca29f349101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3fc0abe599c69f5f5715bc05ee7ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863baed065a904f6a2f6e0e3cf6118f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583b66e0cdfdaa11db0b0ff5f19f30c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb607deafb389f37240730101c5f6e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa085222603c0d78223540f3ff0682ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758265649a80dd06b82d81ec9d1060d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac44d8a0d6b4935bd7fe6b858dc3a19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be288dc4738b388602784cea085c16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107c2136bd18f8ee17d06973b888ee8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a640d818dd0756b7bf9c160cfeb0fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aab26631bf36c1abbd0d91949dfca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c278aeb68563ae96d8accc3842d31bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107889a276422a7d8987055269ee152b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84f9c4ce6b8992e80e3f39da51b5f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4a5298f13a1925fc599853ac5b1ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551432180e6d2c23e2ef253a954b8e5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17a3906abc9420d613a6c5ad2cf683118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b70159184d3a06edad2f3676d7d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614ee737397b8ffb8ed31c36c47792d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4bc9cb4f777f035fb7809d936c535121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c0c40788884efced66e701f721596122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd42f4a26a9368ed695b2ed36adbcd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d210e80b5c95da6815bcea29767478124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f73039a1de41b1d458632306b738f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce62d9f5fc1f9c07b9cd8af753951b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecda0221c03426b5f14218657196ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5184fdd3e5efeffb21d6a63863c3852128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729b937f1b0c6c93498da3ba5c16ebe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba154c05239a53d67cf94505359a3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840307149067d4ae69520dc5b932899131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1287c3668c8eefe8191deaca97952f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b083d2e9891d0a7e15fd8a3ebd1cc1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0602b3869761a08354d59123a9c9f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76545cda5db0cc4274d664141bdcece6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338645250300f2ab5f71742c6fd82a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90658342acf61bbdebf9bbb0a0a4d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82973aef371f5d9035153e4c4ef7c547138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e2b99f471954133f2b34424bfd7d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c04fffe7572ca5cee148fd2d19a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6d597f2b4d5c2072a0147c5fd4be4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19114756cd1fa84ea558f369d68d1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecbc9502b008ae67c13eec812851d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de687ee0cefae47442f8503849edac65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70b6501cdbe45ed5618d5df342366c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cdcc032fbabd14455667b979e50ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad994d56e6380c8ddaeb8963b4c4e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252b913a7336f78fafd3ced5fc75a47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454751b64a0a11cb58a8f48b6678a248149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c4d064357bedeb6a48ea2e5fb376e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccda77eb6fc5171f8f8cc22e4cac8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91d196086f7c69cfeca02cc9814ced152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b771c9f49f844a62c8a4f29d226c642153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de306bf20b8a5df524dd8c9640cd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfecec8b502490a06919aa89ffb341155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03e0ed60cdb7c82a3eb4815ba38e0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af68118c9e6b39e04c353ce4f461a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81edc989ed1cf9449f355e177438a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80f3c0ac82a36f873ac861e1503d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77afa7da72add4399d928551f97df26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a521083377d0ae2601dedce68424cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d05187bbdacad6c50cc01064e23ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0ef0d2c83463cf231208f8a779ecc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313603adaf0cfb652c81e51d19f33613164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62210bf17a641d98dd07790a45f0dc03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a9e21acb15087d91a5ad744d0ac4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531c8b2b1d05aa2199c17d4ba791a15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218eb1d7b72db1417f1b61b025a35d76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f8426b1937bde467cac3af0f52185169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd4ec2187faacb5636ae7adb281291170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db462b04b2c11bdf154b1e35bd3bf3df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6d9d5fb0790164e296834b0520a2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685385f860a54fa0958a0eaeb5ec3385173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a684c2123e095ff9a1091f5048b32f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ec985383b3b88fc65426d9890d998175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305c0bc4458b2f64c7b61ccbdef20c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53951a88666103e99575a6677596d6f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e64132f5b55675a32e9f47401b44d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6473eaec631edbda2e328833934eb6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3ebeb1bca2284cd1f7c8ea6514fdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9bc7aef0130a41a7458b3f58abf94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3337de5bd8ad09aea9fc3372baa7893182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b796d0a19efd5c3e6faf73d9c3c4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7fe33c240f8358d46dfc300804e9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde2fbba85afe8d1e38cc3d25c8a90a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f0ba7f9e08cc2998f928ebb470ec6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d6a3dd24f38500fcb3ea8ffce3e3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f18eeef3f805cea9395738cb9df2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1607a34d37b76c2744d38f24d9e925189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb89c987bfc78d79bf7222a3a70c76a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7e2a30dd9e6d689cbcfe51669c56f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5d4a87d7cb4a5ea9e28dfb50a6995192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb843c8e5459685338bb2ab2974d5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc035424fd0c05745d07c4119e2b2d4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55526cd69f245e6949042ea4ba792e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da063ede6b99d1edc54c7fec5c8c441196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ead54ad3e09b315a1d807755ca38d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e63b44412e501d041597fb36c6fe2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f59eede61dda81a3cba049dc33d0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9376d1a437c3cc90ad2872f3b750ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb57691b2204fcea3c3cdc765f3b9c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63224c2374fd46d2be1f2ee8cab0f820202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3c13c1aa6eda84e8b66491590fdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ceb84db0d2578ae96363de56de5ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3276c35ed239ba26839e5924ea3f2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca06712976ba44138b7fc770f2fb68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abb81260c7d4c3ab3279974836a075207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bcd3278b05dfabbc95547402bcded208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649b99cfd46eb0097e3cf9650bbe9b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a828c09b14201dffd98606791c170f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eb9a1c721988597af134d84e18b02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1817eff8e121f98ffdd13f99be144212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c2674cc036e0285cac8b0bbb2117c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2fc5b94f7801873494a00c0ecec96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82b2a149e1c481a737eff9c3ab91d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a7ffa82b6a10c8feaa0ae16b8994216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389d5b65aee77b1aafcaa47fc43e562217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf18d85e309826b5c34b3305bddec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ff39f2afd5589384040b7e293137f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51044211861f2d675f899ef8ae3c7e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c91cc5160af77db5fe75c88e69fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf435deef0fbbca245cb59b3f520a15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01ce54b18dd14e361a110d0d83cc18223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d51b07b66d8ad38fe4aca107b7ce05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c02ab974c3d762068b3c2d80ba9f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa21e2cf6db7d117cbd3ad7ceb21f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86036f1610f223f7fd9f98e4611b863f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb319f99c60d926217fd5c0bff7522cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdcf6b138639afb6f635def32d9a4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4d8201c3053006377f15da0d5096230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034767feb9f95fa5362e203bea74acfd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9262f8108e2c418c8772efc4d164e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd696bc4de0d65c5f722cca8f5254cf7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32e4d89920b16a63069a86c33b77d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320e724d7d88395fd49e1e778ba9943235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49bf2ad389d6e863fd9ea3aa496db1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298e4c5120bed86381bdddeec924051237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e344e42cb88a7cd89ff07009545db3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a70e72fa64ca59e412b7975afc820e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133498898fc91028a5be7048e15863c4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9280bb4b1b8a9e2e1f17ee797f329241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d812c79e31fadf7974c94896649290242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5a2e7c3b05938efbe8ed3b836215c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd40c0c81e18024989e6c6053fda707244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace68ae9baaa6eb0d5337fd665ef1d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b3a8587f3b3eff031c6c3ae5a7aa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721d9b17433fbac8984812c0bae8ea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d57eed6b762e889c6f96203e4194a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c222f37dbabff2e63fd62e8cd45f9a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e7bdc6820eb27718bd26297a98a9b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6daae0ec6483aa8c98ad9937b45d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1aeb2868c00287132bf2f6567ebb98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df6d767906798cb44b7744d68fe39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18476f428b57a3836c8230e46e94e0c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3949b3704f4b9dffa5b5b09ae3f1e04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7604779b4641380b25fd28c4ee143a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d85a965c9d2cad97337a2e3cd39cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430265b287307f997e37275eac5d391b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d024da39ce3b425f284cdd816c5474a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971394227aad8d0e51441f744dedaf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6967375f518d8c5635b7a87e387d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57154444f8e59f650bfedcb46f6ca00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c450089f1c8718c9408aa7ffe65d22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb14b9501e37079f518e0f00255a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e1bd0abccb18d8415bf4bd62fa00f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f3863d7962b30c1b29a9712964dd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ac506ba2a27f8e372931452d6c3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834c642827ccc74f5051afefa0049a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837acc7c68d7895af899cf51e581d4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a80f9741b06d5b3d55cad745d8291270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527704df8a5aadbc321a3820453fe27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c42f6b0a14858e04c23103bacc8af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eed8f23b01a5a5a37fdf18ef2693b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6c8edac1991fc644004d1a56b1224274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc74425540e4826e59929b1576525a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bd48f1994cf016d75054235fb302e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5be872fb7bb04cf7f6a1d852ad9a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17010e69a503e3fa90a9845bebacef8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3159ba4a5ce55a73818b801b74f9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934e3460fb2ec0d29dc90daa71878a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e4351cb6a5c22995e229a132d19b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43378532a1e226860e25a784087fd16b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018fc2eaa9d0a76f27260322f502ba4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63397977d9c5fcbc91536a26aad6d274284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e395a9a909b85ca62131a1b949495d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969958b097eb3dbd1853d617f6025353286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8f0a578202277474bd121c2a506cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851bc7f65a9f3af23b63e5dc7d33f3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f913c3737cb5e8fa0d18f873bc135289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387c2694bbfb3869d1229ed62de925b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb02b0d73c357ecda493b427f5c2a8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c6947e67838b65aca8307bc80ae5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d111bfd3aee98c81c394adff73bb468293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1322f7067b7ea5e41fc30aee32047e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e085e0b8b307f1a0ba6ec097695eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de812f663a0af263230ed8ba902b1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c86feefe0679610d722675c76fa28a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bacd9a0745706f4b6b14634d4f86bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354c59c63de8e89c97ab365466cbe8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687af9b5ac7565c1905b8955f267d89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a509caf1ec4746318a0176dbb1bfb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623a88f04ddd0537e650e363dd6e816302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078e3916d0dab15b253c2f6a73ed843303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee13f073bafe46957adaba253a358ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd288e44fab0469574594d9dc6919305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60f32953dd0f919d501d0d8bdee514306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf6c35421f86c060cd6564215082d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c38f783bc9f1d1635d16f57f0303fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab4bac6d3727929e0fe3d7de08c76a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86670b7ab08c3e0ba44304c85d0030ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375ce906aa7faa62bfb6bde96bf2505311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1397701ed0632263b3beacba305622c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f61756f25282b3a92d5ac00494ed3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fd6049e653c3ecc10fce8f046ec2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138d4ea512f416532dcbf120e830a67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b749328dd61fbd2212105ffc9a146dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08aae136bb6e31a5af64a6cb1fd55d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1a98c4eb929a0a02c6f4577fa49e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b650f683e3cec7e12e3c2e881dd52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0495e29de965bd87dbc0a126da68370320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187bc212e3bcf26624d872b0ab85db2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a8fab0757192742051d311b1d7e70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cbea72804bd8eb45b31968e4f00a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf39232a90ec1d287d92c0ee27c96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e763702cca94d29929db885b8f6f51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a7be7f5b0654f1ad6eac0b4412f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e9d03568414dbb0c9d45658e73c98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfd669edce7ce46416594dfdda7993328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa474d0d8258c7e5bb0182a85f2a00329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1120dfc5ea01ae12bdb0a47b96ff978330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c445cbf5cc602c51ed20d80d4ceda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7645fa2299a362530fe33a2050a111332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f57af82f9b0cd4f541674d9eb79355333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fd586afe1f4ff89780ee877712e1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe61e5a29709a74b04b316e38d1fbb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca44518ec0c74a046c8ef8517d5b9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f819b69c7abc126ac00b4e63b34fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77310a7d839ee294176f41a368f37b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99384f8ecd56c47d69b8c52ad362aa1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0996130119bf74c5d47918acaaa4d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d34df158ec1e6aba6da28eb30c361341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459b63f31a047be2ee0856f30fd9a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8bd89f9777b199ffcd3a7d37a0edd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d7100b28ebe39290f3710ee8ba107344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e0097db5aba0aab62fc774850bc27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfa2e537995ed110dff153b6d42d7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e48a928041be7dd61fb40785e2834347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8d22730cea26cb2d5f2f2c404fbbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e26fb512e75db1aaf790dd4032282c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817bb5e6b084a141b1a4c42df5dcafe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f480d670ba52f40e01ccd6bf7b9d64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e42ee14b29f5a27a8f5ff21be7d9a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e576fe708e3b9ea6d2207f7e2a6a84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1eb9804f5fab0836c885b7855619354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd33b50fb2804f93d8c1761c5b85522355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e95496b02efddc16dfcefc237cd1f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc8df3a04ce9e159ff4cac67c04fc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03503c3b33cf61ecfde894439cb510358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af70c910f517af3227603d37f9172359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580049d28c94b033024a810414f73ae0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad5b614a3108849712b1ba087e4a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808aca18786f888da510d0475416f56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db292b31bd97e75c07890c4af8025b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9631585faacba0fe128d1fb94dfe8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b79f9224607268575f568ab27798c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568494be4d1cefedd262642989cc38d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457c56b36051fa2ee7aad4cfdfed516367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dcbc309b1cf0dd0f82c9ff1240f57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2391b0c0c74893de62535fc3a97e90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557714a53ffef541f7e89beadf7dd4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfff681b22ebb1735db1322beb97f2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958f299711c541c58ac6c8f976ccd2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1ea157720b3823851c63baa2ce11e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3da81edb3e142e21f25ef8757ff09e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3180d11977e8fc48dc2da0928551e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a10b99aa7a37b8783de6839e46d007376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314d76d4419574cce858ddd3833ae92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc8240b370d7cc39934b6c4fc2cfad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b84b814a9970e4991c239d0f6ce201379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b91b844ca65b4478dc44fb17d4a33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab115795a3a24ab07f07f848404d09f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efb2ee505dae8c38f2729aa741a84d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad3910d628f2e840f46b933ed555da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef2fd110d698882f8235e2147cd3a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee71a7cf9cfe7d5777c5e2ba828115385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f3d715316d84c2333f4cbdf182bd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732075f68ef7ca375b813213bbeca25c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813daeb1771b59ecd7d550bbe6887f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c8513faeba06e597a0f259101acf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b16a1375342646a4e209f0be136bc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f50074ebf7dcdb57a873603e2f273391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed84b39487a8906566633eed73a077a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818b98dadb8e75974be410591b7acf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b739fd21086e4f06a1cbeb946913550394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51655afcf12a21a00ebcce157e1ba3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7f8c55f03713dd94bf38d3587a6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212e9f58b5451c5aa2daa0df3b790c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e2adeac376bca4f58b082f1bd9d13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87bca798b70e97386f0834780631ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf44f10b1f0d3f20ce77e56aad0315f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f031a22de087d4376b929d157bc26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bd14de11921291fd9daff2e6a608c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e85888979c7db7b5f596f6065d58dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa15dc6627ec543df2d372192e69bd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb60d50bcadeed0367c8490ede029405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f43e6a043a35464ef13969eb68ebc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecdbd318032db9079ec2f842236065407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe6e4d676fb87687f38479a4f87837408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28f9cedd1632c64d0ff8d6a434b2ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f47d11ffa324937ce0e989c5642329410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c95d77a3d14edd666643014dfec5b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5a430344e4d55ec77ee61d0dec75e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb22431ac0610139921d6b6e5cf52d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe011d7850335df82fc376f500c69a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56107733cce85b3d8640e5431abb028b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a447b15dc4cd01604bae56db0640b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed4aae0863cfc9d72a4ef046ae7bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db19019ff75b18d0f588dfab14e91e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213e6e3e70531d5b23f3a9d3d9ecf2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37bdbcbfa72e33a472f4cd9121cb46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d767ef607dbaf0bb8d9d3b0dd80bea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f3d78a495906104f1fe16e14af51e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1d9bf08ba2e9d517fe5562949e376423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1aadd442604f2e7c3072efe7ca64c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b2b22788c951c0c6573ba73f69ad4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ce2d49477030d313b61bcf04ff7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f96e5b5866cf35bd195a05124c452427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb708e8a007c15ee37294cf8ba76c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5493bbca1bf573c96de0b0c59af2ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b8620408c103480d9f460f838787b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a9240d467802d9b5999d22ea6d2ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676c4f82ed069bb6e494285d358c3aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177da50bd827d540c23d2d6bd25dd9c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5062c57bd14530013ac46cf5414a20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55242ce23801cf135c3dd4ab88d13c22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5c3721bc912073661a2b994b76920436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae7d342cc4229b974da067ee5d5579437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13e2cff3c4a1f4513d01c7d6765133438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d3b11bfe2341252a110d6ea62e71b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54704c2716153b9c1aeb4eb04e79372440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5397373b25089dd0674af83c0845433441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc441cd072bb0ed522dc8f97ef83b112442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e73a6523046194cbb574c163171d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d479dda33f78fd31e3c80187ed66f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8d2e3022e10df3790405a68f72fe1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed71e7fcd23c84b2debb376b01b469446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020336434508b1be3bf880ebaab21be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6522f228b3449604440f7c7981b967b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c96ff0737ed0e3ad23c3ac8b29eb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cb6dca76a0bf39d8bdf35ce13ad42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010009082f999be09bc35b48f18cf3d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643b58d4f50467688d378e3b0c4cbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e6dade680923aaca0c9a7526e9c2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300f0c7a4730267332578241ab46bbe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce6795f1ca31a8490326aafdcc6e54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b2b9dff7e40ba6448ef9f3a56d957456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e89f4ae07461d607c735f2ce4ccf39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71dcc23ca4baf4428582f0caf49e69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eb2160a04d54ea5c68c3979a61692459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a574e72c02e56e3ce840fff747387460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5671b849199f3e8b83c80475b1b757b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2fbc0c1a28da2af83a3a5b72df542462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b79ed5eaa6b13b313be23d948849463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87714ea980f723761d4e1ff01a7062b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407064476c32441154a04430fb8a3f45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f63a74379959392c206681e80f7c64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245ce447a599d75abd3690d47343bff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ca2968fbebd6a7bf993d85fda0fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0faa8a55912541b02b36355828963f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539228d76e55bff94b9e7101ddaf5b6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5785787f0037fa4d13043267d7d9e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5c2f2c0b7b81e0ca4bc3ae9200b22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eaa6808f52691074697497ee0779c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0ba9b0cd04efc51e1288fe897982f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c745f92514179895dd2e3738249fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e196de0e79c541eb10d3bbcc245f251476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7011bef60258d01771d3adc738bf34f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade99a40872b3d08fc151ec2fa16a338478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a495e2ca65155df5da596d034d55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09ad3579e86aa1b5cf4ee9eca7e35a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f7136d3920bef4d7d05c5cc48d21d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c384d558835bb926d50eb9512e98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1436bd4ad1a4b5a9cfe629a540f18de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192da115a70297f7e034bd16a8f1312d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaac476707a820aa8b76123af13fa7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d33e127ed92cbaee9a83737d62e70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3b80754218c5fd9cfc8994422f27e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3eba88d4c19a67a12d106ff21a0d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bac1bad1207952c21539d1bd7c5766489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebbb33403efef15c54b62c3501e0ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cba763a201060b9ce8b0398a51ab7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc246768e483dce251d0e2b0ca16f3c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987d2f36bda7b23992243f043b932e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d3187d50b48903de6cb53254e3549494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53ad8ae6ffa8f9bf7552f9292940d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3973321574031bafe301286f3a8134496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef66e8b06ca4f127cc30a516392740497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea291d9995122c1c496d4078211cbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815cf5367e9a1a0c7c478e2af787c4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c14bcf65f5189c3135f28052a9cb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cb1dd27f26edec455378415603e23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d91302da0998ea4500306bd17c24cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae45f78caf31c873f83d0c0fe2eaa16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c5ca7d900305a1c88b30e924eba9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455cf3cc9b6f5bdbe78f2822763ee63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa019fb6977cff977efc80fec9adf2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eef6d7b75c60157cd83e0b1b350b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5820963443f228f18a85e466f2f66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaff7a613c1e60fcdb71118b86393af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c72fc2ca2d2c9ced195295a592b742510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96c2a3008ef47223dba0ad858cd60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a443c7c5db1b725d1b7befc63eed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930b5ec6837efd2344b7ec7c1d12914513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a2c86446e4b222074851efeb87782514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88535f484fb4cb19603c1cfd4d028b77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64486ffc90c518e4b1ba87e5ba5ef4e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d56d8b3a1b73329f054064da0d7b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d9110cb3993dfd383d5654d9c7125518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345643358c5c90565aea665b6579400519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030abd8ec3f240497516b81607e25658520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9ade2b231750ad97e4636519b257e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2a17d6487b61a4d9c2e08c676b89a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e150c27c49f4f7dbe6503a17c28042523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2e53c067a12c9b0c4f06961416d1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c8869f3902fd092d801cd51688783525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0cff7d98b292abf3ade8c7cfc18fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc71c1d464685294ed7e088846b7d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd684e886f43bc1b34a1bba1ecd7b23d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c651b3709ed47e0e3e2ab47028ad1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5cc9631ef2120a313e6c267cc4063530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9547242abe63f049e44170527e1661531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd612385cc8ea363d896319aab9dcd60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a1edf8b628c6aac78bedc0cda2283533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92448441e588137b53210db3bff062534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b41c0cd1a5614c9b9f217bbb218a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17876952edf01b986c55a4cdfe357be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1452256c8f7b5c9475b68b395d3f2eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f20aa6479aa710c062fdd549556c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62044ef990b85dec7c515a3146c13196539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315459c373033a337fa2174ddf0bb606540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229b09ff29edfb12472a080266bfb1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7b85c07c3f0b1f6a57ebbbed41000542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59d794cbe3a8233177ffcf077d7f66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede3d20079522d50cddcc42d6644e7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c3ba2cbe2f72371a3bcb618984174545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7ef46bce20900538828ffa04ed52a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c7f55cb79ba1ceeaeb35091db1f7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156b928a03b773fef6297e74680d0f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e8f21b2fd1194544466bcb2ef4314549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c643a3e4e09149b5b96cfc01ef60a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33782628edcf4505ec0028e5d2b9f8bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34a26c3c39cd40829a885526242549552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df878859052835c5b669118709363446553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb095e391c08cbe819415cceb70df976554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de417aaa72f8c430bd34650f3d5acf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ef630cda421c3053b231b6d8e923c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69a7c10105f60d3e4a2ffd4c103c1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb4c77a3d8f5ee687fedc12680d580558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70653014c1aeb5cbbc09bc860d2eaf6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196274f7589f8614da9176cbdd81d8c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93a8a0f353771c69fa55e713ef9a2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f1ed52a2e4a062a65c0f1f0b0d4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956bd44f6fcc2a05be38d6877e6bfa4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474073ac283bb678065eafef0f2b17f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c62cccb452e8f47d58fcd9f2afc8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c816e03dbcc246d5ab7d2608991ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d386729c295fb0b5d840dd315466795567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d800c6b26c7dfead48951a6e4e03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84834630b0348c8d97e988ba6519c50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced67d5b98445454e59d0db1f9854873570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d2aea97cde0f74a393d5bc6f34ab1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d8f01e86efa60015e6c7ec883f9ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778324098559f3fe65db2bf191d99475573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e571bbf409700935e7544e9d92d6479574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1aad0601db86ea2e28c5cd335cac8c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5438e9d951ddf96d44a1bcb6b1a1e6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523e876d65ac2cfaef544c6e821d1f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4923e5d4049031fd39647e84316e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008ce27fe2cd6f4c509871dedc9802b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79549fae95c9ce682664756318a2a9a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9846711a60d9a6429f7118406d9a58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a93bb757624a2238c2ec86243c8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2ca1187fabca0120fe8971023655c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e645508b30fe283d24fb8c08cb80e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cce0d0ea6ea141f7250e1be3f4b84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c22e14e55eec9414134b9f3a693e6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614af772fe2f35d4e18db3685bfcf8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb5b1ef0850fd8f85a6e9a8d1809e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d61c8cb2cc253168f1a30e38fc128589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df6104426841c2a4a1fd2a3c892ad8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09812edbf06aa81f61d1fb30c81e32f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154309d2486a5ba74fad7df78c6dd9f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676fa787c3e9e3f87691d1a7d47c21e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcee5989afd037895b085c993b8ddb0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1e29a1bb2a4d85840df9ed013476a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8872bf0985a6438a081cdecffacf1be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6686b4bf00ca9f3e0b9246cc80844c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d1c7a07c030622ea6161218aeca6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b604e505aee9d252affc070ee0f80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e175d71d10f89936ca08508c096d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6109b2f26b5288c5afc627de4e88601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81258a09df95cb0057025cb8b57349dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0134e03a0be0af5a708501adb8fef2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ce94af22ea39c434fe389e5980533604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f566c37290cdab5d0dbaf179e438a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b281ed2630fa4774685b854e566ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed760c16a246fce3941f693c90a646607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd740806b2698d7262015fc7cc590e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a09d777bd9c80def81691da3061ed3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870b66634baf837ad0b8b4e13768b14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808620df64e1271f240f17e8ba0116d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cedc5359fd7b0f3e45aa47d9c133f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d38b6dda9c124b4f55a40598e0858613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b05876d439fc43aa22d8820eb8b09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b066e55c90f40a46e0e8523cd9e70f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c335e96466abf531054a41f009b1f8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52244732851b20d24f949a160773b81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51bad22f5c2e7d52615f2d3a49c968618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7994c11ff6945b458f7fd476e33f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290d35a7fe01bba55f170d2cf13b6fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461805d8866a9adf72aa236dd0c5249621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54c63f95b428ea08b6970b82bc10b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade296012a6b5b85782a90ec756a29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf010805f0321bb98117ddce27936d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45b65065271888a6954a8b3c04c267625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15448dfcc93f310bb5ae1ec6fe223626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c23b8e357f60b8dab292a76900ace0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947babcc052f9cbc08b68e935d62bf3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726d1411881da855211753f4c62d30b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a6da125c57ba66986cfab762dd032630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7788a18e7064c1467546811aab4b0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efdd09895859a71913c401947f474f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde9289ba55fafe99012955969afd23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71890678c12730ccd906232bb1905087634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5a8326d4e8d4a9b045669820aa49635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c339b6ffc2b93685ab763bb99107b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d5606d9f4605c98c7abe33e6be75d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d3892498fbd68e987b26d166fdb0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa926bf272586d2dab4772f42ce9b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d5ee0d43601688457ba399178f3ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34e2db6e6bc96c672f69f97e50f74b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24d27f78e50891f01377c727581e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd08093ed21d32141fa9376ca89057d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863457e53aea6139d6fda8f4ddc8fb32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4da1222889d7bc2d916b49c2d8f4e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ce2ec19015e9b6e120689f2ce699646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcdcfc6f31701d6380e0b81d836245647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c6c395c538691fe0cfdaf05f7428b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611da9f7f1e1cd19800ee7d131e7825649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f867dba5f9cac24e98938565723283d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d1652c279c57d27060458840d256a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad952e901d22969b4f3f9a0e4951ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ff16278e3c5d3fae42424a0f3a27e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff36774d98f0f1062c05d686c1446d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd9670408d891667426eccf682e3f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aa8aa717dbbc0eb8111a712fcb6cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812001e6916c33ef42559a8dbf54910657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ba7061f7291c79e04b2afc3ea2f9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e2c35f2c208ee8cef8094279b042f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e73ddc3ac111e18bd9e9df8449cdf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e650edbed923362ef87b8eb82f897661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb938a7d380e86ad90fb27916087e6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6191f45581a96b0061bd4400921a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c099d079d6afa64c998736673b24a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4977833349d49a0977b843d567642665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523d75e110e020152fcfc20a4d1d2ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614e5a566f042b17cba3e5c3164d6b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c254766a72dc6eee04cfaf37b5a8095668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a15987a9a9a8a2157ce13929afc47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaa31866a77f71d317b5c7d486d307670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8feacc328491e910e119d6f7c55582671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf45a0c67fae6a5b018dc89aa01b5af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21301a20b2df9b2552d00d40ac811ecf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43a5d99db29deb3cc1763aafdc0557674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f2279ed2a8392e6edfa69d8c7de54675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dd3dc69c5b6b5304d63ea5158a530676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3da6a261b32bd302306c443981bdd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f7b3d86b338c60b784453a04425fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9a92a5d8dd07f7dbbedef032fc1d6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5633433431599a68ea22b2f582a7f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef02e1f45a9034bf346e42f5560638681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9895575b4516dd8c57a4ebdc2eab0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd4dd275ea2215aacc313a11833aac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407185ddc63f6f336f79bfc28e2670bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4e6f9493bdee0a73ff7f44d997568685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb1f2a654ebb01e12359976f89e4db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d45bd1b8a6e2b4383661b25f076a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2dea7f573c23d6ab7f5ca6dcd437d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd5c7dae768a2611c9eb533cf24c03689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d56212d5cb4ea5e4d557cd09f3df9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5fcb909bf5e78c2e3e67d8b321cba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d4fa955786c4cad8ba4aa88a8258a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4ac53bbf6faa7d6782fa8db022b99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bda75c1e8f024c669579c88d778164694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430faceaef508012c9678f31cfcc633695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365b250bcda146385f8f29cd92ce33d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e0952ceb12594cc3c1fcea86fc3b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e82350acd531303fd3a7fde075c80d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc85a7e66ebc9fda823b01e46a419a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807447566be0e7c731538e6c4f9ffcb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597e1d126335fe54fff0f9d13ad4450701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7bb0ee0fdccc413ac98a83e0cd8bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a1dd783bcbb3d2a353186f9f5ec19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7499cb0a8e3d3bb4ec178d72a0cc95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a15fa42452da9e8e67ea9dfc012f82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb9bfd2964e2b01ffadab9e587997c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0d316bf3834db2bdb53fa766b914f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6fb54e3749d1fecbe4b34621023d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f00c83f3fd18aebf747301bf3e0d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578670c7e83ab61ccc57e89dfd2d04a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52b85c2ed31dc19b2a2bd3b654c922711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5810f6a10fa2abe0627bc6cf45aa9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becd677d9747ba9115b51cfd811f941713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee887c8e5acd6033d187917fb462b5d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7abb5ef51df3545efc8f73b7be7c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d2767481eeea38e70677b49cfd75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc9331afe139dc0448e708a417ec2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f46cc87e0eb62a8592e43494ef673718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad29c251f5f789d764ae9555cebd8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f14ed0edaa9ecccaffd26a36a13b2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f677c3345b92eb811408505a564ed20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac72e66a760b0b96e9c171eb39eec0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf222ac0b6124e6739fdf09b613e9e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39437b97ba45625e52024eb4fefdbed5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5b7813ec91e8e7a1cd78bf5c23e14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d159664ea9c45d77b0c7e977708c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571951b3c3069f024587e7a476037a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4da1dc9e868bd35bf67508e401d64a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3764db96aef3416287886b1b58b54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c313bcc6f9a04032e5afd66a4c601730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f9d66c83b455bbbb4cfaef2da7a0d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bed9416f4a2f827f9ea13bbae8157732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9221bd2a888485cbf58a15222a03f73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188602b6c237d825fa9567d492f8d40e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbc563f08b1310c3ea49ca67bf02fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec492b6932a386d13e9708be0bc7157736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a1af39bc6e5ac33b4037eccb30fb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2716f87d782d86e5c4335e92330332738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356c9c8fa2b437e948171813caeaab2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d318dcaf396d7e5f01b01e9090e5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e18bde3cbbc8eecc0cd5ac1f7e164741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83413d9f1204860c1c9d4d8b06549fcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca046a27b05f12056d2fda20baf4ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d8fa51762de46f91e941da3458c9e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db79a2597995faef2480f4fd61d06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca1492c2f04ef5b59ae5a70dcc887746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8182188c153ec406aa0b159243f1797747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00502332c5d32450d12818e0f7843a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481f26d3f355ba4a75b829612600fd3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37428153b4e02f2e3c1c7aa0130a835d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ea073ba9731a5a1f5c040fc5e4f35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5bca7d14da7c0443883c41f586858752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df290cd8a4cc456c9704a47e240eaa55753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7762b56940e1e26c8cd784e97b6d8c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc752709be09246badad5d5a14fe68a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8f60cf04b65155ecf59319bd989bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefd2e59d2a409f8fbcbee814e92626757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba9ac8ba3a5156a173a395ff5e71da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156f8c5057b496d7d892c87173c3910759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d9c9fca884fcd13d630261a0f32ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88764dc0bc81972fd84105b8057883761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c4eb9848b65319c623278dd034d98762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5175254155974c79271c833edd4d80763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b30bc9f9fdaecaecedd5f7daf08e2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670a40c254538bbe72557678fe642d6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452634e4b89fd6758d6bec319dfe54bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7c8ae36791a2697c25969e3aa2259767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201ff9efb0c2e761ea3735a95153236768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee9af9ca6c9fbc662db36374af3139769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee1d792b96e4136bbd877315b62625770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b79166d96a2e6977fb2272a35e099771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89065b23fd8c57ef37ffb1148da4c9c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cb3399e6d127baef86138039cf3ec773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fdd0c634bd953cd665fbbdc29725e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f9d22b8d14dcb0dd8519355b5674c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f5ad2c635ffdd6c8e16a2f8a8b1d6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe794782aaf6a1b2f0bef51e9cfb5f42777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb25b1dc7def40fc998afd0b6d819c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318d55740fb85a7c83ff7019bbef0012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec31fffa7c0b3601e14ecb7219b4ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bbedaf507c245e2462996b452654b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654a25d242d1e6b1c813133a62680995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408b76eb7c890254994e31b61d6212f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229289594de523f6457e7499cfc20237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba4eb510bc135a7946c213e1c84bb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf0d9949f9d61f59e152deba9e786b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30a3cd854cace1225a621623aef3ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eb4cc764bc3ebe0041b043d32c8fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55392c4089a8b6d4d597f3df540af16c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce075e413b5928bb7014e45325f31a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19990991272b21b2fb8273c5b2e36114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abd65a76b15475024b42ac7d2d408115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bd2eabc67e85f88dcea0d8eb8e5c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c270f3cdc7d078a793bf04e91282317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae1068825310b8c3b082fe03517e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370112c54b9bbe416931b784d2d5c3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66928e011434cd95f769460b4a177be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d35d2113e1371c9a8b80490cf64f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83db2d9d5d97085bbc6263fd1f77b5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dcff4351e8f4916b1447a0e72a87223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8c315ae4d6fe5964f1dd2be2853b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd2ee8a6e2684b503f154eb867886625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a072b0dcd79054ee8a8a1521dbd3c6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa430a10324239969c8d6629e09115a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009090124d58352d8f09fecb452b470b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48ca3883938d0376d3d945f3ce888429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e72d614a9c05c96101de69bf9133f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f30af83c981821f4f6fb5a2edecec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95648766551f43484282a2e6d202309132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251999aa170048d2924157cc3d142e0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c4f62385f5262450f103ed01094e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef699b9abc10c22a04c989f287530b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39ae0e57ab58e268ee5ccbb7249fc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6239edfce74fe555ccc45d7f468e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c56ec338188eb104f2747f42b03a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fea28e72c7f7a51ec89c751214bb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486da7b2a1dddbc7fd918dee42baf2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ad19360e74335a85fa0e1e6182e9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39759ccf5de28779af00e9dfacfef442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4831fdb9a89516f477e824e7307d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19082b624ef81b9b09230811a6ea04ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e28ba08ee72f8b08d61dc081f502745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca164df3033107f9da266877230cc8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9031b9f2fd52422682aebc8f1a30847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7419d5db78b3a2ce333883a950b2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e355e4f9ddeb3f84f86ced915c83f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c765206da8653672fa2fd389576524450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39516b42974487ec032704e5d79f2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782405683f8bf581b56325512fe6433e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec9f858bd0f6b533b071bc7917d55c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f0209d665ea1e0ff617c6b4a0adcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d891cdf095cc6b2a1d6ed22c5355555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1bc8e3fc2fac93632b7206bf08f1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665b97d5f6abbec672cd6999c658e8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a7cac952a2f6dc40c690c606bc18158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772a0e5e6d47b2143f703c8b5c3adfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8e6ec72d8b4d6e58cfe625927fc6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261aa0f3383c807777e2a7b1f158cf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dca1300d8948476cf098762fc0930f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988d702d028a7d1ccd7b94051ed4f3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb979bb68fab3f72026f725327e6a46064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad913b456ae1397a885b230f15f14bfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b321820adb3f386ee10d2dbdc8549866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e54cbc53e6c9b355fe0fec64aeb9c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1749b31edf84fe27401ddb52fc551768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11dff9357c47688f304484b7c1f47f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7d229ed9e77a4a6072d5d26d0c0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a87c27af233269308211f86b220d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1d0d2235b1a5225e5723ad8e9a58c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a6606ef3b1256b864d066f84a95eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac042c47d19988b59b4464a52a2837574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999b2777e44a7518a9461f5637533d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655230c66102935312c3aaf3c55134376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232f21ff7d90653d0c229cf5e622f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb3b885327eb745c7053f06a7504aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428382d7d01c4379c4423869fcef5bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef62594fef68cf1357d310aeee903980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fdf480f9f56937e8ef515b1be3a9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194351c7743a1833c051b0bbd242fd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284050895fb2b5e9528e1d734f9471c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667a413a87563e498f2649e41eb76e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ac0e42a1656babe969fcc0d5df02d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6531de9c0be6a96af6e79323bc1de686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d72d1097bd9a25ce06ef1bd232060c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c0c89588a9294de35eff467edfbb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a25281132484abecc5bdd0df019af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d02b173a0ad0b34a5e4fcc7e13c34490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b504cd7a0b8c442593aae3521b7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faf0ee1d9f582e8e1c351bd119ef6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd4152f85f41f278d36d9e4875e42393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e316edae1fe4664f1fe5880295797d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b661f38ed250b9dd7254c6daf972d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f3a28eba913fd2d899bba3769dfba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523898aca89c6947124d00ed483e6cd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eed25aa853f6649d51315d0596e88498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1e6dc00e5cbe66d376c8bf447d28b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe69b0e672970d4f067c2c6fa7cc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c0253010df4d3fa0295a0ecf855d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ed521c2ab9ff6b9f4c5408bf67c3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dcca73bba6c6458f6aca7486cecf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc553ce2ef160df2945b6595148cef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f9f37dc8b73a981148ac6173265f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9432436b9e279d7f761c0b576cee754106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8db4c45af1b334ac935f55171e325107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e2efed4c28d94c84ec6e0a6c332ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c23ad0c193f3471c7915d58b0b9549109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14e67c65a4161c7b02ac167eac6330110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d727dc113db28f328e7fa184793959111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3518e7d9a8941c39d6f64014a4925aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e562ca0ad0e780793d7ef7a567aee6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636808d543cecc558a8355aa2f672d67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1e38c65a9a80541616e174707b850115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2b72be304e288b336d1634143cefb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733914fd46f8c4cdc836d4697b39b90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8250481d3ecb39ab5e35b0e31c27ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e94860ad92cf72737b6b99419a8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237df088d3667a392685d005f445e05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511f5aa1f03c27735a541fe88a333e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b36ed734389f9255b8c3a0d25de469122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d57e1e3bac33bec883fc2755513b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f867049f0a7ed65908c04d3e2bad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7411790879cc25361ac5a10af710c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d862c9fe8a88e75a9289803c35fec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbc2d49806ffdf935025258d5092ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7339dcab464f637902707a947c2d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4708ae1c34914d5a5011e4ba468c664129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91cf2fd65605aec3e68926035e597130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51282c7af23b85a356798d264e1b7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696b8ad21fd047c01c0aa0d23f566b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c672179a661a6a4bd31830cf5629e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349f6f71a18aefda56054ff6adf574b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2522cbe09c5576551bdd1e99fcf59e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4daeb9263939bd1b0bdf88f5a2a2955136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f36d22a50776137b8a7dfea4a5d64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d267ecb2df9772cb4d8ba8fa268ff9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b077347bb04b579ec4323e2b6ee7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0853311241064205385f6033d464dfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9888b2eda0f7a9e1bf8b75772c6989d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d8ac241057f04d08a2141707774b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf97fbff7cc0482fdeb211d9e325b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f613aa4b9393b010830d22e6684e88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7a98fd7d968e510274e0944d5fbea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e399c0be183c80244b54bbb14a5b9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0115adcbe118f0a7b5ce1a38b5dec28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dcac474aca32e0d025eadfcdd96a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36c055277c0b196ff506c38b25707e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa44e457c6bfa9a163cc406d5e1bc96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33134753d2bad85c1e4175f22a6b71bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b3e75b6f63266011f0c032af31d46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f235c896c051f7347893135b012f0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01074a89050eaf9486e63d720a83a0d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65beed0525fd4bf43bb13c382446e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52891323097679d0f34059b7c24a09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c36ae9f2a691e494203cb6e82af79b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed978c8e6a90d40245da8056355fc1c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5424892549b764c660a3df9954dca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e8781868814266b2d2b32c534a68160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb3b8d40830f9f87b6e30b790a995f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa95e5c2a508b5cbb05d59794820f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692a46338de8638279d9769b09e0659163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b0fa5a61875485f0355668e931fca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4b9e08f7f49ea4e52c43764e92f82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d2d1e4ece8ced5d95749c4a61870b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286dad3f2c78bad356de3981881a60e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973baf845d4b036c60964f8377303eec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465d77c215f20c41f0ccd0271fdbdd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931d0c30dd20d97878950f39614d30b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2c6392daedf0a146b3fd37da799c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b2f6590f28d7bb421b051d94873c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac42a6039a4fd7cec2e4ba944395b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb171b29cca6f5efd62c34954dc2cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45165e88d97f23452e7eeebae43b78c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a69888d3cc4d6024335b56c2790310176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04f33695d708adc753f219afec2952177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18455bd98abe236cae05dbffe8cd006b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53007f96742ad73e8591c4eb0589dc36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68aad2be1366dc6715d76cdd6435947180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4ef0f2d3fa978848d04015f0a6dff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fba566ee1837364fb7bf05dd91af8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dca11ca11f15d494587e86fcfe132183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc35d08b0038c659ca78164e9a7312184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e6c39f545c63d61fb381859057d54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884ee91481aadfbd9ea7c051054621f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afdf8de9c336e9d714ae1840aba46b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7377aed1cfa69016c343fc09b5285188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c2500505657542dc3ddd55de61d5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64515204c5efcb4626c51c7d76aaf08d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9b3c0143685a19dc8fe0f9023179f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea563c5dc12a461b8d8870218bf2cf61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd860c8dfdf4f47921346126886fdba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6296402a71caf2c2f2630c3fb92e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64da3562dd7419e9a3515379a8f95f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea885b1cb2d6fd9be836fe72f7c5505e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b062b0aed8b60a7d9aba7c28bc66e8b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311baaf553f5e7423496c3479c50996198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f1b9d32576e0c2c0f8b1465df4bbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4b37a46f24cd9486bdd8052e18529200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83c5d4655d38c1487549192cc4b015201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341dc16dd6d120460bfededff74a32c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c99bf5270278cbc72742a855652b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb6ad351a7f876423ee6460190ff3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71727a94dd73049cb09d1e0f3f087b82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40f93c2915567e389b2339be0bce99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd761600ee63be762fd87dd71906c3b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2489a398151ee1d89a94a74318c6fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb67547cddb30d8efca7d1026468b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07330d3ed6a47001a8500a8f56b67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f8a3a3fa83e427845614c2f2e5ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32e725800943cdaeed94413c4af16c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314ad9a5cd035c9d7a6e595cf0fbcf3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c9b8b220e68a5047d9f9545e87ebc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a382f2d5e731529bb2bcc31d771db3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd251a53806894c4cfa6b0cbc6c9c14216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac0db40a4e6219157c7607bcc9d50a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f207af2a397e0331dfbb673e585ea0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b00a586b81ff49cb95315ad689743219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5cfae3e3233d7879126ceee8f545b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695061cd5f8357d31b8b3d051a3e575221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b25e6b8a9d6b95c6ff7cc5c2e0265a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea740df7fd3416979ad68b190ca4f73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c540cec0617329785b3ba82d7aaaf55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fcd725e7248ea8d52e06afe3dcd44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8aaf19bcf8a85b600c46c5575a8d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40c62791f5d8331d25dd3db49d4b39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00c4fcb15cc340917ba85914254418228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d64112c18e3230ca04f25d6da13912229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a56b0a4993c7607e2f713b452054c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7ab6246d5e04ed29b178740ab4f61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d214df0cf143b3d84f48ac0553606ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb841b79b3eb2724774bab1914aa876f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e6fb6679425bb8f95d5b462dbf7e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b79e9dec5acfc3e10a865b8bfdbcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bca556e060f26e6acc8c925357037236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63861bd05e3dc32671db0d5bfb37e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b6757a2ef9b580daf71bb3d8d9865238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49986a410d449db74e26fef4d2aa22e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6c14597df1a53d95e8c9a0e0fb25c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeb49005037bbffdc3cdf7846361f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114e273f8f105df2e551156243af46d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f08bed13793acea708600430ab5d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71600ac8bcffbffbbfaec31343b6098244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a231f5edec2b634ab24e3348ef9bd1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e89b56d30d773789e595dee44e24c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef711ea9b8d636c331680e753398060247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48059908b673632cb475dcecc47d349248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448fd088f6ad8495ad72150e6f6c9fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d914f1bb0ef1a0ce9733b2958953f60250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e743e47bc2783ac0442cace1572540251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078ddb9d2f968206a4cff95a0e9843252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae3cff4bd8d5c7534a6263d919716253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b6ed3c7077fc2c0f23448e2b3c63b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ac93658a2be253deeb3a098f01d44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b306ad98cce0a3fdf2dc4c8d46dab9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd643ef723d4d48bee2507d43a68a4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6659874f8568d031387ecd4051396258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25189faa51b667ab6c3bdc969c5278259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d159e14eb8d3e9fa97eb6c95d2fcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a06987b73f57c1f7563268c41ccbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062704493dfde11c495615773a9be76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2868b96331b93b2eaa436f7bdc3b1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6107751e279a1a43d934591820faec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc884cd52986788e375e211f6ec7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a028f20245614f0b8d4239ff3cbc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd48ce56b28b9ff9d36a0a12a623926267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dd80245cdd75de55534c44ef7145b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c80d971b29252bf4e720f0b72018e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4768dc21f1d516b7a275dca91a23b42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785755fd29e344b3f5fd2b05f567899271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed69c187c2b56f159d7de3e1b53c6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efd1c6b3a53229440eec87e6d9bc26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39efb196c526a01fb5caf9369003056274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8286b586a6fac7f698d2c3b9479de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e14c6a639b689cf1a825cc3e60946a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122496d0fbb1317df3fb8cbf571d880277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a313500198136480ea2b8d587109de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f276b8d2a4dae2db3f29e55eaffbe1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c055f1db04e0377f493cc412654880280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97071d314492b8242b2d353d00d36ce2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427f6718a4a98984aae769bdee61492282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c492c3cdcf0e23fac71e326162e954283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13588b0338a3ba1642926a741f1f9809284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec45da8ea83c81f7a680d5c38592ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca4675c49a8c5a5cafffa9436429f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430f520cd27a5c003f45d22ca904eb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b893e3d66dd08395331aeb3ad89b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c83134e69905287151525ff04bc80b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d8035948364e7b8543d77e419d26c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac71dff9ee7ce29d4572f5369b1e9b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f9c35b97ad8a1c1f09430378fc0f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ed5ebc8340d699dd2dd81103a36c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb9689beb273b29a9d48aa8c85121294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240f2f9c7d103c0374d87dcd9582955295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3168d20e84bf4b33a38948b23659eb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9699be77bca69bf9b2ef8f19ab648b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0366c3b75d3442a43901dec92283f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07867e0759a2ab2543a96c5f527a23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e800e9f447505cad98e564ec5f7b7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f4ae60c0d8e22ffb250f1eebc9153301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5c03c09df5f9c517d50c6e913dbe7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c503c5edcb82230489188810f4291303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac2c6665ee41de8618e9520968c493304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4223bf89f8d8deaeddc0b7bafa9c21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1481590fab8c91b55f37c982b31bfee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc10cbbebf94d55382448412fc28b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dd1a060e5f174369bd5f048cea0bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab898d5b46b6a1454ba7bc45cef78b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a173a151ac9661bd148e9dfc5ca7377310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1029fc28cf107f746b0495b49e42ed2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513820908dc33fee7b53d999a12276b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62534f3521659e0b64c5a80c9e620382313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58092e91341a15154641adc2b323c463314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293dcd36e14a3bfd02ccb5ec5ec28b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7797f8cf11ee51aedc30e2d28d5bbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5334e602f7fca8c576d508ac4fef73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08472b757f569afc015fac0198198f10318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536316e64b4506a69d018283a2608fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769e65062eb0958c2d5243dec44e320320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af313701ce2fe7d68ef275790e99c65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7b2f81ed3f2faa393dbf7202a8810322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe6ba2d05faa24352786ed233b83f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c25308c191293af8500e39efd26cc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214171a45aa1525384f2e1ec3ad28fa8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444a3cd327f081ed314ee8b232fca71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddb0b0d2bde2f22e876fc257c08dcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b52da827605321ff93cc4c6653e78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211620a117da3b714576a06ab6076e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f43c69ca6c70d91abf9ec30e06423330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c929fe0e58b70ee9a9aa17b47076c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80232b325a762b857b1e6f603252c8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57458a59e4b724e3c0aeb940cfdbe9e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e4f61808943ff5e5be4f89827c6af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5b44f0fc70882cb88d69674da5f1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7cd06fea98f2e75edfa62fb58f2f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06609400957960807b14cbd9d1e31c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f3029d4d80924b907361f3aa4e285338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb2d437425a69585a8c2b33918b0a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c790c92f8c3f8572596e37291c193f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc9893b4debbe01601f7e453c91536341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdd2b3569c4b2010bf45c9b8a76ddc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260711db3a60a5b3e04f970cce61678c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec79a85aeded2e046d01847b6d07212344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2beea71d8bccfb30cbf6dbdcef2494345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077207bf12f4a9d87a2503d9809ac13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e15683dc5960ff09f23f474672ddc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fb1aa9a786637c6814d05544beb0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561be62c3d13a764c78a906ab6915f01349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f80b45b248ec4df619f89ceafd2ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae6f85878e097a1d7272fb32da21eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11499351580f45fe74d1ac0575351e25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6b761a9668b755be98a884631dfdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b19c014dddf0e2bea5a13b509a3bb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e58ef09067002ab630e4451165c7f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6ad4d4f02d704475590a8751071d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238429428a48ef3030c65b695554d97357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0c4cc22a8da87a69bb8c469b5527f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b0f479b3f8842af637ff98ad9dd65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aee452d9e2d3993a36e0c22b70259360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cc5c33e4ced5c170970017c729302361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b150893a583f3fe4cc8ac9528e792362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b94869276c89f0ca518ef6ce912c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef03b0c9cbb64b149a851855f2dc80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4eba595e4194bd428fa7c54e5e2b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b4a78cf5b9b3efe42ebbf483df036366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15bfac4cad1f7c918ee4e072d10449367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bdc4584cca750970537970edbc61b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705b28049e6f6c5b6192f2de9b972d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75914476d0ae7cfc66d7d31f0a6305370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dfa12768232b709f1a46d46ccdba3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a2ef8c39719bdefba74fde88b9b2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad3862c899846b194408e0d848db89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4c99e7d8fc3f62f1fbf51d7235ae8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae6512af411034d94cc9a1bbd1da33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a66ae993313730d8afe6a8db154c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dac3492cd0321e4bdd6abb618f277377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3064dfb8fee5f0c4c082d7cad22fe6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f964554bf5a1d6a5295743a083642e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064edcafbfc49e6d15a102cb3a16e686380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69bafc4bfaf9bc616c43e817c186a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd7305ba9a32ea492c314e0a7629d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97105a18476b0df8dfbdff4de25c55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13fab472325a71bd623f32f253b0a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02853cc70b0246ae7c5c3f27c89d6c50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64246b64ec00a9f6a89f73f85d19ea05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c269a095429e4b978a89e097196d7d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8392c9938ca77150f3e53b2cecc0a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6c452a6ca6e8642d839be18fa8a46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08bcf8c5f184b5c4ff1cd5868997a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e20e0ac40f2d020f1bf951d20afa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ecb9db288b2bd60a0cbed2ac81b8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7213e1332b07c860b4c33255a7613b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa41f5b6895a0eeba9e6b75ccb55c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc958979056dd3bf920c7587ee6839395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef2a49d0712977eef22ca59ae9e5c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e29a08791cf3dcdf3d86833d9875397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eef77dd441aed6a697e4d5197af3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e799a85d4adc885abd00e1784d2ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd295018fb1844148ed671ce9536fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cc940ca4c95447e0281b09f99f01e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c12fb4e7f3b67a83ce9053f9e4c4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8268701524e269b277bf44bb52a101403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2e27d076f582114f2b845c308bd4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b0bdedfc0459b42110900f4c088f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673afd5f057d5b3e2683aac117a84ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34f9f90046dde9e92a7dfa88d7a6e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423b30ed9e9898928c8bb7c6625ae50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31759e503ad2ce3c4ba031313d9a0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2a3883bcf23d39b53573b7f556ddb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf706598f47851d9783a4e08926733411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542dfb2a0fb1e7344ae9cb3b7fb7db5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e8a6bfac8eb4d5c5b7301ffcfd59c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa67f2b8f4bf752c6f0cc5c1c17925414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb28cf1c5c8ae0c7779409d29adf680415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656b57b1a36ec4e599b0c3ee83baa43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bb9227fa0b97d002e2f2b1b9af274417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadf2580d5f1e48edfa941bcc0575ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f097c7f71af932c9a2263a2914f4200419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba280fdb78c6c2e7c0af34f913eb967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c8766ed907bdd8086199c0ee837c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71b49ae5e0a206bed1ec739290924f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93596e333639a160a747dde916b11f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf02217c62eb3f7a93feec52ccdb419424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ad37a7619981161dc3b6a53d5e122425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a38ab2faa58b382bd1767ff4b9174426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f44877cd26b4b2b09ebd40852db4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf1faaef5cb7567f9176d1d86b343f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d6f650a25b7360c5857a9657e0333429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9096f0121e2c41160f123795db954430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd56e1c44baf64e886f9b853bf7848431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138377338856b5061a486462aa9a88e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce5a51ac793de9e8ef3322bfb57ebd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c50775913ee05925af48cd1e2f34c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1707998e44c584728b6ecd89f12df18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d706690cb1fa9614182387b5fe3c39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d927f0800e8f52c8646165896332f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8880d0235298fcf564030c1cbc17299438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00cbd30d5be9ea25cdf1264c23b562439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f21c47546f7d4f4d71e505a16dfe0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b740c725ad9565a4e01dac0dc9c3f30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039ea63a54178736877f1e47320a5c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d002005652eabe164f3a74e7bbd6db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7d21e5933f5db46d00e2b4a72ebfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ecf8fd1557460f5ef062459f6f64e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475e860c2aa359948de1fea668a88e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ffde4bc03e2459f69a10529a29551447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00993417ae8677b8baf0c3380d70bf4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2d816d6ad24a111aaf5078caab9e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b06140aeb545ec249d7ef7949c172c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee8a652254c6f73d23273ca1e0cdac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf743203ca088d568ac808113c6664452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fb92b622f25874c5ca04a25a2811c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d62fd5e74a7f2178b3d432aa87029b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5849450b3b879b5b71f4ee29ad40d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3aef7f22e074a48ea0e3c541299c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124354771e100969a8ae47f2dd5a438457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79856885606b329e1ab8abd548fd2182458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147119a5cf53238c322a8444159c6e04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8325722b4949c1f1d4d31f8363826d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec157c9912617b05f4966e34e8839ea3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efbf45f35469c97f1c4ef0f1dc2bb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194edd0f5f66b43cf38de0de11b3d91c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b727f493f0f7de828f2e9655941d2af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558bad1512a1abbc915b6c7144b87b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a56dfdc5166af41b297805d13788cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a67a1238071f13d7369516afc4f3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915f84e80c3aef7bb16d96fd792e82b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e9073f04c680848a8cb177d5bc292469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d296cef60d30de321593e93a1a37167470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1ce669704edd2f4236fbfd559bdde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc7b8b13133bba47d5ec1b699d1c5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364812ebb4b4abefd02e8f062bc07f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735a25c5a8ac67d807ccd7f795429e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c84d53f5b9d6aed3218b1a49287d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f19b1f26cfcb44577b1bbc3527a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076a06189c3a7b1c67a883865ba5ba7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651036b605446d3645ef06701cdf73e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3f6b3059020c5f3a529bc9c5ac4b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c61a6385db0476eee07e9ef1a34323480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6082e647216e4e15b4828f909891dd3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f2697a0c32dfaa5cf56df63cb3d10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc22156b9f0453ce664853b496bd659483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dac1c8510be1d310f30d06b05dfe9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40e0457591e4057d892430d8187111485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801379590d002de369b72cf9b0475fb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a4c5ba662dc017c3d50f897def3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622d26713a9133c3334a8021a865bc3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de49f719d1210182235a317711ef2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2163faa653bab73a06b9c5561698b1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae863f85d073f789593f622cadf5a7ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe477e696916f42220e594df1b62fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eb90fc221439ec01d92c9281ab495493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282ac6c7c9b6885bed3ca28b3e6af04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57762e2ba69e63ff3443a80088677f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b987572668fb0a8187401df1e175813496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897db6eb4d63a2dbb11f4accd87285b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccc4c1cd4141337795db11d75c5655498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da215d79308b3c24bf3d182e8ea44c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7d6b117728b5ed62e8eeedb2cf371500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401d279d3d4e657f219427f4cf4b331501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cb59f4f9bdad4b2475a00704d20a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8454ee07839159b388e1acbc9a25d30503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6673204f0446fb81803975ab1100471504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36560a4f2f98ea7f79ef7013a25ab290505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05699950b484cbada9869d64e994d130506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8182bdf0e6f820b804184f45e1909507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3da64a42726e49d3a50db2ceb07dac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b74d8b61dc61c968440fce528689e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f65fb6bf7fdef59d90410d695bca2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a616fc414e79410def320af290bb0be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca2dcf53863573e83a83de4e8bd4b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef606a41ceeee7f49d09267d0f99fd92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6520c46f95f2081ba82900b01caa8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34e8265fb57ce4c84362b029a825da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008c651bae4d2d3828a13a66ef4d3f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7240aba9082ab6549a8b1c7669ad8ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756617b8356697badad452ba35de74f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18325179e0ca09210cba9dd68bd79096519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f80b647b175cc13d7bc21433dbc239520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9962756fa3838bd3e6857a963866de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594092b248ff71be35a221ab1e0d4a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc12bb2628cac4b662df781f258601523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a807216951d26bdcd79a59be25838524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbe53d0a94e44a8cbc3fba7f2cf2c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c4cd6cdf527867582a69582e89d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0ffb8914f6240e3b5a8f25e79b3f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b595615d15cf25257b3ccec4d1bfb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6d308384c64cdf09cf5023e37c23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de2e51afee96b388a542b240093c20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97a1fc6c0484d97f10e482c7109da7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b80ecbc3b0703ff869425518450479532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d36b8664873c5d3abf913cfa7266c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f9bc8fb2136346a3b62d4f181f371534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8de0397e9191696e0b63f513ada760535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e51a92616cf729ffcd0319964e8d14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c646cf054df7cfd8c3c5efb59d77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa98f6dd0dc12c75c81b9fabc523cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860a8a17221a2d38a693df7e07b1750539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626cdfb8e757fd0a8344c6884a77a2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dc9c8fc6b9c80af07aa2c6c67b1f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605f016c8835298066bd525c4e531e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbd5f2709e5b4ae08e56bd289df292543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c15dfaea172f91ee1c4f0f702ac4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf3b572482450008a3f5a9361a98ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683ba8e752a94ddbaa8a46d1256dad6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d90dddff46afcd868e37f3820262b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea86495bc2794946234f2407481f62f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52acc180a5e65868c026d0a51e595cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff504bf76c0144150d92af4584156b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13465b285f68387adc20ccc57d4f812551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138168655e8b0e59df9b2151747a66f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc609b6c9a6e649b0846d4f96897b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b66fff27a331a51b5ea171e0d44c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684aaa1adfa9301bbadc95ec711b538555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa923d56be3a9d3336cd9d2ca01e769556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5860cfe3e52e880e1c8c9d9e8141402557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc57567d0352dbebf664d0247134dbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0db24f3fb91a62f4c5038d9eb689f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd47e0892f1029fd5a6a0f5601316560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d700c81d23540ed81a85e0254db0c39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad653e9443e8dd24650fa3ac5f01253562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e19bf0da744f43d9182fd49c98ebe7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf58511296e6a28122d27a033b38f36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a63d82cb588662a0d3d9d2268c2950565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02026054ab7a001145f1096abc24ed6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d73cbe9e4b30650aefb148c8c84e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc0cbf0979eb01dafe28fd3204603568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16ae566b0eea0673d860b31f575199569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd831ae60b416ce9f8ca36ea7312e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05320666de96e43f2c2dcd248500b1f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c56c701eb03d55c69937048841c3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92a7c48005232bce21475e1e18bdfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4ed8a9719255580ba90fbff96511c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfd3b7fc936768c565db8ec479dc0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8650c8e80330a589bfaa2e66845112576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734edda67b9732df31d9172b227903d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b94fc6f9c8a50d927111b8b9091aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed62ce592c78699f7fc6ef13df955b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d421feeefd824c1829a89ca828f67f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b333fd84a7d471ac37d0b0d2cb753a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43092d0434f774631d17dfdea5d6cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc9c6f304a246e96d64d9cc7299aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2023bfe4c91baa7013f5a81d555c89a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234efcad5559e69cbedffb682ef6778a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bd666e7edfa4c7d6cc8f13fd50499586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4963922c77d9acef98f056f7d45c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73f0a15e2fd0b344bfbd7dc0101245588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdac7fb6fd7629dcfef3f0ad3aec78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649210fdd5f8fe073b74a08a54791bf4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac8f0ffdbccce8a787ad5cc021d307591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab9c750f240d698673261d56f48f47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191c65a19b95ecb5a2bf2a225b911db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1c225636a689019813f95f064937b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0f42bcf1c777d1b9ce1b50f82ef6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac4f17817f1de7cf5b934b78e420c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24170705a65dfa1d5571239421a628ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81989fa35d8ad24e1a148237bcb63446598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef83f573fdbec752545f010aff24ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdead4518e8edc123163c44ac193e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916883a782925f18ff3591f1bb44a24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c86d58e15e47fa769a04018f218135602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79b1805d5328f83b67ca4950174604603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3647506fc4df9b173db5eb977cd8e9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863310f9f6cf8856c36a91123cdb69b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d12199003919b1d81a5498926e1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6249d53e062b5f2f1e20a0870ef4eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e7a108640fdfa404ac9621fc4e672608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee2350923c2fa4cc3a141fc0651ada609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e369e3fc68f93b2b3ac9cad3b0475ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16984d85076bc8a344307a7955a84478611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b708bf1f106c815ddcf624d4660c6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d2e319d1e583a1bad7e383f382e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b979fcf01e6c8fc7a2ff40b5a0c05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bba0f19eb17019087b33af30ba78b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6203e60e055beda7e5923582042cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebe4d3b93dce0ad9ce07089289645b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b3c641398639f50affd4fb92e6020618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cf7345002938ba6424e24edd17810619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeab70231b9c5e21697ef4dfd9f8ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad18af525ab757ed2a0148f1011855621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daad9cc1ed7e5bbaa78794d328132c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef7fa59840d61dcca46195a798f28e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc219612473fd18ca27629477b224e31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc740f778f040cf7398e8df60fca945625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53d9133fec4ccf1b49f0cef00537cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c40a7e4ccf835b66815eb7195acdd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663adc6ca9fb16e08d90011e251234a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c18d194f51047833e139553e3cf96f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4cf1a587fd8d628e4c19503d10813630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bba3a012e300e46a46693bd828b4e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8635311dd8575cdb0b43631d67f0f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dde12e8e85b11d8eeec1beff324cd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c749bb794bdf9227a301b75b4c9d90d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4250d877af17fcf33893c33eda1dd88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823957c11953b2378e1799bb696d6aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d34c5e21c52da3c13982a481492dee637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ca0fe5e3db30f51c2057ad34d7c5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521fb34c5a0a29cf2db274e0d9284bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc638293c110a3d5fb8f782785d1df8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f8ae655bba86451d5a6956e928855641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a943909dc1aaa178a4dd8b1be3a874642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b8347da870c1ba48e81582c5f9561643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78bb97af244c0aac8b22a406bb716644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7c2f99c142dd5906bf3f1ea2cb334645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e0df3f7789e2418c63eb0e21ca324646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d31e7b388bcb7e4d3696554d5001fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f4e1def11e864ecdc9299d9ef5f54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b2d9a5cc2e99ad7bf67e26510effb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a728532429e0e07aff651b47d01151c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb9c08b2a1a3588b16ec33b12e541e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b653d4dc79965d782d4fad1f84df8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de7ccccecc07a896d3d5c0d16cdc35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cd98bc368968e8a8b56a1fe502194654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53239edf4e44ab185df4febb0583d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324b2b1111f0b0c7fa82193cd36e09b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfa43ba4d2f97a2f8de9771bad3d87657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1d8fff09e904b3db6a6e63059b89e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae04ff908a6ecd534b6ef6f7889905659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab3dbf0da5a1ed30de768dda76b4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57c1c9a01dbabe20cc21ea74ab527661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a5647cc6babe791b4baff1e2375f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60deed9b862c6ef5858690b84cabae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53fa4e010e9e4f49e05db416a55922664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbb1fdcd51b733bf683b2ef555e4ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a14a2408e2c6da232c862027b297e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b393d2eac68de2d418ba8b9e72c56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce31ba3bf8f7df67feff08b6463bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9b5c764a11711522571d5e33799a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a46ed3238c7007304ef59d917b151670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f7137fa62e1734dd7ced392c74e16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea459f582a7c09995720014b7ffc03a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f5bf933aee040a2032ddd65d7e142673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b01be1d175b147424b09a79c57a0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6236fb49451f0b85e7b9addbb1232675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c54b19d3b1aa9c6a503f0adaa2a162676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f7cb90da08d2f4b9207dfe45a51b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b33680c36d1830a6e73e920f6e0d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7339aae13cce8540bf7c8937a8c81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adedad11295f021c5f19fd3a42f3117680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d91f6a9f19ed7fca8a09ad5d3ac489681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96bed655f3bca872af48937ef6fb3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4ac7b54ef48fee09f50015b972b6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18160fc608f52cb3733cfdcddc15fab1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bccd91dbebbef5627faee6da2315c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e4bea7144dfd07951efca4e108a30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8877b56940ae9350227f825971cca3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb3bf0f16f680ec23cbe47140a11ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1bbd0acbfcd137c83cb092036dceb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707590d9260e2f6104e73491eb1e9fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4c2722a09bdc9fa52d5234aeb09d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e094740312674c679241464a8359d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491833bd811257036dbeaf76280d5088693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a67d9886c1b8953ace2cb3c3955d1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b2990df78e57b7ffe9709fb08e289695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23151d6de2de8d8f72f6b3c2cd6d2a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b95652bee51f6dfb19892e8e4fb69d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e4668719fb8d4953a4cb3b2ba5aea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22af09bd47ab32cf889e0ebcbf90a2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14832a3bf1a6747e67518906eaa6374a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb5bd6a2a549c951a15863095a5f37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa818d4d6580cfd65c5bdf657dc4b7a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905205f897b9afcb1b2ba007b9dbd63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc130a53e9aba267d2c636859c11e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb80ab3ed68f6d51ecdc4583e3f7e4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac080c52a5af4cf3050ae60ac4906d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f796849371a1c1a182bf8bf8de17d31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c19f947a5edc4bc6f90c680954af0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2d631ae386c0e0b6bd61d88142c9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337ca7f0aa0ae37d1d932a983ddcf1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e204b5605916f760ca1521117620725711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea97c413513bd62e16abdccdc86666712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fbc91935cdf3e21300640ac38cd98713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d282ecf3bafdebad0ed8a150938dd98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a388777553ac79e2afaa3fc619c881715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0d969da13494a88101e1c8475dac8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2c6e111ee3ee24df3fb1c0d8fdbb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839db96ee0a8f7bbd013492cf8feec51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6da10f383b018c7b3dd7e622ecdc6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c4b307ec7f9fc9c5bddfae05e1090720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b48c451233b992ae90f66690768e6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48c3acf9b111a735545e0d0cbb7cce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f4991cbee58da526446b40d978e8d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c40f75cadbe4a42e3f7c36cd5d8b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3e6b5205ff6608b6761367fc22d19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852026ace011bdaddd07acfa92bc88c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff8874dba9b185bd076e93f6ca1dd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804658b086dae8a8e65835b8954b6d71728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e97ea23bfd2ef8b4d7c60892241d7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e66557cde284cf155ae4336373091730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9473c267dbc3357c7aae9b9d499255731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9182340181a3747d17b8f023d18d27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dcedb07bad9eebfc3f0dba1d58968733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3a1c42a17e56049ca653ae674b399734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b80f63496513a402ce0fdeeddc4c86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1ccccca3457d49ac1092a7b0965a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc42d37cb846d8945fb169e28fb1fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29737a2886811325f3af473b3bb6bcca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71c0079a20167a980a5c427fd36255739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121226b94a9282e79bc8c4ccaba1f916740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b062cb46d285575b87021c468c0e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ede88a726460fce75d4dd98c10b15c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72e467b6aaac70b68a91e17e8cbe8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad89bdf0d1e3d9784824e1d16786722744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feaa6ee09e7259fbfbe2de6497980e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cfc8fa87a3c125614e9e0c15bfe80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542628c63f920836a7077f5ae1a5f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4b38c508a2f08a19bcb374a2e2c49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58fc6a38361c91a6b64b4a942ecb65749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5896aa38da0a26ac4d9fad33da5360750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa46dbc4cb4c59483568b6c7065ff3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48add440870edf1acae10abf99303f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280a1b95ad70683a9fdd57b84f9d2e9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a59a278e196b90fff793516625dfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdc9bb7ece337edde37d82ac134680755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e603f244706b60fa579ac203c67a64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5446867a47ec8103b4b123fcffd7fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad270a951cbc2c9471377e5b97ea47c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774aefa47a0f0ec2c174c98e7cf5935759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12966139b0e020a368af1a1999160f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47acdda2103c45ae4fa8e59351ef362761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fac4c480d21dff676f471405a175ff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85a2e1d8ccfc60e032b6cbc035e69763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d3fe9a35198d786c805df18f374ce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad9f56e8b46aca3aa1f7814ed08b9d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636f32252cd4952bc49de8d9b98598d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65776f0a229db8845df943c12ee3ad767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71212fd02831fbf89fa38355f82f20768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac7a37882d43c5f40a59cbf722e465769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6122b66ddde89c11924bb2d5a1a731770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c85540fa856268b5d78beab68fb8d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a87d1c12e16fb5d2280215b064accf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2274554ae54ab481a0ad6413a9e5c47773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b468a7a9c87fb5077ae60e024f7a40774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d491acaa31545aa3ccb78973546ae47775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>