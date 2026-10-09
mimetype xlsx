--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd73778cd9fb0f0cbb57d4f58853a341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064f69261b8124a71798792423955f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b7ad822135f5b6a81caa354c2a1c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311b4e6c673ad6768218b445554519f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d29fbfc99727fca2c7b40c08e9f765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dd4610839d8585f6128c82e200ad46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc016ab99ebd8580b5ef5ada3ccf9567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a44fa44fd7acb3c097e50032776588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312ea218ef7eaeeb60dc916ec84c0819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13b5564dcd445873200552dcc09d5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf803e3981c13030453f37bbfb0682b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2c085fb29409063baf068ccd1160d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b347314c01e7f1fe9535e4f2fad96f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd5c062ca5c79fda91651f62d581314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb875320b71bcfda716c0667899d66e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abdbec83143c19c4cde9c0c7cdb6b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ada4d320f8bff6e67a369e66b4ff5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51119329c2cd78229539270e40fbf4e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a86a70906a1e5182100d02ef806fb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfba23c39fb626938736a1df77ed92620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f89887b50d42d982572aa2bf9d26121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e91d83a3e3b20b9ccca9a635718a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382550ca0000ebd03217c5911c0cde3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc52b5503ebafd9a03796bdca4a4bd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaad91f4f91031203948aca9803aa8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379691bc600cac1b2ae9c803e166bcc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8da8f8556be3b0f61740d553f3ffe927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d38147dd33be24c302902349285c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72829bfaf69182fb69fbde73735f0fa329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76a5f70fc19e304ccf76427dbe45f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7dfc044c348984ad6ff7607203c6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adf3da6434405003dd8dc76c1d0d9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b2fd18e2ab7d452801164a889fae833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495e04514a86cbd95f12e8ad39a0e7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824aef441ebe63048c5553b9fa78ae635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f416b4659a8facd27608a03f035c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4400e2e34235a00c460fa7177442237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20270ddd1a1c9da20030689ca0c569f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b7f8e0964c55fbd587bb1be563d0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5869b409edaaf32df2a9362670568f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba42828c9334846dd6e968042dada41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa992d5ee61bafeacfa0a05f1c73b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5102532fea935ab5c4f2016da66c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02e4fb20c2307c6bad2381b968eb7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b49112a0908b16b6dd70133cf2b9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf29059c8daef5c534a37ccc9d0c2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71d2f2ade4edc331642a653ecdd96747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a765fa63ee21365f46e537eccbb6fbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa835787ee2fcbae671fd7598c3af0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb09151098e4e627cdd8a0679dd89d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd456b546927d8b1773007a802a72551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9ee4767459d242b9cdf92fd3edf2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098218f0c9a8973b96ebebc61211d8b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c84111466bc9c404710bf8d3ab81454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7c4baf9fdefdd1ea04338be0189eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb78d6c377c0283f142f27b9b4d3af256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c5ac40ccd082d9bb354cc6f3c87d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69990f67f39b63587b0b95b23892bdaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c8cf88d7b54a4a49711db4603dd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f01b80079609ae70878e186a3938360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba448fda00dd53dabd9eced0e905fbb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09866e95c24141f1cadc975e76891d6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ade2586e1f7b83a368275dc478602163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56a57f42e8dc530e07da1af030879c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba50cbd48e9e24e8c95d24a9a6b96365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c4ea770f991905f7da393aeddf59366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec661531763ca02fb0988142384daf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a2595dfa142b7ce3c54e53b9d727068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6649c9dd01c167a72bd2055ad50b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44a3cef4844410f646cd84b2d841c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0db8b40ed7818568dc75c46313a3f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34cde88a7747b37cf495f0081ca1ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2148cb93eaa47890f5ae3ba59b22373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e620f409d202064b334b17262cc4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b574a13a165ceb21f591d961916346f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f063c5f040c0f3631c671b8a69f30676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aead6659ca70681ad8f78115ad51977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb01e79d2244a8a86410159d6f2d9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3007e92d199b4c72c47176c462e0fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8aecf20c3faae518a18bccd33a0ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d6c568051078324ecafa99a82561781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d6bb296e914f405cdea9b411b3f6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2aed54b0fbcc677723af83a2a3df883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda1571d8bd6b0e31ff968100b5320784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9da020c8e5f5255aa27f846081dff785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86f614576637e52e7e0a7ea65fc1b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4aede77d9b552382fbe9adda3305487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d570890c077f9e15b980a570064951088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e34eb7ab93c50c825c3971b84f6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726128bdd31d794f604a42a9aa2311790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161230bc2ee3aba4b26667844a6b1cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e618ceb798dd11c23e299de42106e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797bf5d5311db311147398f936e19dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6796fd936090ed585b8b04b2f015f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deab9dbc13ca31eb66230a87120e1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3f6350f331967046d5f1176f7ab7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c4ef58796fb6e5270afeffae1894597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74576b770d878529b2056ed89410090298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eae9d0476005fee2ddeb9d21cb7e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec606147f5ce162c8147d06ccce06e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe83955a8c1bb30030558f57075a10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449558819ae2a6c0b28c53514416b7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533503b270c94b5b40dbaf21519f6f5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea219f3d1448b0435ae9f74a887148e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0817e11baad4a279bf328a8f4daac9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a22dcb42dc90e641eec05258aca8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a43dff3d2622462eeb6993083aaa2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f18b1f62870b93175e754e0b50cc50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cba139afe8b97d06b745b712f7b17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0005cd297cfdbb0cc33263524cb3442110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caddf5b89083fe9c4c8fc4dd82e4ba6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769e18a14f928789591b6475809eda1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daa975ca57789f31ac19d42d8f86e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa18b19d15dc7a97a931c6aeab5d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794d5d9335ce0c36bb657fb5bf1ac32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e7b220617be3d340b586abaaec7ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5757d64cfc9e99b2bb7c02e8d0ecb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd028fde01798009b544089e1bf3a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e2c040f76e0f48edc6d529a44f3ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f44f8775251c032a9e18ff479f9dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af56f4293e73a909816c4c71ac89b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527cf4bfbf7360d3e7836c3f8bae97f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83128c0ec717837bf89f1d89de8dbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be65e2022b845a6b6ac6d2878f54f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3091d5efd8f0c8ec11448370b506e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf845415b96fc96584ed7e37108f95e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f938f8616dbd1fddd2a91aca6e36d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2f82432cca0d719b92de5163b4336128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cba841b59eeff397d7ccaea7da2fbd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af835cfd26ceb2ec3f52fb8a9b711f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26769109ea1d95ff8d8a195349dc2c98131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034bc42ee5cd61b83a19c5bab4794a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b11693fbcdc9fb95ef6cddb543ad3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb0c85370d87bf5f71aed13ffd8ee0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47b01068b650bb96bc813f5107861a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63797871137f898bfbe7fb463be1eea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291b905b39cfb4661e36ae375e49ff7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3369e0edea5dc5cc7a6db0ec6e84dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa29b8ab265dac5dd021d99e4bf62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9d4bb43f1532a6af0dc8c8b23956b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98030c0f664484dbe494e271cab0a87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb56c92ef57f7e4dacb59a5edbd070142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e2f46d1c71409262634e24631f448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18c31a422d0d5859cc27facac22227144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec1c03029dac5da287e4939196992145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb5ed71b7e941591970bdd92a2784b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf077430b056ee6505d7594d9d4d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37e1c16a26957bad7a39e17d6f7a83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbeb577e91379ee97d51aab9384b43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abab50e6e5f544333992f697dfadc5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbf10f525fa1270ca26a787f1f5623151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8597edd27db501c25c925328024561152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea588a400387e9ecb14b0691379d0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5007273bb3f3a83adde1308d33c6579154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714fc737cb25482e6b1cb1689637180155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fc2d4e5c7831caf64a1569e22e0ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2584c11ba32bf3ff64fce834739db0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603828e7cc97c0822975ec98dad02d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef729419c306df4b675899b8996d76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df81ce889110cd1dfdcb4a441b3d03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c90d1b4c4941e8202036a2b585e399161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ba543630936db2314737e58d1766f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a56e1240943deea2d87eb7e5fcad87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423ff70f11087c0f4b7b2cf5661a26d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd002e2e3e85cb43466de70e77ec9fa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c11a0d0ad024508cc2f736d4619d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32561892806f0a52cb552363d0804a07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d17ccd30484134e071723d2fb130a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98172b72c568627630336c2ba277e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a524307fafe98837e4f5671731e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4904ce9e349d4384b740c101776e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fee7b6175767bd1dc676c047460cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af77e356688128c130a4f443c9a12b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac915e70524e9f6e874a34cb92a6689c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ffaa3fe4843e0da957525c2fa4b7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ebc14001f35b1805ded9518fd2dd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44a841d9778af6d4789a4fae52b7d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee545311bb8f4c43a745b213ff04a544178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e078e7ed9642e2e25262688b0bc2955179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2873a799bdf935441caa452ccf9142b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293af3fc120176ac7e2b0abed0f5516181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438b070d08ab139fb39d3fee9bf3962182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610cd1d4050e16971c263d52ecf9017183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e6f4e152c7863e2782f7065e882d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8858feec78ca044efb30ba5236ae570185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bd9bd674d8a468e280732aaf0cf7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b39f1fc98d0e68569d88ebce2c0e02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b0cda583c8a484612ecf72ec5c1b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb89c741fd3025ac6a73e3d46ee2fb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3235e5d53554bbb478d661be63f63e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d507c8d60b358ba96999cf04850168191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f2ac8be56725ce5f369fd9cd67776192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421dbc9c7ae606a922cf276257b4d6c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161fd2e97e7a126f9a30905bdeb8476194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf5c049c6da1d51703af4c884fce6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545776e9a0c8e0fd1a1d23aa6e423cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a12428a91df0c52559cdba2c11870197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf55d3ebd6b6baf276fb9aae3bdf5ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f4ce4412f8c34ea77b89f75201053199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202276e129612b28cbb5d2cd54b2e0d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aac38f1d81d590a80ba2dd24fb441201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ecb006ee82173d14c06f4be522d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd521361251f4232af240f185ef757203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049834c5b8ea8a7ff5ec909492d1b3fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb61d3c69d9c34425b60a6bba5f3151205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392b6342ea192e672342556034873c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf84dd26548b4441e7bbd60eab753207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12a2e681d8e0f1009eae714d6aedf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c8bfd3d8888265b7cd9ed3560f929209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051cdb161ab86209a0fd5825ba21f12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7765cc404334edbb88b45219ea02a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5e8e8b54dcc2a94f7c6a186417be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba21bc79fe4a06cf14d2a941282ae7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92374059c62b5b7243d1d817d8a05fe6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c08f25e45e359ccc699c327b83060a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdddba1b699eee862169ef51053df96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce1bd95f0efc14a173a2614175c9d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eaece2a28a94aa075f9235783b554218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990da0ea473c99fbf7d1ae469dcf838e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269fad6c84152b07bef72277506ecea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82458d9b921c5b57d18d48fb05ac827e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabb7ab1fa5f3cdb8ae91b6568e612f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8246075c05d4255fb0ba175f9b5687223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2950cecc827c55dcd6583dfff2009224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e811ec73c75f69ed3a6e51c13e65103225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212da3ae660e341e5b93cac2708dd085226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac76b84e29adb56f9d28af6028b6bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464daceda304f3675888b460693eec90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96ca551c73a616acf4f105762eaed9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2016564fff4789a9fcaa1aca83975230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c918492c157893186b18c34345ac9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e17a6ef3769d2b89f6fddd4fee6212232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fd2871800f57d778536887d568169233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ee52c3eb92d3e6c97392e25898ac6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3418e199774bc1475a98ed0c44766df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554bd77f524e7d02218f4f9d62b1348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd4b56a0f5e2534ff85d14da02fcb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98a1fa36458616673e16ecb432496238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08080e6d96e3307b3e7de8887d237038239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed51edc2205665307c02e61ea07859240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ecbcc64635ad48389acf1a8fb4999241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80a527f6e18df5b1a8776dc06ccafa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b9af979bd8824ae1542deeca2aef5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4d4691d0bfd63a08d402b902c2e8d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a7f1d562eda10f7d38d56eb1cb2d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a480bb3b6b893ab985d756e4d584c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa7daaead7ac391e326b699f0c653f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb57f30a5da37ce9cd36cfe72eee2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafd71fd61426b3655f5c4cc40ec100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac6b8962ae3f592a50795a507e05c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57c5ddbf446a4c9b519ab5e3f240eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f430c18389fa8d3ee3930de364b8c87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c68bf720b2b29462073d87b6f0d87253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ca312ef18bd47f7a09a85a33d7c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae27c693197f1e9fe99552a73c482dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a58830c56a1c827a8134eea65f12256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff34317bf6c2a3ceed87765ff9243e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab0c2cf3feeadd7cfc1af0e344dcc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76286e77d1446796113e5f35493cf6ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177284586936a87f6d53bcd42408040260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391db8ee4106f5cf763d07fcd9e733261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe974fa020a2a24127be6519d30cd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e48a174d77b64292e58a8b65715c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a91a0d842e21ec93f5e442c1091ca9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6f40858c59e5c44bdc27b54c32cba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addaa73f9dfdf8ea4aeb716fc02baf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b0cdce1754eb63d43066b338b9a0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d872cfd174c26321715820e01e5d2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080220664771f8fa396504abd843f28269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71305c85a49d71f664642ff84e95cd9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3449d956fcc0c0e49f69bbb38793b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604c741a2bd05fa318ab32d65913503272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affde4c6a32019f485868397c20d30b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2937cf0d88c93d4a657872e4713444274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58739455dba9febea3c5bc5f65df1eee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe7844b3790062c16e7d50a93125de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61473f469538c3903bd1d181e9d256e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fe3edfe6fcf5e14d57879a4d55392278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bedf28174d4829327f8339e9702c1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2184842eec67e275c279f34a23fd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb61af675ed8f107dd748747b56fcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e3141d8eba00d41d96794630a5f2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726b10f8f1ba83c0746e2df590250df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cecea4bb3554ad5e23ddf3278db59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b724dabfae0a905360e08aad0b43dca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975e5cc6f3f47ffe95adf0c6264551a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fc20ccc49c8456c07b334ad9525c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146f30c875eb2a40f61a03d439a42a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f864bbc1e07517007541385a2ae4e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c7aef0db260b082f4e39eeb277f66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aeda792334806c4fec697bce6ad44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b12bd37a770334dcf0d8fa3adce8d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641251d305b1b24886f2b6d2b27f969293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18088c8725bdb22ea48d4feaf6a7dd38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621f75d04d809a82253fe2e761ea5bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503137d69d0ac0cb55e9534a3d84837d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1a68456ead4aeb0584c59b845d6a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b4564bd8139f1ee20e413a1db165f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b95dc30289dc136783f388fc8b376299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222de40f4e8e45cb66bbf5c14fc9b70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594999d0320d8b7cc821221d431bf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a610e215594696aff94eacb695963302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88650c89c4ccd7e25d3fe0a04fddf12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b945216cdd4ac14559ab9ceeadd1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322d27f9031da78ef5572ee8ecbb22e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492f210f3c0de60a340964908440411306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01870d9e479f698486af4697ea7f35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b9a6a21c0ad73fe0d307d2d5336b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805267c693414a97193178dc1e3bd564309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875fe0333c15f7dfdb6fc24af5296bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc86a17f0308dbf472b2ddaa4a1407d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3211ee5080d5ac904bef6ba8640aaf8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c6050980f74f5e5b798dbc3de623313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf24b777e23e151ff5f157f2229ad9a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a444ad49a719ae41b80835e632488e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbacfe1f3b350d0f850dcab148a0abb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7363e8bd35f0b3a7de8172472626f15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432f15314caef6254f3f6c2fbede905318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6dcdecb23c6ec9505ba00bae1e341319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1c73014db00320239625ba4dbf06e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f0c26d77db8b5618f11d5f3c66943321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f8b7fdb0949e42cdab64adea36830322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153c2ab2dcd50b292c7183074054c9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebec6d5d9715ee10b75db78a3ebd93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9868968a4114cea91df2e024c73a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86997f0279be72fd745ed55eeffa95e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e76479fe8ba3e1861a8c1dea14c3ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91629743a81065c91d50384607af8d88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb910e885ce712c0a9b3a1cea4f07a98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a82b54250f06221c988682c124e76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b337a1b336d379cbf03b514c17a2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d364fa28382be90234278a25b3fa458332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecf8b3b004c013af0a57bcc921421a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecb9fbfae66c34e6493b49627027c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb28d8634d56fb0c4cdb22c2fa8a279335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca81dafce75a0ef54e3a5272ac68ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bae62f36e100f89aefd56a3c81024337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d262e21e252bfc94d48f3c2f49701338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a112748a49578ab88d8237001d6d8c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441910226934b4e414c5a640eb710f0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eec00af58f5aca4de7498a6dcca2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab543b08c157d4152f4189fed44841342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ca7794e300337d89dcd0bc09e0b31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02f1f4a61c9595aa4995a31692b6db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404abd8849956bf33b22abccfca5138345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc992d0fb671e716803dbf68fdac75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bb914f5c1c741b42516d2b1769657347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3e4c5bc15dc9d1db5d9a64f63367a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b1112b8bdbecbf1f2191729b09a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57199d829c0c01c2592a3940771eee6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b84dc7c29d65e1dd37ff6e27572b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3eb4cd27ce8a177f5bb465ef11ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075327ee734323d5a60254801da8fcaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c672c86204434893768544aa2e7e38f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419b83354af8037ed519f16a066b8b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa564c1df87418feec5c31fbc4c35e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f06ea7fa32d1fab81c841c6fbb6d5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de9315d7e83854599918e8320e32d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767037a6fc425a4ba4b96cdf41113ae0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ca5cb8f9fe23ea26b0cbe4a75e414360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579711d6366c6db91d7069f05fb289f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601c5eb4cd32e581268d5b81b3f3631362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc828cf8b5878b3bac42b26438dc46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff77ba82bf98ac7b85f963c46ae3c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ca402e123ec46fb8678151d7323ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c973baf27207f1c288dc660fade0d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29a3b5e16abf3b6aa0694faad98570367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a448ce8793149c205e58e1092b0cfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d39746f43f433e0cdfeff67a3e8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6464f134edc2f7fff8ce0d605f61e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68057c1e40da71a42c9a89e1f39aad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9cb1362232c464d321c78042f6735372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a0446c4f3a7f7747a40d6154e6e18373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4bb5e67f9812e706c4ee78eb2f361374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16b4c1b084ba9cc78c42e2ede65caf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9953134d6504ff1e9f2b3a15e5cc9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce8951eeb49f8bc2bae0b77037e421377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b01aef051a596273a807c4294a7866378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f264ef205d077e2f943219021b296379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fb1e79571dc8bcc43773aa2f16b38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d9e983e14b472a8b725a53184e0b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf5f2c3b679702b47992c272f8c125382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9846a39e2d0ee8d58815683e0405ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a256038b1d67b33a4e324b8d1613f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96f655a9b287f1c9d4a53b30583c6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7deb3a2526cae3430ee18c65ec2e1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4039b9221c5b29e8176e5e6211c5209387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47f6f24e8e1ddd155dd8d1546f9331388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1057ee8c9d07d63dced08d7522394389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edefa6cfcf0a10a0001938fa2ba203390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6246a2103b740eb5dbfa914f1eefa4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3881b2d5a3280c3291de3fcaa54372392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cd8bbf268fa7dcf46af806fcbecf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11dd75183023915f4ea5065e0b1da4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8acc7d7ccc1046b78082014adb4ef5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffe2ed4810c7c5213ddc22c1ac2e61396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9948cec3ad54b0dde18dafc54205e46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81915da425723f61c23de4d05857e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36d628cc404afd0bcd413a4c173936399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37bad339183d3098cf5d39ead637c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660befbeabc2ee8a5fddeddff8399e1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34c8b5acb5e30f178bc9ffb686704b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cc04addfbcabfc96603022b53082f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb740c13d468b94cd0a91a27a34e272f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fa64df42c469b347a77d3ef7f4d3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac33f5528980997cf8c8fdbe1ec5b70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55839a8e0535415ac9326bd858ed8f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada85e5f4a598d164a66962c206c40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3f4389241891036556f1b8e80b645409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e69d2caf66d82c46f153badf459e5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac5089288a0ebeaf227a4bc77997d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9f7b42b6fba9d7e6a755e11c59f75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f65134836f22231f096da8b264c05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f77ba4e35196a14a4237d05919686414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77146041ae254b736d4fa520da1d3b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a730e2bf6eadf97cf3a5e6fe60cdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d1ad15d319716fca74f2c7edb205c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7887273e9b2de5f04e42ece9c4220418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662452965265f1da5b8ee9c05e3097f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea69383195580911d8a6c8d4e63af67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aea08578c02f37b23258073f297c7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81501f656cc3c42b24a11904fb0b6b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072db7077d43b85f01bc77dcf66d92c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e494bd674735b83bbd8f899be9b33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ef85de605010b5845252fefc7bea6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca339013a9456b9ec09712e6dfc6dd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca678e6c542a1fd1615b2056950ab048427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fd3edd8abd17ecb214a1e47e3c125428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83caa2f675dd317f1f012072b4cb704429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80f9e61c87638184aa7ff536297bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7cfccb92154a9713af53e4a66dbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d645bcfc5c42df2f264d177a54cda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35922cfd5d076d36253af9d319cfdee2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df2f186f53967a95352c5b8d73494a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5436028be53aaf4ded3e4a26ae818a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dabd26fd1a31e97b2af9ae59b1f12436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b341c0136a6d5308974ec6bc3f492f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af012decc335108ba24c14b0966eb733438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5863bb15c635e332b3caec1f91525439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec092d66bc26737a61cd65ff19f02b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a98a8967a23d3bdac0f1dba4d8bd9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d512eac0feea215d0da940f1b8a6b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8054cfbcef115ab080fa1a48ffd689e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9e90daf78e91762719d07b5293be5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118ea08cb211a343c06ddd4d4c7c156445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303102f9760b69ff2e2178331ab9953446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5f9bf582a07a821de715c2808c4ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51561055b0769063c5ca655039f9cbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fce397a0dbe54915b73171a60aaff0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dcb1442c77e9e237d5d00dce93af7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0557468ef7a0c74c84b0a9de67b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce19ef4dd7ad1fed640001d65236be7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb9a65bf042a4734bf65dbf0ce836453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe91591199abec378ea2ecfbf5c723454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36812446a0597f05c1d57b70251d80e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc98772b2455a8d1614073b78387e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c21c3673db9df0b5b565c3bcd9b6e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a638eab09e5927fd43b08d29a2a552458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1712dbaf860db7f6182257efd6dfd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ed9ca9282ee309d09ba493ca45eda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9bec5552872055d1fc12e2d99e4bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0cc1e7b334c83330608db949a4169462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356339020402d02e24a2956234e9c94d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98330fff745497dd98c61817f13f1d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdb102becbf0b81bf2e32b886036b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d451cb45f8377052ddf5469c0bb15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a971f9a10127b4cba2fa87dee212c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c9266fd579de72781af68cf51f9cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694501af78ce3264e45dd36a3358a09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4b343d520d846061b23ada85dae75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a494800d8cea422578accecbb2b03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae85e4b4d25b715e3a620a9271893bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a70246daad06341ab81c69c03b0c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f18c5d0edd08a51d8233a56ef9493474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55603e117b7315da0934f9ad0f7bc8d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44ec63bb7f90e4fe5e11a1ecfa4bcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3f9561cb8673fd4b69623f3cc7372477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5451bb0b292dabc5c9434bdfeab5c6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f764c14a50a85d4f508ebea5290cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ac68b7e72b87d5d8f8bb81c63e09b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7c7952b043235d98089edbd57ee2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46b8007a1db08fc6aa98ebf456a315482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a1b15222e028a260d5805c70af1c9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb20ffa118eed8a787defd9cd24042484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314876ed31777a720dc963742152ae8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16693819027593b3ea88f27b463a4f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f17d2a0a3e917252e675a718e01e68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e352f66f1d4355203ccf1f8f4e01b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3950542227a8d9e64585b005e2df2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d1995408397defd8e401f85fca27f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aa6ae267539ca94cf3d782e9537af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924faef7bfebd86fca6422ffe91d70d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68bdfa1ac563b8715f2a608647f53f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a909d7060fffacda386d3c1f083f2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fa6dd1d8547376c6c3e3698e0390d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c476e838406a56a8418ee27c905f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b088046fee8e76af58811d674a49e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcaddaa561aeeea1f9032f8cdb1793498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e665bfea9d09ae2449208b61e6f909e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537b197a3f841b084638b0be3258dd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e82ff475c032c11b37b84ca62ade0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c75125087bea4f967da7ea287e039502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb642d2b633fe64b97914f5f0ddd92d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb31dd8963e28f1f71996da896da93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99adb8e2807a14ae8c0ff5f9bdf1d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587567d9f1aaee886fd27c425406065506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1b02c2a9b9ab345c1e9613ca96a7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd382ae95200b8b20aedccc61307b75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793488f221596fcc8427aa1061028a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8faa4ba367d60e68e1237ff625a1ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a1184234ae39c172ec2a0b7f28785511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545799db77b39bb426df68231c97ebd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15cfe338ea004eb18e0ad62bb25a10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011fa5b4a6b580ab71ea9d79c2a360c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe03f80e543360f955069d05535ca8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ad9a63f8c592c98f408a75e3fc38f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa70ba97efa0ac4da57bfa1ad13c3c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fc68aeebbbc3c59aea49fbdb51a4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71e0e5d1f577e2587a58c0827df34f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5f9889b353f632f069bfb6e29038b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5605c472335b67bcb845bfbc8e386521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054666b52ec0dad7b773bf1e6f3c3b75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8a4d5edd8df985ea75b9e4f7b3507523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d783a48e5470429640e06c9b295dc15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b7e9fc3ed99e164600351967188d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d66023d875fe3792d8aec43e9787f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b811d018abd6dd21a1e24856c7117a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859817e7d8f5c3c892c60446aa3054c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b6fe2e6b546de2b274851b0846380529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803a1f51f67c407825035bffb58903f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740aa38ee595a43d5a574d358a43bd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc129fe754918a4b273a920af918d7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6261cb8ec9d71c5d659377b6ccd1ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a00db3b302d00a081668cab925157534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba1491ebb9e02571dcf4615fef8b03535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcffec49a0c575a9761cb371846eae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e300ab02e8717b827aa21d83e04c85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e578a3f4f02d87092aa6428d8ae19c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b806bbc5a36b42499979c1f6663480539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475a51f85d3533459318c583df6b995540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266b0c0c94725c6f99cb19edbd638b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc6e3f5e89869bc109ab8d2c73ec8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8601481178c7c06d3ebd4830adb59f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1e72c582c85b68fe8ce365efe90d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc101778f72cf07b9748a428603d78545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe4d18003fb856ca74d31633c6bd3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb361b0bff2bfe44d6da5388a28bba9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddf5a828a3c96dd3ba418ec041aa4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938db88e7ffcc919ed6b915e7120c93c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b6915f15f5216cd8f5e9ac8ab3e23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fb80219bc048e11ada02518a17bc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6266b83a70cea6369bab6b2bbed4ba7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebe3d7f2afed92617a00a8e8742313553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f636daede5785287e83e38813060554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ffc201a8bde9ca36b82af978d5ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd66f4caa279b7d5dcb21f1444401556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb05506db49990376f432b075a39d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba9137ebe6d55d72531b190d25f85f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561623970d67f710483dfee264069eec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c747ec4148dbc194c8a9517ea733560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aec6e4f3053266afe8d696cdbd5ed8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207f91c82febb49824181deb65b370a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c082cfaa9d9ba6ed297494d981e655563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6755891e5161cd12adab1c635f8c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47273de2a1e8aa32335ae9491ef40f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093739b756c1c912a3ce3722e46a10a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39625ea9d19d3ef92890044752ecb36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f61ead72c094f6c396cff4294ce05f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88773d2b36636f99d4fc3e1f890db91b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c5312ccab10908fa58311ff76cd63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576474886e856a5c0ec6a0b978ef6153571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdaf8fbe45a10d5b6f0c3f9ac42b61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a540201e604413e4fe1f91d8feef845573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e501befb2b696200a88b6558c2f8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09791ede7e59a116dd16fbbe5a1fd40a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5f51b538c8ee92ab883bd32c1f7c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783a5e95202e7cb086bd8ecf1c186b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ff346697720157fbbd1856dea10c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264b7d2fd495ca006fefc5b635a5bca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451abe6a4c451cf39f477baf4b5606c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f122d2836ce6e2011361963a66e7746581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d04c3e408d9695fcf3ae8482f448582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ae8dcbdea6c95e24b3eb77452d79c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459cdd1895fc4d7815c989eca00173e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37b7fa8929c68ef11373fe6435c533585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea72c0bbf7e6291fd097c4dfef4fca2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4931331930c0d52a219606bd57af5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85bf4a361e49df1f8598c56e6f5618588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4c2c750143e263f617d7225a39b13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d067655778e40420821b7cb19c1fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b49e3716e74a82a309a60d59a7c21b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad99f54a70ec91e194ad8cd1feef51592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41385b70200d3dc20391438008e0fb6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69764e07c6f8d5ffe1fbe52c33a889594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cbe0be354152886d7778264ec85dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6acf89126393cba65fd60ded23c19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed9a137d202a6a757a81ace69e9f66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10473bf15b2a453537beb8e957fb9a18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5fe15884cfc5adfe12340f6a8ed17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f915e3bc712bcd32f5b682d99236e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929370a4737d9e6f6ae8a937fb7d0cd1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cb65d46c5c5a08a50301bbc6f71b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af275ee8314cff7f4ebddd1f7bf6f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288630e21290f1f495e0928e94982c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0262557d4afc7cff8601fab03b123605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e71c52a53d8979dfeb66338b479f71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd89a34ddb3cf01e61aa5b80f15e96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b822c80287ef40eb134ece11398590608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6e6bf7da44aabd6544047c8538518609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e352c269a639bfb2513f64eecb8467610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74a6a3dd47f74f068b24740d6d0839611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93897de2747e403fb1c91a21ae3e8c2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d075b8ff98c2d26f26702b934f2220613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76776565e63067e5fd347292cd22e665614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd2651a6f4049e4bbcd6b65fe8cc3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b7a575c2b5cea783c52526b98f275616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a254c71b3114b186dd962c66d39e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1a19827ce10c049649d5e31d9e411618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4a5cc20e6ef1b146e5d2e220d6f5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290df8abd377064360d760cd76699f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4ae6469aa6336d31bf9493364d308621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5397a25660c0ac77de13a0904b2d9ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bde502efc4409daf8431c3f327b6c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3350ab1d2c5ce832462913d805e777624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a6644dd319683b9ded7dc11ef21bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0ca96f24c02970d6188d3fb95de18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fecbed6d0fc6f9f36db693c429e4fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f53414efa3cc513018af1789c207f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe175e28af961d02817177d0058063629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708102c430eb5277840ced95ac48fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8f536efb0405544deec0d4b437ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddb867e1d1284226361cb9b3d594b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c5fb12ea085ae2ff45462c1338102633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af376e9729561eca16ea86134f8e0d55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c4a8a563018e738260e7c304eb6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62490beff96666a1e8e40245c79a2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ab88be3258fa0afc7de504108675637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d73391fbe3ae07053a38120b41699638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213cad84bf0e4cb18f576ec358adb7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e8c30585c513fc4a437705aaaa93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a685f76316cbf624f092d9aa2985d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0c17d3bcfe4917eb3823dcf961d93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a25765cf1c446ca66c0c67959d6387643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77dfdb2e8155c1a51b4728bc819b6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3648ac26de3c0c6dbb89b04b2bae45f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56481321453cc6ba2a853c6e6d57d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d2acf166cf384c39725ffc0db19bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421ee58a7e5da78756959195b313ab9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9b9455adef2ba6d37d2d8382e0c1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b44d5512c001dae42a0c2947848d12650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812cf304a4c8288bdd24b313bb4b518651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac96dd1ec7bbac2562209445093c0fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac17cc8dc85629415801a37e148d7ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82eb0938de0f59e9f036523e74b21654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ad30a71386e79a60ec84f4f15b0c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460a43e60a61486235caf6c2804e6da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e3d3b1d823a7630148a1cce1f3800657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17265b18c6d68e47e8241c3a8e1efe5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890f090b27def1053b6c484acd910a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439016ac2ea5f5a80571ca460714518660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343815da4cff3328e3593a869a33592661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a2158e795ff25b9723c5eb4c6c6e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2189ccd1f81e3e52e7d8334c4ec1e26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a97864999ea70de90ba0e2bffd6e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dda6a5a55d3b7acb727a2a29b85f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57109763fb6fab29225dc71f686e0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f353409daf7dc2517a85300fcb5615667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a6345c985326976805b6e770e2362668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd57dc7fba075731f045401113a2b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0103aa2f8d0316c9c35fabb6515843670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8a5e7b1c973432a4927015acb4a10671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcef8aea90134865698a6484ad0c31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a83c5fe1bbb0c1c3df717a94c034fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b97ff5bb0ad210e005fcc5ee819df1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6274a722b918b21bf5406c48fa95af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ea09563aef64deb434448b5cdbe9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b935aca5d67a993c6ac10e2ae436677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a517ab81c9a78dfc165408b7d3c3f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c28ff60141e38a136389733c8e708679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024d3dfdbcce8eefe3be228eb393849680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac99360fd1ba4a1e350441b2e794c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a4bf59c8ec16945c986ed89cac30682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90d9a7629524dad7d3839bfa23f7dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab77edd05746b9d2146203e775f3ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f9726d21c0767b7b7226c7c0bdbf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70eb750ccc84cacf49973fd00e690c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2bf80f8138ecc7a34d76c0e9bd329687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fbd71cee4f4d99d4f88a45efca918688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2982c0df9f15641fd6de1d41a1b43689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67573f1b3a16d5f6064386859e9e362b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a6c523f3fd5af4593ba56c728605b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e6d89bddcff88e7c307532afa1ebb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c0addbbf4743eb18a7328fd1b5b3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f6f874b8293ebaf69f8f134c1ab11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850652bd9d33e7639544739c493f664695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff162f8829151d4303ffab651c646cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fdb8e828ab702cd929abb78f3d712697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986a800be0ea676fe54139df09c1b3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88397aca0043d37cca26f633d3204f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2414d69998009982d5ebf81a02a67c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2378cc174299a73b430df4ecf6b2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc6439b100033be1be2078f3f084a6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a452a997a02a731c9cb864d462007e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf690c22d6e0bdb86e21d9a1b30d8927704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbac6b65317708538b7d9e9ba9c7cb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c836641ac1a4b622f0bbd96d55875706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8e94f4a9c67cd6e6a6b72e6cf1400707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25bcde9a1673581542aee988dd7b6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b331f73317ab8b0304578834b412d0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717b4e43e8003878660b860edd70bb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dde82650c949630167259810f34c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f60e2401f2c64bf16d4a9d5a472e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c0fa7c092bc95af1a6c4177c8d81c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a9a47d1919374891cafa117e4a94b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cf3c8b4b7193d29c8bc5f117c1b31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cf7a43dfe1a677a3fc6357a30ce10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213074dd3b36c4fa1a0ef8843105abd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0888eb1067d1faf0e52db76d588cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7bc74d311b954eba579ad24cc5148719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5248d74fc1d39b6d0c9d6712327f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970081d64410325dfba07cd9e5c335d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463129d6b17d44f65b7f65bde5c88620722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e32d1a8f511cfafdcecb3777b322c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2b23975af446f8c10e7806a8d61c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9548ef5de37c4d35f4f4f111795220725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430737f7d737440f6950a4ced3874cd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ac7164ce26a74d1caa153170b841727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024a0bee74c3e33fb5dae1c91620fbb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ec467438afa4b3dd49bba8c096d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c18478556a4e241a93dadb671dcf3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134da75f20377e9ceb9e34214fe75dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8a6a76fc7c379d2aff626e6692a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f36d106b3093e7da5607b7fa59f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca7dec8b47db545b974540fa2fe382734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88588dec033afc33cf4968ba414310c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135c88d2cdad84c9c0844ce65e996c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4ff82d753922a14873e8337b27d77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a8be00eedca50b28fb530c13cbdfb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa0f8f00df1e36467523db22b7a703739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cee11acd44ff4414cbe7a33e27baed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bf37d83c3f7dfb4fa709f92b4b6c3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbbb2f6658215fcf0292b21942e2e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166292c498e1f1e5df25906ce03d878743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8865e545fbbc4e82769754f314db17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039b714ffe0dc6b36e74e3c6e801784745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cd545b19aba1a6b1aa8a9d46b5e91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97e07b110cd87bfb896bd37c3ba000747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd7b56e384b32c3896e08091e86f06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598260a9de48fd4df5b9a1975bf3278749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe691264073c7471c79b1d264845e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff81cfb4cd633b5f2a66719d40f6ec9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db444f24fd87c177a2b4538cc29cfb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac288ab813949d1450f43f53777b284753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91824bfc8f522af4bf6bb097d82f39d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666e6fa8f9260e0f1399ee3ad7f3049755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381557f97a5fa266ba5a6aee1cf9166756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8668a5e12ad00bc784f9c8236fa35ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9959fdf4dde0ee2b64ebc99d50457758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da03afd925325c55fe56023fbec728759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17afadcc10a6348370ba7174ff9a8e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa83527632bf3aaf21507fc6bf3c89761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332afbd8e2f7dd35534ae23d5ac2912762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2642b9d21bc72f2f5f4244de2f938c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af462d1f16b30eda03b47ce1af8fd5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa002fba472a39b3faead3337bf1ff9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e3c6675938ccdaca22674f8e0d89c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1958130e181aa499ca73a6c2d8f7626767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d02121121e9c6e27cc7f85935811768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd05f21c769984eef3f862889af9a33769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a3d8424626b3a9f4f0eee9408e783770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34ee83e28577184311292d9921f188771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40743adac6c7028aee2b0a513aa7957772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b90b8da6051246e56452c22f4f49b9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b64235e81109eea9ae6be2e742fc23774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fcad7bc7d39ad291df5b9efc6d4f9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae037349cc8e02b51ee87577b67ec88776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18b9b6494760b3049247cbc7a7a062777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c995c8ea0b57b5516a44f7736fd83778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685777f42d6849173511805847073ada779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae02852306371046590f1a682e24f9d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f406b421d373e9fa3bf75d585c985781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413b4fbe6f593dbb62a510c57a3f8d2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7966a235d522056904b0410d9f6fd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e02f03b9eaa7a344f16f8c58cc911b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e134e2daeefb7de12243db2ebfcd3e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c0adebb776271ecdbbedc79ade7a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96716ccbdc9989230daca491964a3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11192cf2087ed52546b4078d8ebd4ef788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949d244db34c64cd298166a497c954789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bcd46ea000d8ecc73c4a8d2ad866b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d043cdc2a6e96104008f68ec69fab2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bb5e50a0ba0b242c8dc873fee2ab8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e67f1c5aa03d25625cf848148be84793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f8ea09c27bb7de5b95b3e0b388714794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf461364e893c159f90cc8f34d1f64ca795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acee7706f0ddc881cc7f3e68c714690796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25823b595cba735dc01fdc211be7e002797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0084bbc789f5e8cb184c74373680753798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed1ce52199bdd124c7970705767e57799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0f2fbb70e8c97a4cd8152249ce58b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c702a7facbee5498eeb027763492e8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8934f5a1786a316dc2439605703e1f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8686618273782ac65f4c416e30b932803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9160f2ba89c1a2c143ccd1c8ace1f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce3b0008f40f595357d3b019c63edf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dcfa17b208395234884d21ad30d22806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95644a602f6af5fba4908375d18d02807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12250695fa29ff106691c859ca17ade808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314423acfecaab6802b8efe8d3d0551809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9efe729f75874724c5b21f1c9084b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de5dbb5a55585ca89a563d017a9339811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8763fd75b72a44892f4f34a1050d0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a57bad9536336354361fcbda7817a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b01713b9c39e4d2ef878b491c4130814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f1f8094c62061faf4ac4b7d49e46c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255b437dd10f69697a21463862e7c55816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccfe7407b01474ae4e564bfaaadec7817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674accf3dbb66f17c4b45f01a6288be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76052867bc6dc97407a4888db466ff412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23528599627806f8ec31b0dc0843b11f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2fe28a8ba9c171551a6c4805526ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae0accbd911e568640b2f12e1408c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e83efd0df9329fd6c5a7d2ed0a7a8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb34f440d1f87378674cfc56b93d32f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c38b738db5db5a68b6d196a4d09a0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671469b4b092ffdbb0675c6c3def4d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3e662101f98409ea118233ae8276910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea5873e7457adceec445f67029956011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3e520d430e9f6f71b24ff4084ac0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf87971be411099caebfe1d7db60bce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a3ce524afc817f3fda26d2df075ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af13fc6191fd4d071bb9433c48c19a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9db583a8f85fca1b0b8ab9d9ae38316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cbbc16711454bb2c930a17c92617e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b20633a69b870b97dbd004874d81818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670c3f0fb54ae0c8cc69b1b2a0aca5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a0a55a34687371754c72b5516288320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327fb1976182e09e67581c8f90af77e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaea4d824985f88cff5bb17f75446622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62dc117124f077081290bf4613e0b1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25a325fdb66f5e055ed9043274444924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40478a2e9b7734aeb8890f4bcf0a099d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9da0b84661e06660a28430eb5180e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a6cabc5ab9454463f2b1307874ddc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970dc8813b98e84d7ece127851d24a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106233383d9fabae6c68bacc0b9985e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28982162d93b4c808402df1bec76b7e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a202da25a0cb108557d3ad3b8a11d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dd662b2f290f3f1a214d264982dbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a528a97328cbdc5ca16e0067a94633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dc1596b8c1e487323e0dcc07bd91c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa8861e75f420302928223bf015c2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5dcff1911b59f2bae2cf0f95d808136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196df51d68d1e194b17f32a18c1708f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f13b8b87f30529289ae2e4139a86138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab3254363eeedd8fff57e48666d45439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345462206cbc64a9babc2c7989ef1fee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3b5f6c748eb980f90046c5779599741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26317c5feb2d241a16458f51da233f6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833365b36b157d4aead5c6b8dccac1243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587aabf6447b87aaf7f1a5871af394b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c463a9818e6cc2a7dc5bb5f12f4da545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd07c3361412e137f7fa7816c94bcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedb5e669af35536c511083e7dbf34d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed05022161ed5e9cc59adac0c6b97448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ca01d859cce9f555dc01ebd14304749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd0f52af3f8d9040c9938bed8f9c9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11692153006cd3cca215cdb413f5097351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612e391c5cb47a16b2e0aa13a382a1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b2844114277144761b6314f3cbf153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8243f92a03c194ce2e9aa4598265754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eae599c4ee7c88da56ba8bae1b021a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef9dd5ab26616a96c606ffdc76cfbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14936cb44d594916bb8176ba1ef67057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9425acaf2dcdd0c566e4bd4864a3e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0bea18e45971312c1261d8ccb0add59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa8388fa64302c9c35c178ad26961e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d74f52d82f27364210abdfbae300f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d7898bb3187f6cd10c5907f5d912962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992eb807995f1092d5479afbcb2f80063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d426df098061f6f053aa8dcaca565664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69702f0d65fa109989f63ecbc3cf23465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86b4552b830b70eacaeea99c08264766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7755f158e1717f8d3e8d2e3cc92489b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3add03c5b00e49a06512afcb6d7ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148959855e5b9bfaf9d9c49186a197e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb40877648f105373941da6292d413b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004ca6dc9c8960ddc3fc93b03936eb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611961b91dce03d986080dde6b6eb8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e411e85da86c81a492e4142dc093273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46bf944e19a550a379e013809c90f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac0366c5a27c41927b55f9ec85b90375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af1411bcf2e2e893133dc1b911811a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf81ae858d8641c15fb299a5c02ee2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299881cba316ca200b49e16ded6591d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb5aa46bbbdae562b936d74ccaff879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48cc75f99782ebb5172b725a0d9db680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405680680b1dbe3f93a841eb58fad4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569a99b3c07745a4992fad0e5ee67e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578c69945b0474ed372bb33a9b0e86f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0f6c80ab340bfdbf3024d0c48c1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788f7cdb01ee07f66e90dd4c41a998a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97abce3020e1d4ae3aedfd0a8191a5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f266366d40a081d335cab1603076e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff7b7502547fb3469df0c48a96753f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdff5676dc7f9b59b73ec72ae3ed5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5668cd4d0beb7ac2c9a9f2e7491b4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd95e276e0bf1a98f7f52edbda4ff5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd6b586623914711ffbb4cf052b76792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda56276796b923ecdb789e8861228793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94318ebef699ff1e5b1b44748c7d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5624e5cafd8ba17f0249d381b2d485c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aefc225ec6eea17cb68642546bbe8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be9b12dcc79891a938897ad55ad3f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae3e4f29fde070691bc5bcfe4613f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273439a32918ecaaea66d2f01206849a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755590df38fbb5c631e64307abf5404100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d38f8f750e1a074bf194a02d8d1ef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b1533ebbb461897ebf72136346c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf42a9d6105dd1843ae069cdc1941f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f866a375b0719a3e49fed0b88f263104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867c8fe3b0b5d9dba3ba9cfba5c8e8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e086a095749b2e3e132a0b84609ad47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da625add2298a7586cd4efbc7da1dcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc0194e476963845e9bf892376ea6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc961838b319e1dc795b1445fda32173109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a943d02c4af1ef6eb8cef07f8c9b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c527fe6382c98678f2fe3ee1a447111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86723d99c0d602c17df2f4f58016d3b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b4d8c334a634759173d19f34fe998113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95d7770e310af7f7ea4ca8d4d51c38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332bae5e13a04b8d10b394ff088f418115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69011adde6fe9220482000b2f99cbdda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b97f512bbf69cfbea9d94d8747fde1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f1e98604b4c36914c3db0562c5ee8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e54ae6e059c2cd89346abae6e630b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21551495c4cf846360c74d873f4e55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760accce33f75760a58c00c8801a3784121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf971b1cb5ffa3b97759c5599f3e0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c06bfe56770754e8d5a4bd6b2ce40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f60b4757ccf3462d1a129f0bf7e832124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c43b821e25fb209cdda60f4d1ba693125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9bb7b8c1123ba61984e717e9c40fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629626344523fb5298be39158ceb500127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4e25ecb2faa77c11785926229874e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f2e595e9235d25dad5e16bf3b440e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea065cdf43d4a738e12a854c13d8228c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ba0a8e6fa727617477a8ec0ea0c12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a278e2fc130bee71692e0a0140e661132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e6c6bb2352584642e7c1d51a3578d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b8e642362be1c1c90999a7f8adbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df2664452f5d380e73820f3f9c7bf0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a61a66925c6a6ec91131be4cb5c66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbeefdd8b8a30dc28af6fb1699d2fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3537ddc125b7d7858e459e3e340fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6458788f90c1dc2e6ca8802a9cabb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ca4a1772face7780b2fd3bcd5e69f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28932945d0f94f22f94949ef3bcef97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7415b3d5d536722a5963e3339a4a04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525b38cc918877887c834a425ae0ec9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb85b95f143cafd64393a2f3fedabf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecf588ec7390471773de29e2e06c90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f003c21687c4777ef425cf323d17d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba570a0ac73d71fe8fa24d729452e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5fefcfb1d0b1bb7dc106dfdc9f21b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79565a5170470dbdc61b3f11a79184f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3695ca0bcf778fadfdea3444cfe941d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab6b8a76955ac1374017fe4b556dab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bedecce4e4c6fb6b57fca90cffb36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f46890ec7d249b3f8e1c64a12c0dad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e5123ebedf272dc31bfba382b8de8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6057969eebd914cafa21b4bce94332155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac2ddb4c7b1d3368f9c67cf858a19a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17a35e251a96bcd22213b8e9ef09c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c6d28f17e50e1c0b4d40ca13348ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20acecba73531c530b59320945715b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea8dc4b868be6ff481720d7269dc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fca8c0e8e414e1d1df4c27187ffb11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0d3fafcbbe9873fa781c8fa698890162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b626684bc3ff8d55187047b5fd48dcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a73370af7e4e58250ecb543a49708164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb19087fb0450231c95d4d94999f4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ff12ae005e6f61e14e01149843a51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734e11b7e3549fd75789198e2d5518b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e179e0aebf30c81f7b672724891d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c433f69eb17f5d0acc2eed9144a15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7853b1818770fcf77a4151a28df95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be4ca061b0f43886e10d98a2c0fbe5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ecd9048bb87196ebdb5fa40124268172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45239015d09b292bf874e3b4db0323173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a139e423b0e26ce65d36d90cc46af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810afc210fe874283f06f3b82b275d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392926b53a791f9f597c8fae1a387de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf55b6f070623f67130b915b05d58b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ddc3371eb1f6b3ffbf359cbc30073178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757259c687ffbbc8eede6ff9503d028179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d940556f826601c667073b9195fad29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597193c18e513d1c5f5b947fbf1f458e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11c1975345b0a8c55bb29d5681d255182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84458e140f3c00fd1f513c73ef51ea41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e95fbadb0964834123a57aafefa0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ee0579a9e4f6a0317db427e1654eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2343ea9b2d5017e7bb2326f255f6a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cccd55920061bd287291b4132a4ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5662eedc08a037523c063b82a047e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6c916327d4290377ba22af94e2993189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1351bd3fa80e3829eb149bd3f9f1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda604ef42cdcdd654460845f66da1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5823a675a99e6f666ec638e2e3d8b6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515a359fbffd63fe994a5b55419be94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619cb879c8afd40c16125ee596a1d3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a177076c56e2384fb0adc3a7557de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba6293a2c003e0599e79c484fd860196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b28436c6095315c2e689923ae0936f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7911f2a6d7ed0cb5aec6fa4a20d143198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a53ee5625b97f637208242bd9be0da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd1df24e1a0c757e258a840044406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c837c1cf6d0f0d3ca5599b11f8de4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d653b1fcd93a9657f23eb0f7b2b2c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489476cbeffd24b1762ef64cd500b2c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ae051fb7d19172399461bab7a2181204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1600d78b8bb2348c6bfaa6e178f55ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e313992fd59be81659bcb51f87c02a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0573ec9cb142c14dd1a74d11aabc980207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305739d60521a4011a74d469221caeab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a25b8a3369550967401c893fef8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17b625cb101e4726536db386b70042210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051722921c94ddb355784a19d1335e61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b496a68e334ef48ac60feaccf2f0e8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146d4b90a1bc7f281adae36d129b3fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0dd51f27be99c240466167c6fcf57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ce5e720ed479099e8a9f8471e44cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0b8e54a4f8a3dbf366972089386aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c1ecab8d1f66b4fc96c3641216e64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8458f311fb24a06e0be08c93e5e17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b734c0de6fa40b9c322774fe52252b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721603eb7cc038834014ad615e5a6d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3ca09a299942c2bf1f733704b5795221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2f51a8f7a0f151f3582b0b934172b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0bfcee5355d57e63b53d1a3df7b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce890fc572c2a0a9fe53da5ac6da2ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af2e7420f7a93acefae0a3aecb2d24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa63a013f9a66a480e74380528e068a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f98ec2b1730bd0d7ecaf3acd73f276227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398358e2e5f805ef5d18799eeb18b807228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95496e3a936d37ff23a04bc90ce5ec4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82738a1d5589755e7285039f58d9d1b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405324fb1fa2fd12b46a3ddd55a7af9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a330fc4d28a66a1ce9301c1e3af5ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65534922d0e55c0788911bf2566a36f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc7c8306d86bb319a99c9a5550c0f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc30a434cd572a6e8e07ff06c297b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912dacc9011d9f52e7ff0162e782a95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1dc2bf375950d501a56a00134fe16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffdb6818341b035459ba0e2ae97a63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0b874965d0d7c79f3441cd4262539239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f67c14b47ebcb841a884c4a0bfd49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ebce115477f1e896d738f39cfc658241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680606477346d906995fa0b50967e41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70dc0f19b4f73ffedeb5fd218ca906243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca5d15a35b93cfae26387275131115244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc8b80d951298da49c2a8e3b5576f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9a44eb4d97b4c4fcb506dce3e45e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f7e3590314f97cea90a64de17f16e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed191561ea538b61007038a41bc923c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fac137c23a68fd2af1b9936eca1f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7325aa69813e1864317141c9a8bf5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54f3ca66f918c605a7a02213018d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7025f00ff9c9104e769dbe75e94ca46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabb2d07bcc0c4eefb74e47e5eeb29c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6947b16d7b29be3dd7fed05313d09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeef25acb5c9f408c25c30dc34fd067255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ceb69ddd6a894045cfd56356e02d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049641d0be6c8262375bc23b4e6e3aab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c830be170cf387b0de67b70a7ee70c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d0e54305aa2d55d6e5e7cb6e41ec6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71497a448ff92807fb851bbd876051f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4a1381b203be8ad4179a1799ad232261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe82a042d01eaf9fa90fbd2ffa9826262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d2e0bc8b6e3e3bf82393103d641a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b17742d1d2f154206d987ca3def55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93ebf38261ae19ce1f32432ab9991a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61eaa30f1481c0f9ea9624f90bef37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5856b73a4248d387938b00d8a106af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f147feaf62c0f35dd277e16f23c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed788793bb3b9542b20ea12b0c3dab0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bfa5005b546f60b2e3c62e16f495f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856272ed058bf8666743f9439944502271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f346dc38ef1fe4887df3f91bbc86ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bd35833fe8d45301dd5e9043d8684273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66045b7303eabaad49b13b9c361850274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799009ed3ebd1e8593f2921df9176d99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3377fbbe63b23114434695dfc7ef555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448166fcce35c77c45095b7dc5e0a17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c4a8cd8bfcb989b05cd852864a6b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718955b544b006c0eda9c831be7d141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44304516b53de1eb0cc3d67409fd6627280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43c620754f351621f4b8bc855e436a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec5525b4257216da09ccc8297e3637282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08794783342d8ca5c8300574568dcf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17671fb73c7f391f5ebccce376dcdc6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb93b4101480cbe5c1b8ca2e07788e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052cbcc9fea2a5c8d4fd5e30b4229fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d499883a16ede6aaf3d153776c3f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e5cd9d7f9b656e1b8732bc970614288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d221af0fe805b2027596d17284438289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bc44369140ea4c0bf378ae894659f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d38426458bd1f4502acdb1489a64f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee2f5128a668457103373545e65929292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77539a4fb0cb77e9f296b4141ffd5be2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f511746854703a0c9946b8162d9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135ad34e0aa77e0611ae7a5f138517295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e3d25979a70ccccb0c045e9bbbd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48721510a13a7bd8c16807db88d93f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abf3dfeccfce58f0da9a19f47c947a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fce27d8b4a2ee9da2390e2ba349775299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeededf21bfe7180db820e9557f440e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020deccbd28e3beb1f2007e20e029f3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1976dc491232178fd7435a317283643302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea617c4efa1fc7b06d5f4edda4f54faa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa688ff3874a131523773aef8c7e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999702d8cd1840ff043cd67a9b472fbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c80df6a20995028109b0d3c007b34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b557cd9050c11a86320aa8d993e6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b696776d43727256c68031af71162308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edac47a77c46d5e59c54373be5b409309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e272224b0fe39214d43face7e8d0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d913faa14774ce29d80105a47b0c7bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcfd8f5a5771ecf02a01ca5251f9dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d65668f64247852d960ee13d003a39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a059f509aef93fb1b2f0a844c11df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57935cd7776abf586230a5366616acb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461ae1349d7a3f500edacad68490083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d369971d9b17a1e4a8f1f51bc1d2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b6d8ef09ceb1e48b6b4165b456051318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ee9cd1a78e6d41a63bd044b76b181319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40004340652b5aee3a43bcdeb22e08ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db61ccee29b52d3fb236e008ac8892321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09521589cb431a6544461d529ba0eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a5a328c936988bc4ff1a58f9de6e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddafed8e1906e4e84adbda55e6e80e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96185b84ff942be5b02e7eeec9648141325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c3598be98fc2827a40a6c7ed4304326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b0094c88e8e04375191c873afda05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb8057ee1620c59b60341c4db921a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea133f4c649f751d7757088539f105329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4672527294404808231a7e0ba60ef3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a08e9923d5afdf6af3c5d86753b25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7d726c20b793f22744cc719c5f745332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba859892c4a677f460c3d3ad10a92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f176fd14970dc27175d71adf6485f62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9921f94451e012f62d400da3e4766a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d77a35405f7134dd663f4982f4739336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf3aca9398f53e26bfb7fdef324bcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db15cc46b0d00457f7989dd0440d6a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f8e65ba4b4c8384e2d4cbc397f792339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501182e2139f79081a6c7b672abfb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65f77770b425fc1a2f1b5243f09fd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d16fce16a9598245ca4a75020465e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84817bc9f142e9f3e788ef67898474c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf15435509c1d227a5b56b8b6382272344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092b901f3d11517194eb7c8b40a4545345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bea7549557cda0c37cd20061af665346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4f2806a9cac447b6f5edd9b120f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ea08c399da6e8117b518323589f78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cd1c724da9e3c6ed894c57882aa2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f888237aaff975b081b1fbbfef54f28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68701be3388c4718fa8a3b05dabb2b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d35f8ff73a18811fcca82e78a5955352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e293797429a43193abc63378d74d98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4eda7a9923d71d4dfa2c47eb553e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67840f5caac4befb819cf2bb13f6403a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd4e0dade2ef99dad31ec8b69eb78b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32fde7eaca782cf57529987c183370357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89acd0581177e6054720213075b2e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5599b417c780dbc8ab981d56ef91c3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc489aa79a3a63459bdfc92e988d122360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b96e69dae8d6a6357bcc83992eb05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edceae121abc8de94ac152b19bbe62c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcf568a60e7bcf0c97a425d7f41225363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a65a1e3707a62bbfd913a85196128364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce4c573f55abab5d19c85632ba6c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf191895342ae000b70a0806bf5cbc7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b52c51d7ea5390bd37a3e34003e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d96a8199c8ced186071da476c78e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4e41efc88045b6d97bc6e17b1ae13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e9e4111a715e1135257512766cdc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc04b6a1a703ad1db6731c79348bf3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea22d58fcc74a62f805c14bc965b73b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18d5eaecc228e01e95b7b5d35eb7b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb6880910041ffa4b21c24b9ff721c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bfaa6e8697c5534dd77ec3c5017ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4fcdd6d626b7206cb5f1d3e1f34b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3d62b32646c4dece54911b3f0ae8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f43e1e3392c66a05f1271d67a19df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c93f27b480b8ea8db37e38adc9bf36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5601e1a9d890a2fb516c934616a78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7747b5125bdc5b69fb77be190a91a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6ea2780f2afcbdb6ea50266d16799382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e110ffb9692c8659d4e37a83ecb1ca1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01228632f95f2d1c7a84920de4aafe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549d38aa1b81997c6999482775af4c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd88c9fb7e8f6e577b2b4a4d94fc47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f8a79fa58eecc509ce69f42567f98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc8310f2eec68dd8a08d8b4daeb7ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91b645638bdd8e43a1c217422c9da8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce5fba0d3e9f2fb472a0ac2915d5b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94203b49d4bd6d2746b1d61164297d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722f80651206cc7136c5cd1384c0737392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3762e1ea771db34423fc6a60224496393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82548430013d09767e70e772c0dcda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f6ceb25e9980d27819b909848b995395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90429d5cc30870fc5bd3db85e34ee6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e78652b626cbee165fd0c8b16fad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c1756e94c4750727ddbf29fbc9a58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621ea46f0d7a8734183ea854f64e399399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2299db7aff632124fa2edb11abdbf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d08a8730e6b4c0b8b32f7be995a77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0279c602506e97c59c6f8de5995e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6ad4ba276aeef1049da3f453d803f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a70f7286cdc31fdabaa6839a6c78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4956466e3f574f9f39c33a5ead7eef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925953de47456d80501d66118454ede406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605df12c58c3e0e660d47240951a292407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b3ce1962afde0a05bb1039cc401a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401e00be19eba8a0dd5611b88cfe41f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e50ccd7e0dc6522c2d152e836e7c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e813b0f2659aeb70a130c7abf9c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba76df204410a741103152280d3956d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f53fdfad6ee3f621599b2367006c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cada4a7ab8b7851efb05a0cf624ea78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a63599467cb8ba92df7f4a7e09525c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4b805ae691285603b880786b8e8c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b57a0bbea24bc7d3d8669d9f5a22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121e930d3e08984760b809652a3ab38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b82d8817a021de0858d79476ba136419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd2650506bf3f70d9bd72c6fcafe7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9143013a6626409c06fc614abfa21db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76416e34ad069024c128b12369de87d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa5de8608b183c60cf5cb21c8ecbe1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e562e8dfc000d1110af516ea5d3a6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6456cfcb7400497d9f11560bb7206425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f209d309d6504ecf02565a3c1d04e24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4f601b701ea8156f3b31ee8c59346427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703a860b70cf94a28df10d02d0e4f0a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4b70554cccdb95ad29968a28f36c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587c653c41b6786619c7de89b5c0a57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c558e5deb12e3de63e4eaa56d73ad9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a229633940fb482f149ebec625950b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c14d7d4f9a1e037c91a9cfc0274e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1798b9219dc7ee34424daef329337e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f75b6a40ac2c612000a801e185d58a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561bc697062b69b36a50d289f82a7f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6469238130d422659cf51081988b84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177dfa734dbcb462d4ef5149e6631c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aed8e1aecece85d74c454d0bd0731439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302e3efb8a958c07f7055e556a5fd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231be4d9eadfbe2560f4a381c1af1fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35b1643ba59dda5d81fdc461a660f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5b4422b53b4c21ec6418b2d4d43f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd564916d103766e82e3ff0e14dea5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c896dc73aa6daa39762ab82153cd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b43d10c6def0a230b2e9e317f330c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dbf5f3332e72ac69b375cbea29cc4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0052719be8db4a366199916053417d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ac363193b6b24bee8c4ba071ff88f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468ebf0ef50e36ff0b9c69e057a2fe7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02590ade422650f4a2c11bb276916451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbf6b3a1f57e5b4b3b1b7b6ead14b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c223258e92e8e74583873e59b7e1d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edc96a4461030ee4a5bf9e790477e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe8c22caf3cb0c2d68744c2970edf6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb3a68f5a3b90a238cef7b532b757a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97789f8b38c1fb2091f76bc949264c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1b2811ddae77e026fb9a94b0b396e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341910cf6311a73a368a5a2f19b7441459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54156a0033391e76e46566298e98d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed76cdb7020c5b5c6e80d61231571f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3448a8f70daeaee3668f6b45d38fc05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2450ff2110979be985d85fe4a734f70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f41474f4a4134967b9487639c54839464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374349b67e873ca8f2e860cc25786cab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e3bf62e357846244ea2544633e029466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e1b0afba2c73dbdaa8a22c329c61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f555e372f856ed972954b5a94c97e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cd3bab5d2996817f100573d87f3ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecfea1dae223ba39e3a67149a14eaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d540886b2b68019818d3c6373a02d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74049cf21a2b388e68fe43cd6dff4a9b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483b76fcc1cd5b53fbb3b514d705d26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23555a239ebd8923b6209b42caec27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd5254d2243dd68a7572ec75494682475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b55fc3187e4c5a1800ca0ddec3a5ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f71a905b0cb4a199cfc8011df679477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b81b26460f3e409c7372b9bf32c5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b09a11d7003ce67de4616bb9d74d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fdb032d5107fe0910ea26c0cb78ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcd3a9cebac7e622f27fe37a33cb3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03710479758c56a7b836deb91cfd92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dbbe41eb7f09fdb75914f61fce471483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b3d8854359cacd983a19fb19c580484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21620c909f651ca88b14a1488f27ca80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb8a0d2a56615de31a2a4de7ec60ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605e24a6ec8e5c0bea0b4d3d63a906a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d0e588a51de1d8adc72ea8f7764a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c461a7687593d42adb1d1883d1854489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf4161ffdfeaade895a442963270f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0acf463c501c2e74c9ce378805b11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291bba54fdb19fa5914a0d24c0581e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aae10e3d1e23b0d493dd32096d926493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5b79bbb1253c686a9202179d17e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39159e875883bdc7722ecb8af54abcf0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4507e59ac319735665900c4b12b8ee5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95263775ad59af22816edf088e5e072497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2044b398c3c34f51c2d9a3b8dbe90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93ab36d46c1148a89e33ff261e248c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79252f1ea381233115a4856ca800f71e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d1b9351be59086873894c0dfa881f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2e952743df67bdb23015e479a8c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c96a0dde7fd334465cc523c3859c5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335c9a5e59d712644d8dcdb832e9099504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3c08b91a3dd884a1e79e6418c5118505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fa3b7aa7af23ff8a8dd899fd410f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ec6ac1e1366d1334859173233f7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5281d97f109033a733fe473f0b631508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e0db30c4897a3e454d83bf4e1eab9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cc20a0153feee50ef7548ba0bd581510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447742470d094874c1e79a86bf3bc290511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ac652e27cd1ee7f6d2df27f4cfbc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e90d337a78b83375bdf143afca39c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c54ca280e6e3e35ba2d2d5e24bccc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80085dd0c44876b948021efe1227fde8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474de29676fb7ce43df169d80215627516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2966919beda478f21fb1cacd1ce740517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a9511e10acd64414c238302057648518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90afc828a41be3f61b6a7b9954cde61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc838d3f13ccba69662397edf03798b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bed62505f20272c34b44b9d66f86d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544ac92ff09d6a068db3047e3d29e01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2451e32b704ad9aa0fd18b7d4d31df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a41b4332251a5f9aa86eda7cc7f1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328a152b68f40d052dbab66a29aeadd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a20e4cac40583f1be23c5bb9267aca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c22b9a42a86a7b85365c65856f3c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67aa404b16dbb88591e4a725cd87dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63b10b822259dd0accda0cb03219ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf54a82227f4cb06acd732b3689d22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c7692267468cb4a5aeca62e37a977531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994518a431331727b123f44a1bc2a5de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759d03bcea52b5328c459c61f7efa55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b78d32ba187c8c3f957cf58b679b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1715305f9540d2176ed483702a38961535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9045319af44596be5194a1c83dd4e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ef4e5276b6b852fb5cb1fd4704b8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430550ebf192e6a7d8ec7426cc469aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8531516f87eaaa413eabbb0a21b16a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e33d9744f804cff4fabe051798868b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6841ed4ef279aec1f402bd450a1e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ae7ce22a4f7ca1a2389bbf5c38de2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a39b34691f4d74e61cf1806dfeca6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a5326e506237a7ba1827e14cdb908544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdd639524d21e13ba00d83326179fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b611bec5618abb7c5968a36caf72061546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069fc27a7810bd6c204422b30fbc825547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ca98a47b1f55ad2728906c10b4a84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f28b5a723bf407b7a8930e051c761549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdcd09e596659c36eb7ebb7fee80b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b0a7d5a2696ebe4c360c247c6aa8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda26f1c126502605482aa966a7af434552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061549d7cb5d319b6a323145839f68e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44ae62cebfaa97dbdca4b157a5628e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63c21a0050e4f8d423ba8b11af5a8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ff663862dc80692d3b097bd29024c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb980ebbd53a9a6701fe75b1b31f0ba3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a7434725e7a27ce76640bddb5fd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c58cbdb2fbc6812b982383930d4982559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49434a191ef9e4e31ffbedcf9cb5596f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3b343633262d3c8755a742262428b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd280bbf8261764a3aae242acc6956d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d12277464b8ce8e64e362fa61c29f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b99d82b1d770834937b049e0f0bb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853c8139a48e876a4949564069d5ecb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aefb7ec77b7c070c9f5c8db7457327566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f74d3495627be73158da62efba312f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dfa2c9df326e257beb25ac23b18c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8429c3b199704d090fdb47e0ad0be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eebcf0f1193a255c72c6de0af41d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec511331406b1aa183bc3f5b241e72f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe9a68e5168f6995bd4829b79199bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a99dc258a3c5830b4ebbe8f2dd5c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f1b7babbf259561f454eaccfa2acd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a80d4d028a6ccabc1e1eaa4df5f1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b600faabb5cd746cd88cf05bca9e2e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347bfaae6dcea4386d4bbdbdd916ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6d611e182a8d9003c6fccbbdfd6fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeeb3653333f54e7f2c2608acf5e20579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2426db6a418c80ba897f29043d5105580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aebe6f868d682e56849c265b2dee13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30399393c861c2ddca95a6934cea5357582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a44217db57691a6a309ae75a0d3b50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399948cf0723f4230242759ccd54ad7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54074d136e04c09b3272db33ab9d9926585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840daa9ef6a6c08b40e4e2934d0a91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bdc5b330ca2fbe4f79bd3d3df9f0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d4f9711fb4556b727a74d3e245263588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afd15049ede8b81fb948a366024881589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db447698a1287caae22710ea7c47afb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2ea0b858a452627d63b94d96e616d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cbecb44d96a2532018876e990ab50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d82ddf754997a612b242c6cc952eb6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89b2413a4138925fc92a3ad81018d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28096d0c57489b3c7178716fe53efadb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4529b7e53528f463837e6b0b7c6759596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00983d4b4ae634a7f8924b616a964f73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595ff0c9aa7215c24178f1f4993d8db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547b0cdee2c7bd4b121590dd90258e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fe1048ce4e110c480d0105c46893b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a1fbffd34ba11c8aca4af22b72564601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfbc82aa9f03096e79b7c4de6449b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b6c82ad8253b6a5b4f7a0906a49df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e608bb0cbf6cc3737324b17a93d72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1797e9a5b1c0eab5670ff28a8d39c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb041ac99cba7e49197f4b136adf73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95907436c40a46285e12b47752460250607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f520db38d7177616de81cb05b20c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79327d2e6d3b713e7244b71715425b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f68d18d23bd0f1169fcb73699d7995610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df3bf0006760f756a1f0a921c8927611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacac584d112de2bc1628d6ffb5cb327612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad99230adfa1cf8d403a40803f2274f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd66867cd1105d931bcc7147a76345614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f9e154752818dd8fa4cccef9785f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feab01c799e53dc42903a53de272302616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfbdc6b2e697f4f7df09600a04ebca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d8d0f4860772ddd0c7e8f742dc5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa79bcc7fa1d766601c4a6af4156fba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62bb5b95263810cbddcc16897f02b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ce281ff9b16dc83499ecd7a74c23b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824cc1f78078d20dfc01be692669cca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220adeaaa4cd9bf563a36113b1a56123623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae403e0aa5735856e18a34e42655cf7e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063dd525491cc2cd663321e7898ed3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1463834e00be36855934900ff723e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e33d2bea7184399e74ee663795ac5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc99e50e0723d8e9055024b79214e87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28942d9737f7e5892346419e93fae8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f41315b286dd9c0fdeef929e6d8fbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8010425d758fad74ef65329534bae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9566f275d755852be0d08e1823a922632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f64bdbe3b7cffeda93d6215f57e5df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93246ef9a0232f1daf478a847c3b41c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581d6d99de212ae51527dfe1d273347635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513029b85cd5e2c136136e7e0098bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22659855432c712786514353faf0b10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049fcd53de79da47e28603556510300638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90617767eaf26d9b526cb8a3fb453b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db612c43486aaf299bd99182e666f96b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f616039f4e59eaea4c07cd249c3d80b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0271f23122255a1e02522ac1fa857b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331a5ebed0c6441bd299f5838937bb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8ad573778935bf27ddf62932bd4d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f30deee267f691450e1d92b649739645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a081384882ae66f6af0f8561248509e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d27b39da19d60dd72ae9fd5c13b01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba919760fc3b1643766310c4dd7849648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c9e91b22d07b08f453b6662d0587a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4d48bfbe5bdef7520bf6877d2f1a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d283c5a94dd2308c0b2fba3ff1c4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181eee8d0ad24a67d26647068a47e9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906820d8b1d9d91378af9a8f2fdc90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d42c47316fadc035cc29179d76fe6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef99b17d133289ba6a4b44224d12f45655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8c234f107038c0e879d69d9b7288656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c6361fa5156512b7109a3033f7614657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500f41e7a93ca3c8799ac4d8d289d65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52260059dba0b6f6b3dc1712ace5aef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3681cc56971dee654aac878b629866a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efb49da8a8fccee0aa03c55c92f5ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9533f193c179fafac4a08c74b9e09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815de9034e0e23925b7ea6396d54f87f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13cecdee1669ca08a140679797d1e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbfec868c90e6ce44b4b207834b364665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6f936827d2376c57f736ed1ac4d1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c4f1378814725e39869ca36c9fc87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63ebda836fdf55eb3e616d44cd937e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806ba7b6dd2b2b9bbe75bdce9b910b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252472d680075566c66bcd240780ee9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462064de99d14ecc5e5209b3d29d128671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b77e6289cd6c78edc602530e8b1f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bbe1e27725832a1eff8cee2ce3d8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590270662a3a2a4f8898ca4d5619e28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbeefcb3d3a1276626310bbe52765d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da59ccb8ec8c95174e613b0e6622551676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6934d4acea26d8511107dd855c950677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c6d020bde0e3742c27463e1c928f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988f56e59b6cf58f07f3d1f369739f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e534ac4fa5c8dc6fa53662d07cb559680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fe8250a82da0567b77e2996d7965c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e641e589b57e5e24c1ff759d5e374682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe3339f4d5069e88f31c8d0f01cd7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33129c8a5a4c055fa2e5bd4f1f7651684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640247187890dec8db0b0e9d2c01dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97245e9b8a1f1828868e68ef5a9433c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d67e25928531d051eeb600bccbe28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840b34788b876b1a9db0942b5c0f05d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f007bcb0a9304ef3e6bb3a7e95ceba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aabd184a194cacecef05c9d0921e29690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e908f8a5c64c3297e6634f7f7126fc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf906070bfdf135cb307aca92820513692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e82c0fbc56debcee3e59981d69ad64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d65fde0a9e4c8bd204768e9db7395694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b980b99f9f7670a3dfcc6b31bd3e940695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fb6927aca90eaea414ffabb0e8412696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bdccb5e681bd2d88c8fbe71b3d335697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d489c104a79f2fdb3308516f8f6705698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c77d1c7c825ac2053ea538e5cf227699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaf41e705d3013b1866dd4b27ff156700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cebcb8d9899562646e70f3a77cd48f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53a5ce3b4a72ec976a847fda77c447702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5a675eb9d8947a135f136d8db7a22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154174116cc333ae859111683d47b486704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855b1b3efadfa5250e7a6cc815bb999705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed60c1baee3252db2eed77072dad15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f26da46e0b55268b04f1defb097dcb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011566653f81fcffe33fa3e5cd490650708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1a9db15310a810ba7d0cc5db4228b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a074fcb9f69ad4416953bf2ca30a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c033985244b7579bd4d229e1c1420711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f6b840d73c89e7cdb83cda7b031ea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2598192b6aab0a82b443a3e0363120713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97c6296e77542b295b9de78e592864714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece5c97757735cdf28901dc83bcbfb4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1128121117b094497abc253e0d17b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5145822756cfa55d383474fff5a5c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc39663ac14312025b1c022dd2baf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43e86e61277485e4599829d0637259719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a28751467c49eb37c9fc3fa89e85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2112a51a02368d456790b68109871721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a1bba9728fc1751b53be4b5e7b82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b97c608ebaa41184d4ac449283b37d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23decd6d1068237c34eabfe5633cb4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0010e7bea9e4bddd67f63058e37330725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de384ffe98703ebe6ac2c6db83db508726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922809cc0d867d454a0eccdbecc615727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15a86e415387ad6ac392333c2629a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ca3df01a4ef8581374ffb38c491a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c1e1d7c6a364075898b778773ddaa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678483a527705dbc5ce4ada2970123b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66939fca3b50e5a95dca80a5fbfa8192732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711584db9f5cfd088912f5fb75dad96b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e442306e697bd8dc6bd188ab115d854734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e91220ce147fe0715dbc91a76f62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adcd14997f79ca95c7cd7f5b5ac48f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f3ac62688692291b892e2299e4c8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1477a423f3dfaa6bd7d0755ff7fb08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42e1059a155c5141f6b84b68ca9618739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a32a0fb03e7d05bc5b2e016208beba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c1bb68927cd64e35b34e0b3ba9a0d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311d0b7e8eb44e604d707186886d60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bfcbbd7957b59514d003d7d2932a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae41d3cb992d68305fe77649b5f94d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105415ac88167fe2001799d46e478d8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c62e8ccd62c6e6ac2ae022a3183a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e339db11f2748db4b274dc0ec22489747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ca805bdbbc1416972e45dbab5c639748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85c71e98a4cdf88cfd070efde39d13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9438b9dd53be264c7ac5751945d3d35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033152495f1987b088c4cee6d629eac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc31593d2d17d8f0d1ca039f921935752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a450b3392b838956033d6f1f0154753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54432673a1977241d1f46ef5268e77754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17c7e0881870eff8a746aca96e2132755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db7a061c7e99b2a494cacfc3e45bd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036ae499a4655f6ec104cd3e3cca07b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb619679d7b960c6f2b9d8ec72683ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fba9e7853d804bde5577d892349c53759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13aae4da871b0b57c205062cddfe12760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc58685dc45074380138c955172e8f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56921f9178e065bc3c082726f358485d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25057b08301ab60454e1152349e9cf2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e4de3cd65dd3e4b632e7815dad354764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c33ed29e08cbc99f1f388a49fca18765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de220bdaccb55b70ab150b07f62fdea6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa2356e84c33c76b420376d372f46d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>