--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f47d922261f24f4922a5d5bffa53b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc7b610011ba6b3053a257b301323d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ba608f0474d622474149c6ee662ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8431aa993e73a3171fd7d786a68d3914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99371be983242b32597b59c43316844a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b181857efe31e2cfaf2852afad4dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec00ec995285c877f727bf0f44d9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d94d40b9d0538ba240c7a94efb1308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0972ccea8cf46efa1494d83ee073179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c23f55c85b4876808518a2c073fa1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2228fc3c456a3dfd052e6e141900911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c5e6eba834198386ea05144b4b5fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee0a0595f53252187f713e94daf23713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6f8eb0e9c2bc773d508360d3d395114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559bbae490a44ce2aed99846a4abd2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e4dcb605e16cdd89b4f74237f8fe116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6bd0fc8d969e9daa46993441fffb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06adbc999e4f64fb2f5d009a3a9d8f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec917fe50de2362be9103d0bfd851ee819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb914d941b73c4e2f5d17c9c7c756be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23390ecea31527ef72bdb49174cd052321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ebd6ebbda0602e8534bf69c82dd9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4c2b13d2154b90bd08e0ab214e6f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef47cce34d259169604598bd70dde224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf8c08de6a590b8388891a0542947825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25c802ddd09a17fa69ee30a911b9ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac077694853c40c6fb11d09d1a991827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3093e7fc6c69654e503b498d5e6b3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b15d2f7e6a44217e84b9a1ddb8b68629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b144d7f04b756b411a7a573fa5c648430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8bb62d663b93b3ad726ad1db3305b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe29c816ee60601a1640dc0679ce8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb59f19edb23e2bcdf99bce1b295f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b9b86385b437a146a672105d9a4d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cabb1ed0d01619f967c030753ca6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719adda497f8dd9ee5f3e717cb15be736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728164a347f5e79429982313c3661d7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e86b7d4ef741c6cbd29aa2013ae3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443eeb41e0d32396fbaf51d1aa9701a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8efa5a67234ef3656ced756362f4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf87edbd02c7913233d6b76b4f2d8c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99326e04f206dd0fecbeca08dc1de67842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb66b2156181f3005f4aa7646fa8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc55cac87a8f90fe12a6bbc41d7eff644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97679dfb86bd6b108a6d62d1c72d1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c448f93e01ee89906e7ee1e7ff1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60b82f1ee31dae4a75dd55cac5a22e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16d9d2894ecc239a77939fd0605c5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95e9791e92c10118b7a772a332766649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb107f5f6a783678ba971cbcde704d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581e7c1c05fb90f45351d374cfef38951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4655d3176a8f25ede0bb2f300c873552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58851ba3fc7a8a461d6b4b9041e85253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2714b8eb6def18141062ceb95456f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465f2011b7e51a054f9d23d6d0b2d3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e832e321670de8a605ce6cc3c49d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f40dadeed0dcbaa96d56187348900457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ae4af60e9d2016e6c299265f078ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496c1fa951b0bc877edb14ba32db26559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40e86e84486c2bf01785e909ad1b7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e785eac03199dd40a7dc340f6e040a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008710ffebcbe439e9e6d661a2c2cc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d726ce394507adf6fedbc6fd020159d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29571c2a8d034e5a1c094aa1a9a3c0a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8e582c43e5ab871ae52ae7e9287ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594d70d5be7845b326337a1b5b72bd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c67906b4080a3b3a1ca075965462667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f60a34da6bb47223be85dbc793286f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1359243e44e3913ec0f5b7c0bb925d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba032a2781fdcde3b16eeb2ae8b3c66670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ade3a12676282ee30feadf876857c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9885771299f91504a7762cba7301672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97220ae6d9f119ea17e1e41ada38d38273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e6e3b5ae933e58463d26bbc09cf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bdd4a11d1af775ae043b8073732d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05c461910680447ae61a9bbe90d90076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4361d9587bee7d5f4bb05fc444d9e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850ca72ba5f1d59c6af66062d2dc6cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a46ef7505c51ee86f72b6ab16ac5f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaefdcab4fcae05ee0d9297491c8aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ec85e2872f3d81c0ea4259779a19d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4ab3befab57d403228d188b1c05e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb0722c98c7bf3c097cc09b83250f383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0ee90601cab0eb3d8ef6479ef495084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b6883c31f88db4bc8026845081b5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c7ac89d393822ef1277875e6b35fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8242f7c94dea061cec27423f5804c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0581dc78a7cd52de935ba7ee5aadd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849b07261a3a8d50c0aa3c3fbdcbe9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c98eca68dc0213fc62e8f229fde0b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaccd13793a6f648686537f61b7aed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838059e35fe5f4217186c23197dfcbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1b2eecde03a77826dfd58a6bc2f2b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e8b72965782d6ba9c5ea83a4c616894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd47d87bee351c05ec9dd428c384c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d8ed5d2915fd5b319a504ed2796d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281660ce0172af918cd416e608d5f71097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf8d492ac1da39c8a100b1b45394c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd7219ba4619a417637aec9f66a13c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a504b81aaceb6416534fadba0ecfba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecbab6c6a0d8130f4ab4747c09c449101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be703a8546d2742dda360c640bae1dd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cf2cc45d956085da613719903c13f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6732a8f91c25ee5b933f26628956c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436cd9e03fb33152735a03acd3a10d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b03b461362c3a12d4cb93b846bc6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be0f8ee9bd07f0b30dd80dd20d0b40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683b3dfe92db0edfc8f515e11a08ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1204b50382f640b82a3d86efdf4ef7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563e5adf597bb0bf2319ed42464ea2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75365230bb7dbba76812bc0ce0ab7c32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ba3e5d672f967d156d11772d39466112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b183536d61cd2c1c6043d95b1c845b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ccc74dd7eb24c34c52b806be31ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ec8d13d511d7c733714e50db5950a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab505f2e6bc0f121c6e8caf9f63af0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e63ef1d53d7005222fcceea30d4f8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc8ff506b90ec501a9cf304e683faf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7258cb748a80331d36c6b0d7b2dd5d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da475f36e8eabebdc28e7961849ecc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298a8e611c0e6c387bee2b89c5f295c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9e0a61ee7e1e2dd15b03fe251577d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d2c2d80c94fb5562fa59d74299043123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81f7aaad2523a5a5317bd2b67c597e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc534013efb332138ed711e66ec18f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b423901d54630e7376a9a0312bbf51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3301599534d82bd414b172cecc63ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fcad4014421a5ddff9161403c9ec0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf448d3c220e5977a67d97995b8f02db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8533fca71e3e8ba77951d353652bd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e08d5a1397342654970d5b5923c06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7de19bfccdb4397d81b946a194e41d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22c1120a4658ceb5498d65c7175bc9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee03ffd41fe27af8dcf689ec834e94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccafb6fe3742dd9ba7b63131049a81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd60879136dd65977b1daef214c4a7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40afec0fd1c049fe958d66ab7d8860137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d162aafc91b1a42d57903f757a56f83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3138de4db46cda57d7b30a8a336d883139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40670988a81954a0205ce44edefae2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5599e6707ab7e4335f93c482c180fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f513307690dcac411aa3c7d9657fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70853dcbe53e982807a45f83cc523f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb09bd02a14bb7d80b52419f3e55dba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aabbf9b5db526774d57bc384c2a044145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5c918759b872c7a5651e8d67a2de8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874803ae1d8391e60cfcf0c83c213ee2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e95b499aaf095663347fc52d2d818148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795103e60b127bbfc0803ae4d166fa7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0baf0695a90db85b9f26dd561074b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e86be3f3c1590d2d6d101b578911d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3d0e05711baca00ebb169ddd63eb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e522d7cf1491c0caa92897175142967153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd6d27902613eaacd4e378d7b0e558154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04fe635dd551e2042896fc6f53e31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e4bf7e19699867f51f38c55d65238156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2273732c6d59dd0e33a42aa17721f59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ed059944303b34cc12e3be1ed1ebe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571f3b26c31c37fb0c1f9c4aaa0034e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05498c8d47e0940ebc3663d438cffb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56ed766d695eaeac1fde6066ec6f9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9c650fbf4769c45af621df507993c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f4bb9cfe7961874a61fc90a00f9a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f61a0e3fa16324c11c40ee7164c447164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1278a5da8c038895df7cac76a72bf27165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de142a21217c5a725b3b8dc9215a8a22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5ec456b28042d589bc4e625d11f0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4151b2f8cfe1c793d237503afdce5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846e75e67c97a1c842a6a8ad8f658c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f36d3b7f1a18a88e12a6113750b54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acc4f1b825eabe884007dd1a0ada09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023396d9bffe5546e147dc4701cdb20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c138857a927f034746d99bc9a58f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eace17535cc0a7c0e051f7a233308d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df3b2bd35d35f1e84760698f7fecd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b968cf2671c4cdbd8b1f137e681f63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c86fee7030aa933ba9c10197a0f3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b558e5f144b82ec12ff355444b09dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f11895c14e4aa4f13c81fe5730345179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b83bc95b4708d9d0214c54d54a79f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f457fe4874025c2f523b6f45824dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf731cb934930b26f1be5257b26ad9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078027aae4ab64eb6f8458166f4c3767183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a483f1f5c42d8e0fdb85ceea21aed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af206fccbe1760f8aa0cd4de2767beb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd0fc0d4c1aef0b59ba21f3297669f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b50981ebe9da1ba3bc06b4265b2b41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bda12fac9e06c5c6b1863cf5f75c87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602787538c38a2339757d5c05c8c94b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8fd29acc30b21fab93aedf119cc02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266067f79a3d9a37694d8c8de3177e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2ce66e826976de91e9396e3c44c16192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d933d2f79130444cba6727e3f154b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51be4baa26f98d58466a5048301d715194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9e13755c589bf2234a4e3fa437ae0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fe9116516ef69e0f316a4a56069fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f541607a3e21f4522bd934d795ee3fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd9a8fb3485350da882d39da7686a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3acac6d24b6aa59f9f42f01eab6a26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f54ee0b8480919451fd4c28b3326a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb789660939baf0b37574bff44b8a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eca9812f1c7b6bc6d6d30f6eafcb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284499d665c363eaf18d711599784d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f162e980d7eefe62c3299f2d5b0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40a45ce2d90f1d8c89f08ad10e76f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bc03361fbd7253b061bd88cc57114206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582eba0250aaeae8a90e7819c83c5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d49624865e0eaed20d891a7d0196208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c02be70c14135a2fd9256c78d4b4cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1470b0aa1f202a71643b6cd2fce65eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087c5fae2f835ab722c0071ad6dab9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2860944f94a13455e48e2497825197212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c442afe89d17ad677de83130618c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b86adf0d0d6a162145123c3127d683214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187019b76ecb9ee50a91bef537dac54a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad5247de02aa30153a1c30247be46c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1b8a43e0f857a7e58821826443cb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db30e9cb41c938836963beb9a9bff4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420206da6c11688cdca60316b4bb4b68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea37d326fd96efa27babaa85367572b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d75d1aa6e0b71eaf1cae01c5c5a07c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b01ca73c8baae573e170829475fc3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dedb80fd3bb30d63e8826ae9d35e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821036957cb112099816117b64a899d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ec1be176152e3563ccc7296a092fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7feab783bc0a6419afe252aa8569d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d1032a118646bb0ada7239621766b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431c6d813e7625b1ce29cdd56324c4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc968f70a550e2acf330ecf0e6acd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad381f403454fdecf4d1c98840ef4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29446f49e84c38e4813ece85d2c868d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe93220a347cd7ddd05b421608757232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c80124bb9b9e31d408463f290717a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd033ab4187b3381a895856cebd65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60471d7eab29d1dd3842fba74e6c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f7c507f727f36593a36f48b9f31d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eacddb0290ff91a32234750f5bbc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca770284f9e26d9b73302304eaa7ac34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba23c7a8f09cd19daafa642f53446d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff5dc0622996626f5c4c623e24b396240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fa7fe94edcd1bd4e879e801ad264c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f092d84e9d09cf414211f1b84fc88f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e3f3329c5a066a9d3380b28ba0fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af075d283bb1eea058b60e7bb225f14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c06de4813e72d02a4bf195f5226c10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c796f18cca8c2901337ab79bfa1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba6395bfc9f6892e9ae7a548e99b93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb89064cf6545818a42253fe0ba03ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dccf2190c35d23d21faeb039ec4fde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc6233902394bb6d0357c3205bf149250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cba232ac4a80cfaa62b2256d59e7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd401042c617d4d7c5fcf8d6987ee197252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c3624e252f81dc43d6421bb57bc81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386de080c18114e54db5746d9af69a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fa43b5e5f4bac377836aa0478e71d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b82795c90ea49073ba55f241b0587256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb0fdd8f96a676795e2c4b42bdfd45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fd307ffedfc1bc7b846d3009ecd41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068ddbde589cb61b78de2d1023cc5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e90bf7dc5802710ac88ee5f32e396260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe3d5ae97eac47ce0ffc0446376436261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d61cf30a26efbf98a9a30cb1ed774262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca39bcd55e5d24431c4447a582047c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd3d740a4b966fbee951a76cc703a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5ac809fc3faa2cc2629979b69fc98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02438952454ab65100084867713076266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8343204a89ea3ff0b0d9169234b5f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1567eba70dca3c56c791742ea6d01e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdd72815da2278a6b8b6975a1a3eda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c4c613b6e92e22a8b23595a42a0b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ee7ccfa09415e2853b366fa3a2ade271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81e0e393b08cb50b0b82ca95d58b08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1d13db345fbfc219cf1f6ab5ffd3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df77b436b3a1951dc6527b80067600e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac5571cffa645a1e05473c22714c08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46405810cd620fc81f9a9287a4412bbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783cd2e02be498133cb8ec019d84781277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251accfe278ac9735cf75b2b24b90109278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e7c3d94cb4620fbcef92bd5eb999c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cb0778f4eb98d78fb7c6f04d54e24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0728a2aa779a47aae4c147378570b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02041a283dc72419fc75e7aab381e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419605ddfb761493e322b3878339621283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d25211c095b1ddacca6b39033bef1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf000872149d3d3375a351496252e364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0176611446a2d3e675312ca7fca7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2555b29e9e81d6c2aea1b9fe60953f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e8edd550899d6e498131de2367277288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f1bc238f426168bc8aafe44418b62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aca71dcb5c7785d0c780ac42a7680290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678778ef9addd73208e960c48d903c5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb312bfaafdd51b5d52bbfb1ec29c07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511359886665196098bd9695675c2c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a24758757f2de7acf0ce5c4fc230294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e552ab8a9ad0092c8f333eabc6f0106295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f40ea48862a26a2021a4c3f994f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858d5dbf90c46deb49d36188f8cea40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f581863cb04c3a49799a4e9fb82f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792295e2a0a470a16945554a641cf2f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8094f45eb8b91b60a785d4b11b61e2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56a679be923b0456fc7c8063209c2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87840eeca3b885f6226a0b766473b8ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e7d1151dfc70364a02d88b271d328303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e881b06aca34345c5a33fd58882764304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0d6596ae645e647a3774bb1d58e35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc094c7143ef6d078eb5e6b39496f62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db418bcf2592f9806689944f58075710307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440cc848e44eaa5e4ce7ef365c3680b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03287df4fea2faa6fc20610d6b392c45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c8dab34edb3c3299056e5f433e395310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0c339cdbd6b4a03fcbfb4295b3c7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79221d4a348de262817ee8139897bbd5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0ed7f841e3239bf3dec12cc25333f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a74b5ba9ee09fcc67bf1df0ea9c1b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2c792925a55925652e11e04ca8331315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea3bdd747471d43e1931c06c1ab877316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16b714aa0f5c83e5ed4a2a7dfcf11c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d919489b7236b26b03ae0eb32a40de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542123c21b2d8f17f5cb75a51f33c54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79f7de5644ea412ed704ecbf60e6f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb155335ff0beb901f963ab36ac2cea3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60baf2155055986e17c96735e85b63d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f04b95d53ed110b13129f47d2fd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412d41ca3c30fc40303e83ebf8a1f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc22922a2a51be691242935239d1802325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab4b1d07ed7a1a0b94be4d07d59c87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b5cbebe4d54ddd9159ded0587206e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0a70ff4d4e3109336c48207aa665328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22937d9bcf52d0067e28e787b4d7fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d64e9a65afa22d043c5e05e40704e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e9c0e827df6c7c2dcd416624051d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6267f4c0c3038d30110cf931137dd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815b01377e3791e064a79c2e1a1a871333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84541052dc3b4dbbdc5b8d14b42b3afa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9923e5ac26e26efe3eb59d26693a40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b68b7b63a9fab48190d33d58558fec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8017ac21c71ea07b9e196ae8d58b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568ca14714b0cf98a0e459ae23b3df3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa86441afe720fa79c4326ac13cb900339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72853f536f8c85f209671d83d917e8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf787515551969c00e463e2f8589ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c3476f280b12ad9bb0a3c7fb3666c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797efc5aa81ea160977238b52f04ede1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ea0f321a1dd16b3081f2988b81b31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600347c17d38fffcc3102609013788d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c904b66048f7161c623dc625adc47c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3acdc1f3116947b006d124314d032347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec6e9cf84ab1bdc197b5b6412661a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96527dd8f1c8bfe2b0264e721576546a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a87f6997f287c034c436616cf6b647350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae3f27ed03061a1d56b6f2217ce5cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dfbfd630aae170cd70fd17bc98886352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44855f7d769bb98c8d9cf2b0acea52fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd0354f365461f18d607cec853ccc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276204c8ab3df2cc3ebd03f2b0fa5166355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362cbcb7ac3c6bf4a69272f84dcd183356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b960cf0b9c4a61ef5a51273fc9994357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dcac61429edc35e100cb2e92dc59f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb14e2f00bef25bc5200db79dbbbb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30486d88e496d547b861506332c4e814360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05115ef6b5703921538550a5c08cb88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7999c553a17f530983111055d5e3979362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7e4454511d54ce06dcf135143290f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de607714c82191eda9a9471b8bd9db20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ee071ad05ad0693d3c6a182fb15f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbb7aec985e1575ddb7ef87c2eefd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555e2efdb878c635b6e885f99edb3c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbc5d193217daf183f38b9066aceb8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1362642d6489244e5d580129f1b7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011179b43b2771c5c06d0e8fb9d6cd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd05e5a2b0ee7eb2c3a4da50a34ace2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c76a241f67f805dc411ddaa62a99b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d61a098cb713b94c5d668b6faf26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715afeba5a62f90455e98bd2eeb2f99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc48bd8fd70984ce47c84e0469c166375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b2597dbb43269f3bc7789e61dd1af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a936fd47ca03330b9fa7ebcbddc6cfa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908c9ccf9fe39dea541ebf643cda80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49b273d23bb1e7b5f5391b80c4aa25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c98c14c40eb01ea130255851f042e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182eb972def8a42bcaa7df268f3ac026381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fc0cabf29d22b9680bdbd5b823a53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1313845e23001e377576fd3a20c5312383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e234d36e96c8137c0ad4aa4343d5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e61941e79287704db2bfa2731098f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281e06aaed576672fa2cbef35b2165e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274f321c9ebcca9b8ab029228b10e49387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734cf009463826592132eaa918383be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04f97037495c2a17bee389becf95e2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad071bc0b8cff90199d2665facf73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701e04f2d4d35a95ad6d7ac7281354a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea871b8a90a2642924f3f95f83266f40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36637f2aaacbb73b7b33d7c04bae52f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcfc5af4a8346af315604a220974f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9ad43dd888f4870162f8abd3c9d68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8604c0ead004af786fb9fddf1ae5f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db98e4273e2eabd65eaa4934ef46e57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0af43aeb1dcd8483d9a7cc3534c02a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5460941d89038dbbc00da8b74171c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39495ebc967adb703e9b1626acdeeb94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c0e566df7fe2003c278d61d5eafdd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2316a9920380468366d64cd17387ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac67d16da70588f246ddc9a93be9c2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39ad1fd11becb6899eb8e4af079463404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198736dbc04ba277c6a7237d419aab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9d2d409cef85ad31ab2196f310972406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd005f65a9974dfcd51b8404f9510c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305cbf45a433738e5bd82da31b1f232408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396be4d5c200c2e626c572389c691816409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c75e8a7734650531ea87d4ba02a96f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de020b925fd35a3bb779eb69e0e05d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d48aff60462a74be00058d0799080b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c49c2dc4b968761cf3f70c1442f732413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16575c746f68d991ec04f344a41a3c13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3c8564d82def289c79b74a7a83cc9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e0a5fcc6b3d423f9d759483a3d76d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7670978fedfb5eb3a360b0697daef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af18008e5b06eb8499558c32fb41853418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60013317b5324080ac389bd4e79856419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14bdf631e195ea224ea92366dd042c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd328e22a3d9b763538b73ba0e3503421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f986a725baa636f00ba44bcb3ae49a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbe96062e39de2d29d5263dc8c5c5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde43f14003491f963fb0d87d88989424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e06df124f56c774234991880f45971425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba2971ff250f846a3dd4ff69230180426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e7a2b10c21bf772345e8c207f63ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67da160c724c480ae85954baa69b731428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3849afd4174d42de94ce8ceba750ec5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53420120237060f9b0cf48ce471ca4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e7a40179cb2b256cccb66138de19c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877ecb4290e55ee8fef065a65b57ab7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcfb6f7f980bb3ad34930af9f40aac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2fc4b01638414a3ebffe67ef43044434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4ebaeba1ba663d92bd4a2e4ab232a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce4ebeef0f22c2f493646b93959c0f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665020405a23c85328fadeac5a7d295437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913a90fece363b9161b99c23537d14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e151a2acf3d71b28f18618980bfd0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af391d208b1a97bb3ea99465fe9c9549440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2920870429d588605307b4471a594441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb13e81f36e86b90fc668c5f62655b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127ef9e7feba5d9b76490b90ef39460443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51169085d36f6843aaf41a9b264d7d9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3c3e51e6b48a9e49361ecae1cf3a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b940c8274c60af8cf2c42c533df1c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5279c8db19379263d96173d1fd2c67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8593bf968bfc987d70d32aa26dd2e50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c99339e17446c75645c2ce044eca06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591653b6e64fc705bb55467e9d21b4c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7c48aef37f763bedbacca9032810a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a87c57747dc8f5bf4ea899f5444a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb67201a32f4cdbf29ddbd8a294a54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93395e9daf8fc2372089cb2b57fbfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7eb4dba9d8f652bc55c4ab11b0f4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4e3a6eaabd240fb3723d593274628456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5e22c45171b553338c0968aa4e762457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d47ee690f3658b9aacad6fc209b9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8ab29e849d9cee47fae889b6b1d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aa0487fed0966bd64390c3068a82e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dd074d9f9f24cb9231a8e84af99d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f1dbf040ec686dc961ba24262982e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed100247701e495742a4bf6ffd5aaaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e53b9494dbc7cb8df77178344492b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd57f11488cb77629db1a428f6118a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd756d6642b59550ed273b0fec90f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc5e581ea87c13b4af12b9c3382c5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d8945ee727afcc994130fad83c1d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7254ca67578df0f34926aa390477e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c829c52ef6c029b27b101c87f6258b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce7bb61c05c7a65096ad787f5448fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a101c35392304e7652b6340cdb43ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc71fc99206a70f473853d07ea7e6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cefa686653a7d8e762ac3a17ac81a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aae5f9e0fa587384b8d31b7138d83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e905986581fd5ef98fb4e0f2ff688476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ee674b11a085202e486651e96d965477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4736e90d17edad1b06d52be351afdf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a84340c8798708055e818527c0a46c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213ef585372237f18c6f07fd09658ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac44c2391f9f2e1c308894639b0146481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a80a0fb39d3881627766c062c6afb5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc44c27777454a5bf282d974aadda18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cca1832f2e9f56d0f9b55e53d98717484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58d0be3e6f266f62df256c006cabe6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11e0df991c3596e3f4feb2074363d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a76d83592151b7e4330ec59ef14be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414507953f103f32356aadc0750e4b2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc362450fef00645a5658376aa05797b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3cddf98c9d4188386fef4c1ff902490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdf3d74f3f1de449c744bc49fdaac5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5406eec9c1aabdaf22e91e4b7f0d8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5091496f0d28d9d8fdc0f0f6fa743d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14e8bfd354bda2f9380c3fa9750f67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6835bead6020c1e74cc8c9ba0d87f31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0b104d2b85424fed901c855c09739496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02982c14cff956fc7048276a71f3f8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f188569f757009c9827e2930dd30119498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d75739a321bd57ef2911e639b7139b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72248c622f3904a8d77feae5105ede8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e3719221bd5445a94b990c40fd29c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a19c1dd0b38768a434c42a82babbfc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af478a17f5da404e87aea6130eefb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924b26882fd8279c5acb10385593cb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acc455af8e9b5836d3ab04249662f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c542f52a2d1e50b97a7c36cc8982506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bface8b9fab67e656ca6888aaf516e0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5f047b506929000a78ceb9f421d8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc35802cee2a169082ff635f52ea217509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c123ba6d29daead9751d88d8ef5f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59151a692fa39a43126707320821763511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd605e6fcb871380c0a78e2635ee13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730f0c5d3b193dc99e96cae851c33ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfaf1b13b9a8c9313646c2ae6373d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b5aa461b1545a62b2aa13860e6c26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a2b4b918d37886b5e323cee8f04e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49c5e1d4366fb0d4c8fa9fa901ba35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd4c76108603502106b37969b30b71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab46710401cc77482cfd029d1bd77a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1edf5c8d1c0de39588c5136193384520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e474428ece7903ae5972e609f7a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef786bfc98e95d0e2eba3b75020d26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0574f009d291ff0ead2047398ed033523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c3cae44fbf1e15f52805705d8034d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb0e61ee7ebd36b43c2cde7a70ceb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018da21b0800d93f2c78bcf853c3886f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ffe54c52f41cb459549569b375325527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff759e076184584ddd432afbbbd0948c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7740beca3e84eb757268433db22e034529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f5d94b665962781252b1ebdc74c2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4673428f72f6e540aaffe016554a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dcd0b0e5b047c9323d4b9233aa3f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054b0bc5c0538fb80978de87b17f134533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ced63b4ae75d433c3aa6a3a9f6f544534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d7c0090272eb2b457767013ca567c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97265b7fb3b0e229df90af2f054e1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba7806df20867bc9b7e3e6f135f961537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522b3c0f9f976645092cc023fdd0a93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e0761c4937e45c21ab1d56cd723d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3732801f26afbe394334749db5999540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19d8b609bf669ef70080092edc3885541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0c627d74ebee2dfe1f8a5ede2fe85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf3b949199b95252a27947bee4ca09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542f4d94b15aed1413f91415192e653544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c65acb622c06636e401c9c8f3245d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b12f9bc59a0c6bdbb2f6fe8cdeac2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2814d5cc546e8d13121bef8662db5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e606a97b5bcbb7f2c2201891f8323548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf795ac60fcfcf5a5fddcb8de0dccad9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624010746b67d4f7c3a8606068d48c0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e815ed21d878b5caaa958e10912da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b67fd99b8be018fc8b6c85df7ba43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319954ea26006baabdf7af7549185f9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc5216c976cc432cd171fdf55ca4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a205b49c7b78f36daf0df51b20f8b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774da98c3fa6d196e9cdc43dddcfe4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679cb015b7d32d1780de38c786a1690557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b4fc7371e712c4616e4a4fc44d3b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34affb2f3059906c68ad31f56351fd6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ea7f8e3cfe467138c8c5fabd11380560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070dbaefd7eb92f7e2e8de3b5e2cf2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52478a75d429e2891d5e181491f4ba12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576300af54f78c9c941e257bf1296449563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e55fd7f34e5d378e24f3548855d745564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8f3e16ffd6c6a13385aab92a95dd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ff2770b686a3a642d3374f7e16aeb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff3d8f5bb7cf1ff3ee37c863909c54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cbb946d90d5e2242ccc4cb35493ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e63a8205aa08fd6b1564c54c470347569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782cefae20c128f237d82262d36ec59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f3995530cf201327221ed26ce5d9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16099fc978b5253686ac64d10222d78a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f467be86c972d71bd3f65b452b556e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60644c39ccb3e826645497ab6bce59d7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77bd7a675e745ca4fc2d520bee7696575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd47957d07523896202bd0359f6e27d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1fe289596ca9dacd80b77d0081a62577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a7641eeec4cdd33004bf1edf9947a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486f3c90e9790353c04e1299fbedc87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a34fdb377094a3b27725a846d72d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549876af6cbe0875678abc487e1bbe84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0bfe1bd73a04a96a500c7a6d331eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963bc316756d705fa2dfafada98d7ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915f7f0af08c09f5915621846e4ab3d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbc5a688605936cb13832736bc1a3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c2939793e80b5432cf018ad8bfc59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3363d2038b3ee7fc3cee29d8d548864587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0151c6da248fe896528b4b0206ecca8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca85232d84826af5c20d0c693db5a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f65011b9fce76db586af9239d40ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef513f9b31ef22d2fcbdca6b3d12fce5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72f68800faabc5acb2cc4bab4fe665592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f672d780724bc3b21a2132d026cf6c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638a5b0d8f4d4a92385fb56b72c7eea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605de1dad3d002dc8a33602c06ab61f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe57a037ad3df4c60d87fc07729887c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dccc97f9dae55844b85a14dca154e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221469c02319f76a6f7b63bba326e86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e0d8afde24739af2406b258c87c0d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9047d55a208079c02c1e03306b620c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ef323841b0ff06a1cf249d2dfd020601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b0937eb1df8e28832b299b09e0577602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa774c99f0b0b1376e2773441118badf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70dcf2f1c67d5643351c92cc07c13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e70ebd6ca6211b433fe0a2e8c2f54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e25ccd43d70d14e8dd6035d08f566606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c7b2a2e987704538c6661bec7eedb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ec4640ca890f5ea4401cc3e51d649608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8968891b5080972ccbc1c4ee46d15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a21d03a87463c717501b0d0bbfe54610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b6e18d7150412faee2e9f25e78b10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba81fd1b85df6fe9875a2e63126de5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff775617e47d329352c3680cd8cc16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88e109ac2b56c74a9a5edd4bb5d52e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50f072ab51006d991958f541713a29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c966bf0679b91eeddec3eead46cc34616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd82f76d074d7885e379512853f8a40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44157e358b6cc2b69c003425f764b03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078f633c7d74bf9b4b9e22f101b9b4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c5ea5783daf9ce866592a6882e8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcf2509812a5a75011a51579098492621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22db3a79d9d449efa68f786defe65fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eaec48b8f0a71bb2fc9ab32d6779b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3e666d7567985251b603c712cf2c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ceaede75d82748904783a52ee431d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245416acfff999e3fafa8f42dbd3b314626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a061dec190fa03025f7b043792f2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac972a37175bc5b8809d9f4b4aa7f11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda30b13ec8f2ddd5ad3506acfe0cc01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a93a7ba7a0fb37010ac59374cccc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0867667b4c94c12f4f91008665adad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7225a42ebe83c0a353746970d8f726632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dbf6f4ecf7f3c97c11ab54bbb788a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f71b512163f578609c8449da55ab56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9370c429aafe10a4ac57ba5e74f4292635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44cc181c1cf871507d0c49b9434029636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077b27d5f1102f799e1e8b62e2f49d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be667f36f3ad6902ecae6e850b03d09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f84ee1f3f07f44b0a489f912e3976639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1cdcf592e8ea26b96237a7649f13b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525bc5d4fd29aed3952e3c42e1ff049641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c850d07825d823870be3b9a852b885642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc336fb1a54ef1e1bbdc5bf8c8143ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66836ca7868b2795c00e8c1307259314644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27f20740e2918285ba9c79ef834b14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edf65874ff98034edaab0fde640c63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c7d426c3b3277c6c92e45da58ae04647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b287bf4f0ba75d3551e7a0b1822c90f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee26bbf839766c4784725afa128874649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6ed04d14e146e3dd88095357a0fd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b7f9cca1062140d6eccaeb1573896651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68387f3d0ed88e1dc8357f45c3dff9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40457185d565077476e788529a7451653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebc787070adcc5412d1d2dbb513dbe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671c723055875348f935ccbd0db11d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c152e77169c9bdf637b716d5509a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b640211d1c3a0411443112b2901231657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd762dbc84910caf2daa5e379cc9df91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d42c82851a0871022ec1209119e994659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f29b418241a3b88323c0a439647079660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70633f77f7506f8a03ba31ec6ea3d2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e792b83814565217b01c5ccbc4e59d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ed26be96add7fc9f7335aabbf6dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba2d9a6fd74a59291645f48c82d241664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee6179e04a5f2f9c8f5b7e9c512e5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52a279cc8864477f612f2d95c920ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee645752705f2009d712bc945bb8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759c246b075a2984eae25785df3f3a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df96edbb8281d031417818bccfb06ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab587fb75ff0aae511978ec4ed188670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9491388b9245e4d808689dd4ac5cd0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12637485e8a34e8609b9a386493c578b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f825a5de141331e56459f5121fa547673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4380c3893db373c48e539d6d9ca48c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20b79e3c62afdbea69c5b587680d25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b346c2a056fa091504e33b4da1b5d89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d61e8a5a2975acbebeeb1c5b6997c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955f481b75e8f6cd8270f9b33bda4e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10caced62940122685d43da7401b0e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc125005ba61537b20c692e75b4f54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30044f8442a261a697a715de63c3da02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e2cb8066e1883e93a0eb7273d611f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e6fd1b1882a34f329630aec0ea4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2838d900abadc15a03714ec7d6471684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d95599b5e69b3046c868d5ed686c1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1738a4278821626375772ef526e57b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da45c3ce0f959d7dfa8c857e95c70f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382714d3b4a17d00cacf6ad5209b086a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e19206d5dde72376ac9dba4d79d22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a61805e9ad9ffed0d3b833f27deee2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb55bf195f3e588324c5752d9a77dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e39423a237cd8ccc506584effbe47e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c725c5cb4afe305002c77b7b71fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeb6debe2a0c9834d79efb2475044b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63326c5436faada6e96bf4855fe5b478695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5df7d888a6b6bbae74ef8d0ef9a1f3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765856af9e81a10b7676745f48309b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320cec24c429ca892d65eec0aeab0be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac9277ab8932385b0cedd74efeab92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb426e2f24d631993723606bdaf6096700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0162f8b191d20b2ff56638b3756a126701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6553bb43c38d4cfeb047f7eba62e92e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac2805f03a19b2bdcc98da9c75b396703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c6d65753e986b9752f6b27b86b4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbfe0d9009fafedb88c3459333c578705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d9587e32a5afc038cab4992f7bba7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680fd6b9405dffd7f7604be52eed9c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a083a967fc87f273a427d7c461ca1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f864c43c645751123a1106f05a87441709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a485e3dae8b46c790d3c5b8b2991037710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cb055b45667d28d9e443facdecb31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192a888a3207d20d9949aae403d7176712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9d78cacaf787527157f23165b58a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8fb62b9237bf8993d752b523c4562714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d0b25585d4db1ffe599f2333336be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17c3b289d2a0b0476a3f28a1b9e92a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb5ff93a26575eb168d807e3dd3e92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b8b0b2d8ca2a1989e472061307d31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c89a78d6d7ba1571717c79f8ae6b0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2d5c5434c4e2ab728123d9e82560720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7752bec863b2c423a49a36c0fcea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dd1ce73ed6e02c735345ac94687cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b37c57db1a301d4a8abe1ef2938fa6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693b9de9f4139ca2fed966880425aba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa879e01a05907a576d7c5b684c433725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d97d1d2c03d36129e584000fce2e7a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eee0428a6955cb7826faf35f0eb19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56776b5ce2146ecc2c6ee3b85be1df33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c007b1cf1c42db3eeefaf51ced275729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55791bad2958a8c6e4eb0e5d122759730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec1ce3a8045a07dd08d763785b640c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f9d9bd8ae565c440e162f377705a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc904be341c3d5464978ccd64f4f10f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec193fd51729e3cd7791c1a9b19ff4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915070e6b11dab3015d43e65193ecdf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb02d4728082a0a95e480826a8d3bde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a0163485747adbc27ee701cf3605737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec9b9a854233c5f569302678170939738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c46fb3a2eb055fb6784eca0d027fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a66d525306a1e7dc8c52a2782751d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615a419aa44cf7d685e9bd738b01c27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d7961187f107b3c32cd308065ac62742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d641c77789bf2d4ede7ef04740e22de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d865fbbcd24c7f45b4270a821ea25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e173d445e48aa8f025ca5414044c06745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c43e57b0a3a56d4df4ad765a5968d1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1bb65e328554f10e64d3ca72d2045747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af143d51fa324cede1e56de0c6ba976748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644136916109a9ebbe9830d9cba38a29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ca53a80832609fbabf867ceb2ec3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d129b9d3d67f43d58ff50989895e14c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c89aa0c80fae1c7a25407e66741ae4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece18de8e6dcf94f9677fdd7fde04f54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa42ede402903c4a0199cfd257c07ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986c87ffbbf6396c0f7dc6600c61b7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46dda01c115c838efb2882b1034065756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6894cdcf86f225362310c258839b60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b08517180f651cc5642b8842dd291758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeed47e0f3055d621d6ab0dd83abe16759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac260145c4856788c5a3ae76d23388aa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a85168c71e6c32477c59a9b07b579761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c5c635dd02893c25569fb139e8b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b366a678dbc8c04a6860eca8806828a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdb68e678d46772de15551b4568311764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48484b3bc600f7bed5e996d28cbf4056765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2710117f79508918c35c72004d777766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a71931c64ae6c947b679537cadc82767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53c765345b9340898a3cd79cbac815768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bab33a5461bb5da0827e3815b9522769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657aa9de55ebe2fbb37f9166b39c89f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aeeb3790c65bb8df4057883767808771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7463c928184d60fdcf0720fae423c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b03aa82c1bd8558e450866169e130773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c6b16955488ecb2c056bb5ac170e0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e41ba5ad67eefac8453cae5cdeaba775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edcd0bc0b085064d0b9da66442c1f1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda4968d335e78aff17a8bb3641472e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edff9defbe56c8efe00b6d732f44de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcee20f685c7f4cb9ab86aee19a3a5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8e0ac6ef4a2f6680beee510a29010780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f3627172094039cbcce30f5008270781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25842399acb10cce11ad88ba4d11aeb6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61130f94648cbddb507bd9a21793cb73783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070a3873d66904497f63d148bb136fd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cca909b154168c319124fc4ba99c51785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a32ff1c6f0cb6e9aecf70fdc82e205786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435954671eba3f5275e3bcd5ef37ab39787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3d801fe1bfe1aa84e50409d5bfa02788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825da90c4a49f8ab7e2ca8e3a3c7a8a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326afc4519dec5055f6bedde95675df3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aeb6e45399b4399751a1ba9a35377791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24240f9180b67a9ebec4806d713145d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95316c3d95658d04eb037bfeccf7a7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef1e9c921370d26592a2fe5e69ee34794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1d3e6968034fd5de7b7276568cd79795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e011a23265c6f4f9f83e4761b88b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672d406699335a86d83b74edbcce534797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7838a683aba4e6664bad344e9a4d29798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7e349c0dba60e0f5c0c5e02b00fdb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519da36363c973326ccc1684c6ff803800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f6b6081f53916237910419b9764a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335e531906c28fd57f882be76b0fd9a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5c0f574cf7f6c4129cc29c5cfb5f2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657edc4ae42de6d11e1fb9f6877029f4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a104114cbd6e02896d4fb247c1a9f8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7c614751115408b28f5a0f2c3d00e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416155288b74033d54ebb20fe887b871807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7cc0ffe9b1acfeeebf6c704f009cd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc67a4dd4a685663368e3a1d75db00b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94d5b675d9296c0fad7a007788bd8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23380b66a0c496896a3a4a717ab33889811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d80ffef4d6a9ea7e8c0a3a943ddd32812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6f8437cc6aeb21afd2543b98770c9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8423754e73f565cbd3ae64f2e11f45b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddcf6eabdebaef33130b8e220b4e37815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698fa6082ba235b008db1f1c23fee6b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51de9f205dd52a5f16926846cf06276817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182564292e2b353c17732685865172c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79704c0b47e13951b6e89bdd987b4d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae53a8ad1d30ea035e6591787d247c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137809bb71f66ed772b3443e48184f10821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901d10c31480c6fae154824739ae914822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53354a70fbb48440a76441fb3397a61823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f09451a59fa411afdd57b50404cfbf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbfb7b4b821f526801081f7f01ebd1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae06d49ec4391885c51e4216b7a4f09826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62b15d123a095362659a927431b6e5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a7c6e6cd5204b20e37f1c1aa07665828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1a7c313eb5dc5a719335a4d29d94829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b28ecb7fda82cf7b8a373fac68b97a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567ee81498d2027c520294a3df64455831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec41124504bd6f5d9ba979afca279f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ab9216532077c2d1305352e313387833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adfaad5eec7e9bfd4d22715d9256e6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d639eeadd140be2725f9da6baa22ee5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b2e67abb02ca78c6aaf189fdc8ec6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26056682b618d143756ab3fb33813350837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b077fe3326ebd5e989f235352723fa6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c60de4c913593de9366eecff1adb0839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214df728ceace18e606fb8f9c7e38c15840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aa944de298728a4eb8dacd6290741841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4392c7bf224a5512d2100169ae461842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874379b79f360a9b133bd3ab1c88d1c843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85981de484cca820422eca1f5267961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b222010316e25cc5478a57f7785eb792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221fa307221502298c1bf625ad6edd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf491cae57a8169b93ff63cc37551f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43c7bbac19f710071a654a98feeca55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6504a9b2c9808c3588b8ac7744d6ba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6f818b161bb4e4290f5a42486d4d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaa96d4daff0af664de0de737e62658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59789f944a7201f75df8905f13d716049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6433241095242bb1561d57338eabb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc957b5567228d05838ecfe9894d513d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fd4461335d1b047b7ba42cc5c835912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b496c7791a97a074e68801bd28d10913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70673f87e3348e0e55a1b3ef7a9c43c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657602e197584f6b3df881a1e00223c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347f166577e8bc747e41381f3588bcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdf3d501fab01f7dd7c62824eaceaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b64bb469d0d1d9466fb31632daef918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a2d83a4ad71a1e8f626dd3836a3b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03bd87dbe916faa013b43726639ce820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656504e90ce0b0233c67216ed5c5c5ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfd7f1ed5c0dda26c604866573635322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59495be0e765ab63dff0468bebd6cbff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167eb57aedc29235b2a37f81d343d8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025c2a541cfc2c2417753f121c8d3a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bdd4c0d6d567eddd61c18fe977d0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e40687e703c11de0c9a26499835927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2ae948bb814e39854641f4b0bfd1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36d4c917e8a1c315bea26746e8d7b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768e3118ce81722d879d622934df28130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d9a6c27e5458d327def11fa654fe631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd95148364d2c0726b48b0d075b1f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c8c5d5cafe98026489a3b518a137633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ffe9e6a0083ffd25bda4d6d450c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08789633f4ec9af2fd8532e128f2038c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b10c8bd1be610495a2bce7ba832c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0ded709a21c3d42a841e8c013d22d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a68100e8525a16ae9e015644104c6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6d2febe32d08345b5cccedf79ffc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f046ee43a1135cc15d7f63499b14f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac391e6e03470c431ecf14edd2a949341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696fcff829148cd160fa3d5e7f97c4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b73ac849d0e62ee7d4336df19e384b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379515a144b5d7f70b3bee0260b65a0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fd3cbfe76d39bef3f90f1a6fc6fe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa63c0c53fdec719ce3d90f848b88146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0cec16e6b96a253aef0b2d144566347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f1710a6af2471e1078e25f68f0ffb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a8dcb3b1f8b7c973778167a8b5bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242ceeaaec7cfc55486a029600b26e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d290acc2ba277810bcddc4698d9a5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a43d655fc2f5d2629282e62a6008452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4ae1bce15aad4e9f8d6d5e97299d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282e3c4ce467a48237f67f47bd87ed254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9ee94eaf56d041fa70711c34a42b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b79db079633d4ee3c08e57d31411456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e9166918e3b6f052c65bb011f5b4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f228de19343a5d290b60233cef354f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457519aa5a9668a59e615568dc48c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9446a393c2728c048f39a6f5fa3ce360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e130e1a20c9046cd209d150814227761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc015757306483120b626fff2905a08d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b3c4937dbd47bf4edc67ecb04964b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da87387927a54a1d852af77a928a02764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149fed52873ff86e12e220102a6eb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719bfe75de7001cc2b125e7017503b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9610b9e2356503fb8b4bb898a761f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0c9ec03c03b7a57ae08f550b1e2fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2c3f7e330a956bc500b141d1cdf8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61458b55ac074b369b8b6d1c5e86c7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf931ec2f6334894d775af252e7ac471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946185a948a0d96be07d3a99053a000672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094b76fb29b6e6cf94b06ab748cc25f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65e0e1d5452eee909fd254fe8e1a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0dab4f6fcdc94e1a077f04bca855b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfad11808a0cc49287ba4922bd237776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ab9e5db554e336505d93b5d5f168977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba012ffd95eba0eed70c2d3657cdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4e712c36c06b267beebe3323c132a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d958c3945107530652003e0dbf4fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6700e32d4cc115d52d42e9665ac6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67c5190470fe84544f69267ebdf43982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278986be95d54ecbf458d4bbca5c74a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d2e9c72f6869bf8a741e3352cf3e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b46b7f6aed1ac0d289c575ae9160b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f0b48f487f67a2dcc111934fad0b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dab778fdfcc99be5cc6ef67fad20987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b535082477b23dc8f9f59bd40444488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed04b7fe88b0b6ca300b7b55c62a8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba2ec03062ae554eb6919857ccbc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4bc8c29254e637edd95ef709156ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfaaaff314fc2ecd0f7322af40732b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7738ee5c1d9d9f9691fa678ec67b1ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43721129c717b77918e2ca0be06c5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74940b687c1044882ef3d56b7b5b4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d53f4ee9fe722d10219d3198c309e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd18c097f9882e893f768a48bfd0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca981a4024ca541dd98eadac5c51711b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385bc71941b1ab92b45018de071166099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000db60ca4cd99b2648595b42df2952c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b942b782168820c0e6bfb70214bc1d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb55d60c086d9e4c72385df732ea9b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcf21f4818bb15d1faeb647593f950103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99344b16d8fb4bfa15bd169f370eadee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537454761488698dba1de47ec6f4561d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef4842226864f4bf60499928f0601e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deee4080efa5b9f0720e5f2489f918107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769996b470aa793cd79e1823081163f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb53b47f392b4bd24461d6598b2e426109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248ad08346694226969c1028c79c961110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5c2d1b93f85155884dc0e9f987bb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d18182516f94deb851f8eda7d13f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27fb9e19621fdf2e50192f0ce00725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa890b2dfdf7c33a93187cbf389cd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2154aa7dbb18c67a62211298c6940a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d1c0b68f18d1ed5b15654e147e597116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b209094c3fdb72cffae9ddeac65ff77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1900a13c60fc7c1cc6a4623c5b033118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe728acdd7887879975d33beafc690119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a7c8713be371f5b40f0f354834cad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756844518cc7a758f662a86812360578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f40dc91eaeca73a4e5e1106059a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d610b8155c97efd04fa382e528a6b85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6333494c210a09f14005dae1e66b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba75602ab2b4f75b0f2923e21e9bbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881633faf984cf407dad3890f26b412126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fe012b10246eef2b633be43685435127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a789de3968e21092e712c58e1f788b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431b802daef7938744c65889df0958129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488affe754172dff4cd5f778310be79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bd8aec4b1c3c46218be7f20153c22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcb0184ffad620c695ada5574e9c56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aff0a668dfe550893acfae3cf1414133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32e81a9cb95df4452bf80c704f007f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69170eda5744c4b8a50c59c3f6d080135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c67fe728ca706f2d12b1e9d7f7f028136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319adec13ab79ef0e4508a57fabc31c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8af0dbe5af0770566a3ca191ea9c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf8be1c548f6df4877161a2623b424139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556922e893fc620c7347a29c1276ae69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dfdfc355bc33a11ee976fb293de4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2412862a435e5e5521110dd72224580142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8ec48dba24d7697b2db04a653170b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffbf3d01aae273b86e9692a773a962144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b45ceec2e733f248531948c2b09018145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478a84f9c839c6b59dbe56ecaa3fdd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f111914444dd301a3cdb507450a9d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840982cffbe2df7c78b7736585c39be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae94283b74f654b1423af6aae57c02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dabb92b84b294a303d1801347a256150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9f82a17dfd1dcafbe1b6eca6bee44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bed27fa2da98d903c4c33f9f01641152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59b859c0b341990a62875255524aa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84fa793041ee6e1d172c0b28319b92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0679438c72dffa3f1e321f525cd39155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01927d5981d91b14cf27f34197f41dff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a9f16b47200aea0da23f0ea87b771157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eaa7c62c86917c1d40468bd482333158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861a9cf2587d549f9f92c26ddc0e877159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651feddbfa4bc1a856075606d760c7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e9d0e25ab011ff3fb5b6bce7e33b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f75d6308a12a46197cf5b95f8fca1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0377a671ef61ee6271e918823b96f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b542981b3ab832d637bdd8fba42ca9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61090561069f601ff8551e19ba32371165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf658d7de4a144d411ac1da3cc6934166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664a5acb687f3fac51c8233a5462e39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1f253df8cd63a4cb42595e4535e80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8976740e1b740e6f36ddd480c98f56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329ab3f41e164d03f4207ad1f2014a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c30e1d9c2ab40d7d33a21405733b8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d19710f82f85edf243a2d43c571f17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885345f1d9876d35616b1b340c49ec1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965bb1d5ebbf148600f01378a15defe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203f40b3afc067ee7ca297e3116acb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e1e47b74ae34169d9927f138acb28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c803f7273dba45e5296b5694d1e0716177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40d9b86746b77899b50f7bdd1306bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdf79b176a52904c1e3c79f15da61c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dfca988366bff29ab637dfe65070e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11d736a2c66fd0c0b62d6ad3333ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647070eb04876003e36faa9fccebd4c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e60bd9b6e2a5181f80393def1f7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305ae3fe475e4ba4d5177143a5e94d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329002f01db059ebd776bfc3734eb95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105d45bc989248628c02336e281249c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c97860da6bb07ff8e7c1ac85cb34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf1297eab745582bbf8b6cc2ac6684188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f0b0380cc259c3add18d8761cec8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb75900dd11442cdfbd501f42ab5939190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38269f76feef8ade96227934449fc786191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c9ae238cdb5aebcb2d4303be39893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f7aa5a6aa5cbd056579ae26e31dda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53093f8c327ce069ae01da0f7e578f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c08885623a2a3598d64469ddcf1bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb587b162c06a8994f8fe06b1219358c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8231d20e171ad66c6f7c59de06dda0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4377b59f81e13a5140aaf899c02168e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e7e3a1a77df28e791716c5f00969e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d52ade695442733f5f4b208f3658b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745e252e1f965d72dec4953f5a2fe62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab41ae8f3cbedb6665af0ddaf8ecc8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f32e267f8778aeb14ec548bcfaa8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4556e1d84b5b8ccda6509f60ce08f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a881fe39b5be8efcfe7a1ec7420f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006591ef2752556fae6c067d698206e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770896a0acf70e7780aeb9e1ba8fe9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b5137ba10f1bc107b4273b44e394208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5828eea2eeb313a5799557647cbd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095bdf9f7ebd5f216dbaf79ee3ceccc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc8daddb5267913aa10cdace8512dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1807dd0b54854aa50b410b5ce5ed90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349241bd73dd3ca959633a4896938b86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276c2366c939d8b2fccf5a423005a16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b707fdbb4046769cabc83e4eb463338215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d814b1b8a265a782b51379a1db08263216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95be38c9a863e3101858c5a5e3d47b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6594edf9584e2710d2c85fbbcf1cc56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcb6e253cdb569cfcfcc5dc52fbec0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad5cc4c5356a8460823d6cae33fb70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53566d382af41b8462a6ae6fab29e591221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc4de4704edec1713cf5c542fcc03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d8ba24902346a4bf00aafeb4dc5f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c729c24ca6e6ae357c45583051e064224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe12eb681f48ee29665415fca10d615225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865636685ca79bc2206c9658485f938f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e4a59278dc03cd9977e6279c36fc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3e313d9fccc524cad9f1f0ead3211228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd825b9b861f4e0b86f93ded6263c62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a76fd487d5648782aa7b6abb775d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee3e4309bd67d3a1172d0a2325f8d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155c478dbd82683ada2147bd9ce63a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd04731d130d9cca315a22314de247233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6172de32816b8284208ca83adfdea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c62b4f51dabcd8d6cfb07fcdca6d09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54843c42aad928277eb75460bd68f351236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a91243a2cafb1b6c0a111a4078d4da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae109d259c177cd5365c25af9a4781238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5155aaf3041f12bf9fd40610ceb54a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23cd41c2314815841451f0d0a852b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e1fc45153b80af2ec966338666dbb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7e6241e9a48198655537235c22f76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d3e845b9d1d20aa9d31e2da6029c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4988fd82c0ea36489db91f5e91d94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecb305db41dd1c4486d6e414fe785e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ea74253dd6ce4ffb1c418d1976c82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd37b721e4a6f41bd95d93e8d8dc6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaba1a982a50daa418b0dafe6a3ea89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d5ec756ca06223b6f833bb20ff8de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c91be015daaf5daccd0f7aab8b176250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da11a3b060e8fa965df43dc0648328251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a14f8777ba49f63e69d60a17bb14e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c753fa5baf3d38a3888d7743b91d59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f5a4a6532043a8a3ebc010875b0ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6283474454fef9cfcd1c7e81c0ffc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a60894ddd458967acb9185aab10ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138b308af1061762209dbd41e2debe0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a9622385ceac266b187d59b25c689258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef394a185934468cb30bfe7da745a242259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed297bf9f78aa7b7e6306507db136260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11964dc760f9d4d841ec4ed4f56159261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90970c3688fd04b6ef001d385bb9130262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495f668a67051fca31c0f5dd374e25b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6b63daa9100118529d6cdc5cc6225264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df17813d564bc3debc7fd6fd2de0f01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063efaef99971ebfb8eabcc9d8723b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628ed21fe58d687229625cca57b9a8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477140ec74c032d35f9bc1fc54fd6914268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2775b94d336b153a1db04012ab640269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9a2c46489aea74429e22b9c4d71d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f4fb93545c1d6ba5307ec1bbd7d2d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154deb2b0dd807bfdad5cb708c66e66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12720f676686f11d935785b5f2741d64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696024c56c1f96b4d9c0bfe92161aa4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020c10a9f18e49bfec92fd1e703b20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf1754af4f1c82e6ee42693fda6e4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5238551c18c3f5e9b82157129c1d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf4fee39903662834b8364b15870e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fb5daa51411789dc39e26e6009785279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf302dc32d3bfa9abc3292d6df62bbaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdaa3970f81f3fd3f7f23591ab43efd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd0c62c3aaccb9e3ab540c9c6686e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a8cad19f6155cd4ec70e23698cd30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc990b9485097eef8db9a5027af7a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51868c00874afee75ccc2aad8ee8cd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def8f6fd3417170332e1c85e4c3d562286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa389f6f52c5ee996276fb5a645b41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf88427e91aeab2b794fe36d7a6cc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b093a9fb48c57c0f40f5c334b507367289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796ec4a9c401a3ffb825ed0a1e7e5c4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc8bfcb050e1bc5c9b21e00c8c2211291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793977cd18b39797b281a93a87b4b992292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c570f0e3f453ca9589c4e108b3d096293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80104bd044de2d4f58d7352aee6ed98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7ecf618345732081b0056ca99d21d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b628ba6b84950a5587f6eb5f3e104296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af2bb178bcb3eeee35810bb6af48d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec76af998c944f1455294d44e6dcfb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4025e47eeff8acd381e8831553922299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bed495b506e646052868d5aab494f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f739946271234d61d43c28b6d1b34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708943f24a34650256455cf80cabe5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b5f5b757dc8c6f5f5c5e24acf1d56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec6240f778fabcb77fc84d386e4054304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8d10dc6dcf3b4a46118aeccb1870f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999310cd30a036a9a327597b7f58a0b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dea651c15a32afc037dc9f9527a9de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b82052fc9bf93367d69388e52dc1fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c3f60c25f625631bfa14862f3b20a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300483203f23fa31b80043d0759c4184310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780069d84bcc02a2a8f15119449b80d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821ceb0064d8f36c04880d16185fb7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e835e46598d654e26f217dfd56cd8f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcc821b76e08137f188075c680c525314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9cb74d6324a23b8656d6efad83d7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb1948e55bcf5a5bf2c4617b1b8b82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e43c3f67543186fe96570ad914af6e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393eca9f7752a0583142798769f8995318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226855171f8e0da55bdbbe94e8ed253b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4f63798cf53cc71f4a1a80e0b78b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838b21d80bb3c09cfad4e4b11fff3eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff6fa88a776671c9a4c36867bb72e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce911a8ee3dac1c8feb5b5025ad0f1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176b6131affbcc6a893eb68fb584a0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e49a4d836eda0b9484832a944c905325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb880981b3d2e72b8e348cda32f33d47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb6577125a87f7c214f77d67f8f532327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b9c73568201c9c7c825e3b0e39b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823fb25e5784986f5c1e25c4a5f937d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89bca0d910ec8c49d057b3ae52b87e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfac62836032531afc709e3063698b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdf24ea2d2aa4f6a2c2368109062e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54622446658b6f4f2fccff5aee153370333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abf9da14e9880a87c897c4502d0ddd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec3400f094a57f7c7a9205cb1fbb68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6457378e44032e78776a34f96be5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960b29ac92ace8c67f97e0506d6f12c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b08a459775a07fd926f0ce10c702c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2243c6b44381a54fdaddd6dada36a34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a42d8960fc80b4beb70ca65e85e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fbc13680016617adf42543202379c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4084445b66c835c3cfe71671aa485342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b994332b195981985683348432035343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7772933c36cee995cc4b908515649344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0506a124eb54f1c34fc917d013fbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dba5b82f4ad2d9f17dfc209609c1d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bd97f7348f922b893832ce8c10292347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e3cd01420e1dbb24c897a7020d127348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569cab8c9121f0301ca0b4dd6249cba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11408ea86b7529fba94e4a762a13f1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25613eb2a1b77f8c2dfb14dcb643477c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29920a246cd433176d17a556d27fef29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc7e704df37398f1a044d901c25ee6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1931638e820a52304f4ce75e679e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c355d14e396768ae6dddce978b62951355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7f2f90653a8988356f5814d025fa1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd27e3752d0c9b8cb0aedf37a2d0f8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf91f47a14f248429fb2f54c43d501358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7568904c6e8fcfa829ae0434bfe02e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a4694303a0fbbd0c02b64a3795652360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43692467635897618f4f991bd101ed18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43a5634db75e83c1ad936ae39a7c64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d706d4901195b64ca108b0f2f47352363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb425f583b484a6b11719258c2023364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fc245aca65bc31815c9e1287d1b52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da008f964488fe01c5c5a41dfb3e2789366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee267bc083d82b08f0d45c21a4db85a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e02be7732607e3ee87772be9cfd56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad1b8f0599c082b2a22982c2477bec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b243435ba5ab706c55c85f1abac70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a82a9dde571e68dd51e6bfa609bf72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b97c522571a99d1c14a7958a152cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9b6f3dfb84adcffcc8192e6b52a92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b28589e41d9f83ece0511c5c070ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607692be2465feb92f8ea19831fb8e20375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f6caaaa8c345f9088433873c5856d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a7ae18f6276565b4154e4576bdca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18811b27ff9abdaeee3bacf07f20b01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7608a08b8a4a56c76c7897aa10d6408379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dca7fe612854b7a6bac2968f3741ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6906d14445aa6981ff3568c610d908e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a1c55afec03133cd1b5040706c7bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a23b16762b10e90fc25c8e119c8cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71812fcb0705e5264317b96c99fcd04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098ae03a36670efa9a7968e5d32f43d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd6d751a9787fe91604b01ad3d77a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d29813332baa23b9c72f9e0af834c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308847a829ba857607028c043282896c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca26a5ce0ea5ab73757e1fa244c8a0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2605961983607157dbc4f449536f800390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b0596d0b881f165bb9c054cba202e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a91959d4f3e6ceb0b5ef370675efd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7738015ceb944d4a16054877ee5e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fcdf83ec3c12bd6961a0afa8af741394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b314ce61ff156c831bdb3ce71c62e27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e83fe8a50d2a1a8d9f209fd8f4b8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39727131c0cd7ca018f18f3476b0b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830133f093d6d879291d1a42c9a08ddd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dba9d53bfde69183c231c3a0bafa0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de84d0426df8e69aae83ee424fac1d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfb848620555b1a5833949cab99572401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eae6e84b6bb7a1456690f421b83db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c504099b94ff4035afdc8b0e25d03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863492a4f87ec3657881d154a48cb4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870a73d9c5c2fcd2333916c756d401e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a06085561c775f472b3d724549f98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966c35a152a25186e68886e5cf44fd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb729a30aef8fa7fc68608b055ef8f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d46745a72a4a2062698315f23bf7d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07041ac581184a7df537d83516df774410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81669efb3bf821f2455a94177a8dfcff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3308733019f8e86abdcec7a40bda8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b2003742c85f12ba1c0c4aacfb774413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48748637cbd1475e7148822b7e031a6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13c812065b79495db3547c2a74646f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e657fc8787d48f06511fa519c645c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec9d0fca6e823c2f9d357d7b93bc04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5ea100a9eb3faa4678e8b8f37fb72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cdbbed63ab97bf00a7f09248f7857419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16761a98e43e514e965092d70684ec9e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8d5731de83968e385a1b754cab5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac374fc0eefb35337ed91391a10a016422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63a27146e2e385482b1c48032e1416423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86eeab5d53b29869da12adb92f6ba9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f50d7832f45d7ee18183e4d8876a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083d2e1e7a4515eeae4bf7ce4c20c4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a048bc68d5dd5aae3f919a91dcc364427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c6c28601e9d0f9bb873c748b46600428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e96be4752b17b2409342026e2fe80429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a88fb030ff889543cb1e47160decd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702518544c6acc57a929b1917943777431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e96d0b4d9595d9e03689e06c2515a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1460893eea1133563cbd18332cd25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6de4a00b818a304df8730d50a8b98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ccac7055a47f53d04e1310621049c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21fa6c59d4a17bbd5f72248c1e88f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849bea471e6897b2aba7bf0f4030b07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e708b30e76d6707e9bb5826ab3dfb1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af51dc3aec036241c9633e13da16336439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f36d9f5a1f78055a8b6f117766c18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6037aebad1a1eb2fa02d2975db2a90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed588fdf32609363738e4f284f41a9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e112fe3fa6ff36095bed203a7c1174c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97b31ea8f0aac4f733ad318e8aebae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735b90da8c10d89cd03d85ca7962d99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa040db64b4bf2425e40f32a4cecaabc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc33d8d377072c1c55c1fe3d374642447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec0e2c7e6032bc27dd1e1d07afa24e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04916dd4a998d4ddadc6727c37e00a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7294a052dfc3878b6a671a71bc411450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66615d34ad422776803018135aab3c9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7ab92e87cedbf6be6e97a2545c4be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2651bdf5b9fd62fc20e0de246d401453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680d0b45705ad7808b5efa95808c015454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443d28caff1336574f774988e4ab670455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb68dd1ddb7f811d5f0a278c36330ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162ef04f72dbe83b74e0083c3cb0dda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39115cabe0d4fad63c126769a7dfda21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0158d1f06de47d1d7b9d63977fb0ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c63285d6a27f1dac0600084b37ef6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0f7d9d543f95df8088668b7157f9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de92b2507304971e1c693ad94c03aee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db7132b30f8f015ce9b476ac1a29ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33736c021b479fa56ebc51a04b691048464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0b3b0879e02e4192c0445bed2ebf1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a371581f0c85cc0b91e38ca811ad9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc1a2e4a56302fdb38af7b336d68ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b89dfca6ca227e433614330c0a59d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd153e543d6af29b3d2770ebee38e348469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44845a50c424f8a053385eff41c74fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863a4224b618d1deb8f6149e91764a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc20b652afa34516abbdda6147cc70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d564e74895d434c4e30ab3033113556473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9950736dce2213b0b7a27aa96eea4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8842e146ff25df3201626f45a1b43b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2946932237d6e453de10306075ba069476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eb1a709dc5d80b6653deb86e3e086477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e6285465e1c25651472b5b90d1c6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fa8a21fb1e0247cb97cfa88d3f3e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d56875daab8dd5fc04872050ce8017480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18961ae2f4569ef027f57a60615c2a86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a043bd354f7edfd07e60af477ae4693482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8c25429b62efbf9248a8e23206a70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d86702b7e4721ff4c997b6c0de0dbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b123667a4637bd0978efb73cfebb538485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0617a74748626688f596cea958a6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8ee3b79fa8a1ee6d08f4a326d77f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7960566c1c2c2e5054e07e6bcc0fce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9716a4c24b06dad47efbc1f519176d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1ff8cb617510701dbe6a61a97f51c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499211e342bd3f73332ba296f92b0d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78f031ab9c267ff27794f307d76fd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aedddd9f1ffc64ee49d4ac7c6f915493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cd8137e2ef6c19688a04caa5a1833494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a8701428fcd00e31c4c412a175049495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4a0d91b0beb66fa17e511740c5ac2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef3f7d227e2626dfdf52189d7ecc2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410afaa1394c85efe95add1fcedd94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5155273240eed8c7c232246d1306ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341a9855603bd206e406e0faaa03abb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7bc4c01f135b1d2e6968254b90cba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2642de07a2e86b1475b7398a20c5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec2fcf76cba77c83ada5a53764c800503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd355eb9641234d12b81e0a7a72fdce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73677e97253d4cd1b33d1d0edb070ac0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d0ff0de6d7b6a62ae0e1e04ca0a86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191026dd72abf41432b14934e2f40ab0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ffdd84ef4d66fa5973cf26a5a8487508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa963df369985e91974450dccf55978509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d38e9d889b3d707f01b83826addb7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981830080c377239407f2928bf079c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3adccf7509f073a12768adada2f790512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ddd21459d16730f743d5299d20e27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bf3b4e7d1c5ebacdea85e7be49ec5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b4a3c6c8cdd8aaeb49ac61892c08a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf89a081bd4df05597072d2a227bbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a995964d259e656c91291ff8240fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf26b5789fafcdcde49fabcbba6219518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a9b361c68bb5466a5f598d022d41b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0a5c36f5acf9534778f2928a79e90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fbb9153848a9a5b39561d18db4206521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696a1ab4147f483659e7b3ad0384d8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dc0806797f67ed88a33343558d757523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468fa06004779840582e03bff70fe74524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f8eec5355ab0b172a70f9a47b07f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314d7b452fe3fa75ed4717975162595526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ded9ab77ab90aef901fc62cad6c42d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485697edc91ad4cf373761e3e78edc48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39cb147fe5980fe712ba6726f1d826529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb479384a1c5b510617fec75d13713530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba450407daa5b77979ade22401b9b0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88599fec439d785df9fc6f64e5ba25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf1f6d0cde02fac74095606244b750533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12624f3eaf0deda61f48d1dd9e0c5d42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fb75db0c3de8ea54ccb12abac4708535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0860d858890648d4a2e5b0d0333044536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ab4b940345ce02ff0bba21e55ef1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04a0289e44bfb6f502a2b2623d594538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a7e97828578de194218015205fd4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71387fe3bd034582488ea61979472cd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854c60df0d386c10814744a7ae552d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf6abdfa0b55ceac258f45a198cbdd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aec968f6c8c902c6266e27a65bcc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59d33623503be8676481472f8bc248544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65712d4c9659371c60440ea4cff8e651545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2761a47f1129258728bc4a92a53c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a20e95803b4c0aba45c8d34b8dd5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a58f6916a31e8370b1dbded6370c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acdae501bafc099b449dc49229fec6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53a531d03cc5228f0c6e198e1de18a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08a379619a24826e3c77406b805926551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e7b692947c8e6802bf7ef07b89bb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf9bc026b863e5922be361db6d145e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aa2e2e068c111a7fde76407077367554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb2815f4df7cbdb92b7db0bf485783555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519d43756281b1a6dffac039ad633a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f12faebd1bd2f8a9f8bc98ce59764557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e6494f829dffa5dbdcb5c63231c67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305aaa29930edf118d21d8d38638d13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e31b71f3dc5feaeb830b35b7eadd4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4adb7ef57f041355725370033b84d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eb51ad575dd00f5ed6bc1b527e60a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658017ea29cbde71b2d4fc674eada8a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee32621fc8a3f65d77ab8718252c545564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e4c51856351b38f22ed0f50a27d62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95560a3ba06778e2a76714b62af8b7b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcff0e1bfa8d033114e8d2ad4446d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dd5e53b0a0c1e146ced41fc7ba740568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8063ccc7a9df1ea08678dfe7db816569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17093f3bab30dd3b6ab72ad3975ed7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6a821576747530c8818a732978958571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431f45fd7b7e5e91e23a0840a2b6415572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a9ff33c439ffaa32d5a325bc5c325573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfb085245a4bd550b9aa4b32f6eb5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c8538f26f9f7a9f903d3075902937575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e3fcb3ab1312b4af6cc6d91f5f58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae9cef6cd779c9a046572f9a6bc8b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72da46f479beca762e946454c3ec28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e8e693fbd1f7b84f395844938923b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b209976cbe6d32c4dd17b31f1217606580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22de062688fa7c9aa34bb330e3ee93581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f98e884fa8aa9c4345c2d64a174b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580793cfd942247f189cf2b50582425583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd914f75c3c476cf2565d3411fca2019584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff4755622a78e4b419f559dd20ae20585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61b1f2b1a4ad68132ae06bd273c630586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe17c5bc219e5802a14c8471e67475587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0b1a4e655d548894dcb6ec3942c9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e1b5889832683bf5e204f242694f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcb5979714e95b2d9e9c189c3f58a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3d5e63ff68a9e6990df75e490af9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790e2a7da7cc194d8bda492dac28b97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38441f8858a0cdc80ccf8ce02eaab5c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02619c6ec9dddd87faec58c37fea3370594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1004b093bc0c3e5106f42146d2c324595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde1b92cf60707a7bf38c0d55b2a68e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0b3e3fc0713488a29a8a380cf21b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f59f9c21bc15df821aefef5a1102e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31eb05c95e0b27ba4e6ac7d70b699a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81e1861b6721f39fbafdf83aedb1fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491905d86b2eec224d3efd5bf5f427e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08006fd928a46d1a1fd2a07d5ee1229602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ecad1879d598e05d9ed86b27f649603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a834e33bcbf0af5f15f0d7d9ce445c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c243e7021904871fdcee107487092605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b54e382620fdece93fb69264d1b1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adad5ef5938eec5fbf1ea4a5d17478607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab39f0d8d0196ecef694a2bc5c79a31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2800c7f06ac18855151b0eead00b30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10381279aad5d534b0f1beb093a34fc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617dd0dc1dcc7aa3e46bda136cb72c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854833a8310b4a4be8bc7310a8b5c28f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeb95da0799d5ab8dd28bfdd62ed8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27451234bd9e47153ded6d8f5a872ac7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f131201640f13a0577a66462f77a833615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1f0b00f6494070b4857d347c17af5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfb6d806366e70043fe16cbc892649617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca74edbf312bb306dd0d67fe2e752c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e7a1372956e58aeb27fe0377ac02f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5a62244d9aef1b653b196f06c2a7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11eb9c5ebc10722dc5e50f379395e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b086aef822da44b653cc27d5d7037e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060d6cd687f4b9264a4b3a51137a3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49ef9d978eb135b8b5ead052108d4a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b847857acbe37a6751c823fc1110b46625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75d3aa5e26aae589ba0d4873160e50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419feeb2dadf6e89d57fb1b5bc79837627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff31c1c769cabf507f7a2969ed5026a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f636a34003bed13e52d06ad775e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636ca0c75e6f020eee0865da7ad1cf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522bdbd46653a08dcb2ca17d4d3c949631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07196e774670c81b45aa9adb763a88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beacbd109e88788d17c8981fa7a874633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d016fc5be2807db70fd6416ec01b8e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f762a305dfd8fed08781ca8121099d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c6fad6d63f8f028d341a588d1839b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05cdde506e3811357e2dad10cf8c8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805df65c5b6a45f15c3d0cc7d52a129638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f7539014078b5ff5ce8f1f8c1fb5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4067010a2659cb5f76bb3a88814213640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24813422e91c3577099088c6cdd05cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe57f812b1c5b6e1e57d84f605aa823642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748527f7a1761b58fee0d66dc12d327643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d07b71b0c78e509ef025e886223ca8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a2645760330f5dbb5ed80b0cff10c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3635e718c29f58648e9a58b771f95a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc367140c93caf5bd55d7f6f90af95a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14155d814a1d64d269261908cc12968a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a92b124da98a11076aff77c7dbba0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebaaca2c851ddd94d54654903e2b61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183962c6d21dc06663e2beee94ace9e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea034388a5cef851a0b96e01317b4aa2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfb796df3fe6765b80f6c06ce64d79653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85060880dc4fcca489ee97c7d3c09b00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f96615bae4bc4e8993ec1a74afafa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b54c3140d829fe842ce3d25ce2df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75141657d7cf5f7e3097f48416ee2457657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610beecb6632873ed851b71b1ff33ad7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbcfacff2cf1a1c4c199c8cc6cbaf8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbc766cdc68b6a8557c0f7b2fa4bbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076d2b08ccc73fdeb8d51b56baaf5a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a93a21be013f50d4966fcae4ab46b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52314a381d49ccfc28497ec340c00ab0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46f1079e07ff65b83278bc939ff4a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a8b07018364d3e30d17d62ab9dd66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e401473cfb6e7d23f84c9f7299dd18c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbf400ff6b750dbc03deef3b49c4ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569e3ac5a127af885795a159621aeed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9775061f0a674e844bde848ed33a90e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3863ed73d0a8ab4b90fa393b95e4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7670af4c1836e7957a8f7122f8fcb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b15d375b4d91bfcc398ba1421898672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cf3eaf644da0ab4492fc8f3d12aa1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb939275f3b32e510140aebf86269f70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7d7898e96054395e6977b0f801294675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f05772190649d4dc5079899857730676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a52668bbec7d5be45af4cab2e9fdb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01387b0660f7d47fe36004026da139ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8123034641ba8c2ab126c16b778a3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ea9bc7102065ec0a83b7ad1f65fe5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f4224f00f27382f178b44aea4e1eb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5262997f698cf47551238b9a3799d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94563c19f2de50281be552eca427c201683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523ed32b0d74ade8cfbeab57aeea84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2bb01350577125aa978c66f2eaef9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c466d6f2ca9383fc6ff570a87e50bc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d369dcd8e14e4cbc97c705f57e14d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949a3b142bb4a1b6d0da4a52b228be7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be3d4412b9b9124015ea612392e79c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553244b16e8ee81175b889615b7d6a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4792f47148a8e94f776a37fa6b961691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d7452f85e10a2163e7a846b3f95d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d64dc1ee46676f35112720d1a86a7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e737aae3e1864ae4b14d7db85e71e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b5aac23bd28ce050c7fda0a557e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99005313a88358e351a3161652693dfb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb673271ef5f4003bc14846fd3ad31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a72408b180c89ed92a6ac560d2e45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcec2347f9b73f7bd20ef8ab90c395699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b9e568fb75b519435eed37516e64f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddab19e0e8be57934c7a22adfe92ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fffe68b1a0fd88a41db87cead31f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d5cd2f60f28600973afc19973336f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316677b32e4cbf0b9126ccdd1382485704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411f152c4bb5a6850b108f5ccbd0028705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd8b9d1aee55a15f4c4028cbc2f370706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9119402484a7f6670204c47b74e344707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d93aa855b87a08ffca136a184e72d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f3e6d6867a9634c746fc41c29325709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d0d9c588cc852a250b0465d5ff1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911335f4d263f43dccebb7424774650711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7b29e25b5f406557b8f2c138824fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafde658b3b62dbbd7af5ee180a3d9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290f81f541318d4abbe449e30ee14a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555521ecf6719af15faac0ec3efd30e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967365f97d99d7b7958dd4979f5db89c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588cdddca5beb3f6c5f15e04f3a644b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94a971cb67aff659326238edbf906f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac25af4f441b4c1b6fdd8ab15ce6c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dc7d42ba6516e6f9caf44bdae711b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a87793e5420ede8ec002151fadf31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a265b7fe986b6c49c497a53dacee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1ebb445c4ec2bc9036d08a667abf3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd6d3f5d153ee8a627df1a4fc8fbf2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488c00424e88568b20f33ca0d559fdd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180d3e1f292ce4b0c311cf3781aa5e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf477150b9fdb2ba291e0ff72f6ae1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e4d5dbd68b7cfcf60c00db9960489728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4e59048764f6f26e3a17aed13c511729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ae6f6166852341d5849364f973ee6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f024f1cbea9488a76faa64fc620d40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40573b0cb1f7a5c05a6d032d74dd3a9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fefdbfec259178ec0ab79b56edb150733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b74f7cf8d1b629c7c2df4e4ed07464734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f790e74aadcfc76e18c7ccf3ac420735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc44a1f56c8451e9ff2664bd4689fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939472a783f672178bc312d09ddc1b2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d665fe23eecf92bd0883e22730f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211909057e5b139a67ef5e3385a75b1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d430e0e1d315ed92885cca1c9991740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dad0aef4f610fd16a828bc83f6c3a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eed90880627cb2dbd868ff2f4ef74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8835b87164b31da06e21f36842f437743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe781799a153cb445f72ceebf38946744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bdacccad325666e0e64b69a534b00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f0730ee293d72eaf314a5a26daf35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6c2deca214644dba8b90b0291a5f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac04a90f8c76b368b026fb86dde038748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65847b6046e9228a8e03b20ff0271c12749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4ff8b391bd526fdf4053ca260b329750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ee53d3cba21d28d7bc15bcc64c62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b5d584d4d5f16220e19a9c8e2613752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f542cabd88912417d8f93d526c66f2e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15b693cc5c102ff37afd4098b40401754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179734a97de7c2ba5b64b92d24d6b5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52053134f31badcb0c6a244008cb825d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64074ce7bf887efb1b9e9be7bf22e80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33f87ac81d69faeca6f0c238a6d5f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a8c3ae22f484e2d1f7d08151dd95759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984e58a96518eb58dac56f27acea714760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b1e7a00b3cac561d7a40d16c11bb1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431320443fa810294fc5eb6d10618d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc9c2f958b7287b13da14eaaae6c3b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70184942158b180e7d5c2864d8d3de5e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488c5bc0f9491081f7c549191c279ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f2280e069e56dd86c51990b56566766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a4af26fc8337c930025f15096dc10767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>