--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfef04ee2d4b07f20c2f57297e87bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0d3d31dd9cd9c47f1d5df84d5f1882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567b5ba61f43520102cc399b7271d873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360506749315b00deecf38d5569f1d4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799227f6b055a9f14d2053bbeaa00b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4b3fc35a20f7810b91352cf293096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8e1f6a7c38c454f40aadd7c4f5b897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd877dd4a4ab3b06067756eb818c8458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da522ebfa16061230edfe71f5bfe56e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e455e0e5187989bf7b8dea1801e6db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664d1e2f7b576d02adf5dace9362b5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137121a8dc72707fe03cb0ee5a585cb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62153faaaf26468355a9b9aff5a6b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454a982f63b9f3e7b070292d349229814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec47ccdcad1f721f52e74f8d4cd8dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5311754deae937723bd47a3cb193e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f727bea7c685193ad4c30d286aa090117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a92e056e8b369fe190e2c274b3376918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a8875f57a254201939f9752025d6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d62b1700d49066eb6b384822afaf3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c80638c12765db2503c915b42a18c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e17848a2d0cc54f05fa933627525322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f3390cb1311f1abcac3b0c720aa9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58561cf86686421be4d753d7c89f86e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29d517967cbe0c1eef1f8342b9919925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ed947bcf723be324c7792f2d4da5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763c18083a945f4c39cab03779cbbf127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94945043a4f75c9f82432ff22841ff228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a29be7d428bdc4ae0c9a2a2b246df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a29ae509ac341ca65b23edfe908abd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e23189c37aa8e88e5e6e6d159a24ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e56854832422f67843a3a055e7d7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51452ecb6eb0fcb677e9edee0a03e9e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f1ebdc5a00056b040199fea27dfcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9459f29ad87bafeede37d6f08b04e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce010798875d73adc1130acf635208336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fde9f7a486ee1e677a9a5acc0121137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d75a333f13045b36f2cee815a070138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324c656177eb4335d1b4e9022af9dc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103797401d71f8f53b20acca0a351d0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ab6e7d837072184f84c908170452b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8719674836d686cf5aa7da3648b5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86231b43c6ec3283ff324810957f0aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b0f4ba029aae77518f4679edd56a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611f755d659371cd16a3564b4f1728e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97532d58bc634187f9affd213f7452446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce17e3f2cc74c5d9940db3824ecb5e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcca29639038e67e6f7b373a56904948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b2b5f3dac81fae53cb2dcdb333c3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602194dc9dd413217adfd0b536bf2d1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d31f46406eb321ac3ff665ca2404a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309f6b95da0b0d249f9e3ec4cf779df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20967d70765818f368b6c5ed6ca83b4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e21a61f5366547c414593761b080454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315b439ddf388491afb67a502860efb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedd46223daedf7a050815845717cbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90419b04f525891b8265b58d655d1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b28fa171951ecb8ed28f4752097b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ac6e60421c81bf6ae068e1f5ea23759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46794679f7e3fd5f164ae2ee054e64ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97995062d8ef71c2edbd5e63cea3af361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92895f379b2b976ed99da9c4ab55fc6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc504a425089dbad6a31d02351195763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7b14d86dc4b8305ac99b3a1bcbbf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab200e1c18a570d4f322b657d5ec14465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24c242da13ef532f18256eb88474d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba7538432cffe5db5c6f19c08c20ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6adec1c7c345c039760c562c289f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304607bfcfc6574ffc4711e6a48389e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da3615bc6763b8ff651927b82e8f6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d53d1cff4ec03691d3250141886bca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb45c9b99ac7270e8facd9a20f053972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab724aab5069ebcd525bf1522975f9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea597e1e027842dce145e2454bcf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ee004e1b4f22dae745ddddd756b5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd9e1c27921b00295fc836ebba7c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7f15eebd3ec57154f6c123db6be077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e8b58398653386d2a1cd3cc969ad678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855a3e0ee4df05ce87fa3c969ccdacb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed46845421a4462c5e8dd020f6697580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363d7089c3ddf84f881ac964b7154aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbe20862981240172e16f9ee9be33b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d2a47130d517a8dff7e4c660de86083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ead1d575f7b9e31c30c2a9635fbed584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e618a6948a0b8a2190e18b4e109985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eb85e4a5163128b9b81fb8c716a3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70d40186d0d0921beeb23da30deac787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd2f6fb37a3d00c154833d743320d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbe1967fa5a792f69fa3d3cb232b2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639322325be2d73295aea7e9b04786f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18567ca98d95d84fcf07bc7fa123d65a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f4ead04d724e4312772481165eae292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b88eef5a321988585372834ed43c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d29ab4fa2c65e44d333876af04b2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd368f8feffb0240b61869be02712795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0d047315fa52502b754b6308116d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920b5aa1b1a62c5190bb8279918c1a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9df8809b580623697aa11d90ed72898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8816ace3360b15211fb91051b13f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f8b19b44bbf7ae3446f1b1a6b0e93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528da8885b341eb314353735d7f81fb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b073eda3000a79704a988ade513c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78906e712efee46c704177937473c582103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f5f8ce7617eb3820142ea248efc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5200de0c844cd39cb7c56704aa171105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dbebac3a0e4f5e0a78f2678b104ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640e5dd81383e6d0975b136a5d2a776107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24b79859a06600ae8c23c3e5e461cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20257266632cb13cd164b6aa0388a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8bfa1077a4d233311989339a5f225110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da142656c4fc36e7f51e15aff6f7b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296635656e7c91afa2feeca6fc2e2bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e6e064c4f10853b0e20484e9c5dc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c854439c772134b9c77c81ac13f6fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be691eecc330b2638d03d7881ab6d33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ff040a3a3ee79fab59709d855689f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dd9ff38b9ebe97a0af0320c03e39a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804abc24b68178d9377de11c3d95d4ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cef24f1accb63d7e9b00607595fee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aca93f934ad3fb8243ea95c6fda9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81e686b1bb9822d4169a6f7bf44c3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a831427383f418aaa036d7476580122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e491b4780996f507a4bc7ff00aaf80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd511614ce7892ff4a4beb7c666ac7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43ccc9b4be076f2848977b42938b7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0187a0b57f9078dce0c2cb7cb3b7828126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c24b0c6f423c162fb7a49e9e809d31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e7ee53b2dd6a7c94a1ba094bbb18f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ed5e8efa20ecf4a13095df094e36e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c0cf45013294b8a6261d1aa2cc27c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350575edbd6af0482770493985146d75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd7364bbe399a7959a43eea9d9e089132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50afd5aaf85e2c21c192e4791023f39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce64f625877d9544ba9ba57c97e8bee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f062019958a358b7dc38b8c13b12a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b1f27f2c59900f28d8f43435a8478136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697aafdcfcccca1431c7fc0e1fe642b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9fe4bd80499263c17235ba4ecb7ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d097b8fd6d3d1f396b6e728b934c6a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ac826bc27958b7db9cdae1ea91210140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28e4944793ff5740093a035f0a50fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57a7ddbdb66d51b8afe0cd9c23c814142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603944d7258359a7b8f6ada3570217d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74931a05a4c68225604a76be632da8fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86ad69fb3ee0577f11baa7549bc10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8813badc94aee8f157ee7209ead1f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2d8613e3c7a6efd251e6410204ef3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c609c08109d20896070cf77f6874e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ac795f0243a6ca0c4e894957697a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368886e09f6d5ac5c1cb396c02c41a7d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e42374ea581a952cc4715fff73a58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5ae6eea957e10da6c6d12a8ee2c8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f3697e33a8f62161353717a34657c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77a088ae47dff4cdda29e4b275ed0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d14c25f3d2c6a424fb8beca91a5096155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536110d9bd3f4eba79f4d990d3925c96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ab6a08baeef652587e0cea88cada157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf953c124d10377e57a2bead01e1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578bc63210ef569b55e7e51ce2244f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff2f81f93d63eb4f1de235d4cd6947160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b870b304bfc1f79b41e57cd80f3d43e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5878124d75d05ca28225f6a8cd9e9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af85c9ccfd3980de8bf50c65d227954163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe10f359a095a7385c3851cdff03f75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b341132626375cc2f3cefa55ef8fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319f4480ee437fa5f2c819fd71d84b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58191a3012f19fe5a7425e94ada1c35b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39142fc86e629ccd3ba1a089eb07c91a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4cde097ef4118b9298bfaa94a1ac1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c426126812de5a83d5efce95a6a9c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a19b1cc9664f6f3dbe3618270ed577171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63ff5c95df9863f4cd9fbf6374c36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef0f58e39e526bc9fecc1c74c03fd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2c46332b60fa909edb9fd7bcc77fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1f9cd79a8868c556b5de0665a250e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd177d73d1ff588dee6693a2ecd71f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5babf8fc0612bbcd38ecb8fce1ec92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21f6a74fef1599634f47ac06ae47c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f384c3149f89e6de9ea388da1841a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e10bef46382c88366adc50a92d4cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dfdcad79269be75230c7d1842da5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0efae721e995da1aa35041fb699f32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898cadab3387268715bf236e1eb9b13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b787d85119dfa0dc5be6ce9009f0b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772deb8cef53cd0c07f4eb7319de258185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9f57c1fc17057b52487be84bb4ef9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceca34379b94fed948a4baeb594457187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fa64bd982f394a70200fac7f24458188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a1565aafa67f820599b5b3417665189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a206141d6cc7c350a4f97a583121f9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1158ba339b7ac71edb6022d2cb307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aa9cf743a3da60c476720c532c772192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebe0a278a0499ae16c98d739816778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6269825e72bff4389c38552f3de27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117ab9195b548e902d1176fa8f7f4ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b3119b175ee913ba7538daf958bf8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eebfee2d50373a63d4033bb41b0ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ff9ad768901e729a07539b45700ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27266047fce22d3a3c9bf9757989c22f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b961b03cf12b787573a134f4267dd07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52d079f9e6a6b1337394940e41285201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a30ebcad93faae1d7d1d7ba59b9062202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420de2890d0ebe767a036d677e13abb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f7bd06132d65b9f08074869af31a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4ed5b7cd8f9a2d76328f99bd14334205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae724d0915cca651ec6e5500ec15d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db745cdb65d2e540f4eaaa75b538eb53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5956638196de675c063e9fe5082c8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed706e2622c48e7fff7b5e1c2d1c5110209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e92f1ec7be8ae3d64e564a5f9e292210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea9778dab985fd537c0b2c2e63d7bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d11e59038e619a31ddadf1b5fbb06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7d44826ff077a632ff1ea9dc7f15a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207ab853497bacc460839bba72b68a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199bcfd86278620263d284fea667d26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85778e732cb21b02a04e9f3c570aaa19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a362b1a5dfecda5473dd3cb70618b94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21759a2f45d9f021ed8d3fea8f568b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824db1d98c6dbf7493cb167676831dc7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827db86804ba1c4b16024eb1222376be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49469ef94ca19ae53fc0bc636b57ba98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b50603e441e31c4478cd1ed2948a32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef602fd534a10d6286bfd3118e926d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efec899d493e62aff82e9ee718aa94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4795661e4ebbfe069d7d08c08c1d29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257c1fd743091a39106adad36fd1c03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a8030d13f5ee49283c9df158ec0f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069acccb76aa5778582d98af2951e43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33cd04d4217f79f7595b00e617f6c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147102ac1b389a566816794b784e22f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c0f1e1bc06c6988fe1a890e1edfd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafa0eb246ff5fd753bf622fa9a1276232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899f4aa687e5aa83376637bcc188241233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d830f8c960ab5761ed273dedfc426b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ad717b2be0d92df82a21c3d899fb9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e500223b1e21e2b4cb12a1fe17d7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88877ca323b07db9c456b233b8faf5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8460a82e2ad0ad8c4f5b3430207fc22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4580b0a98f1bf9d367d854d6913b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fef6bdc9615ae0a003bed29e9011c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bdddc82c26f4b186d89d4c71a00d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ea93c05c38b0d92aca86075584436242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d0200c96e0a6bd153472050fb0146243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ffaebeba10254319b1e302731b7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f849c64688a7130771bb5bb17af58b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4807e859ff66ca042ba9a3d97a8f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f46875d49884399c89b848739fa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850e9b1881d1009921265d304d71298248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d67a8d91363b45afcc94453009235249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1eef790c51a6f6ec68b0d6fba6c9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded54282f37dc90a4e34bee63a5423251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa1e82507e54b282d7df82609f3520252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e92ab3fd653c851a238f07e7ab7b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec65e0658bd085b175b820af61056254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421431055aeca075c42bd3b595d12c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b5ccac44165d0d1339101be7fd0a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c103d9fd1b375089ddec522b2b244257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625924d3bbf6f43edf452da33031fd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54758b495d2ec669ada6c3245505ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f8d3671b14ec52d3b1a9281741b16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302019c060b0b0d33e42777632f2a3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b3ff7c33d5ed21e33a2ec83f4cd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b7dc8043762ad996b9625968a0f23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafca16d51d4904fe00636b1033d6e2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a9e61ee6a49000ae1cbbc116b1b4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cabe1519c58f5e5d464e4f9d49497266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda29a2ae8a2eace232a66cd9ac13cd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abae3ebcaed87748e5c36f439c506b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd11b8806099641413ad77c7039e17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d46d798dbb8a6710cf3d52bca2330270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90e68d1074d37ff1004328103e757c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9903760cc84bbf022ee34ee239092272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d1943c90bc7372da377af48246b71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac06fddced6b9a4b6d283453fe7887274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4bfb4bcaafe871a9fc43b40a0e19e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20935cd2ea634190bfe94b8e5b488a0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab6aaf0f901876bd9c98d95a514d16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77bdb1ec98a0f6c28efe38ead0930c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e22761fea90c5edfa6942c28999773279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed11a7ce0c1492a7f886e5bb3d76e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee254f07693b641c7fd01627355e46bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1acd102f7b174a12960d9500435f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b5eb34f6188d5e30c17fe8a97df4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b136baa48dac9ac6e2f6c4b0311b6d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c92e93cc3a1baccdbf38f78444b3a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98114413de10655a62ea1d4444d70ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22524ebefbb455e4fc4605cc4cae73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363de4bc280cfdb2e7601047e4de25f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177fec11539aa7b485e913208fd5b0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560319c270c0abccc836e02fa032d41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3feaa7aab565c85f1329da45404c33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73be8f07a934dc93100d12529ac776292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875716f609cb3de6921ed0f05dc7d66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e54df8947b7702fb183aad19b202b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34cc9343bab6e4d187c0c190047183295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c795ef48d3865ff6507c5c3774299296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42b17b0135382a81ed471ce8f063a7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bc41681e0734a739e111552ab55f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c84dc3915bc5c4788318f209f55174299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077715fd10ef6c1c5d5bb8a673d2201c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a62dd2b3daceabe52c68cd1d46ed69301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f1df22d8bb9e1e21d2f00721dc871302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e8dac48e635d8ecb7d209dd52924303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512eefc07953be887f2e725ce9f257c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86528ab6b073425527e4aeb7164c8013305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbb9da2855731df9e2b526ab7188b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c935593d3f7d7e7652f7a97e5d6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf029a00f0013825801d9983a416f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb247733fa5715a5a248aee4f62bad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fab1d31cb3a803cc103d826f41b57e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb7c5f3751efdd7dcbc97e0d3da280311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd8e8e85b2334746402453df862583312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cce9c67c45f64fa9908fcd3b8203c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f2be0063f420a35bedbfc9991dfb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b26562e42ce0858b34c7b231b9cb14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbc9dfe6630290ebb5bfe8a60aa7ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881263cf9d51d77a348a60fdfe8be350317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e9d96463a3b224c7b8a05e516be36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3add2866ad9b82ae7662dd256d5fab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d0775ea1329717c114cb5e3ec2ddb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ab7f0fa48a2a1f9313f13fafaf064321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe54173b5dacf51f7cf88be7df1a5b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8166659eb6da479eff058a816f5a40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12555f5f768bf6b8b5d5a0d49895caa1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd391fbb3923393f59527987a333d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376050d379ced02b3ba7c3d22c22431326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3d003081a092e92addd3176d8e777327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a28c00856357854ffffab6f96193b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468b561033243bbdaadc79079c87955329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dabd5d683b6d97f06e9720e4ba752330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1580e486103d6b932cd4d9ea8c9e026331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9f5ee814e4bdff6ecc40d91630769332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957e81471aacfb42760af9712a8026f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aed0d407d2aca461ddfb5135739b98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa5599c6c6a2a99206616fdb147add335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e498029374554d8aff68dd8bfbfe365336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02d9c0eeda5411db1647db2cf63bea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a1a8c45cd2838436a0b49e267b361338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c86c483fc7f632f6cd598591e59b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad01909ddcb2a51c6e08f3063f7db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d7f26264d9087697a90a260d040fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db8d730f4d571f355d0f48c9dcfda7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f1bcaa90f02366cb9fee3722a84bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8fd97e84d7fdd9ff4f3fab8bdb2be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481ad5e902e4ecc030bd8c664357177345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e2748aa9f7aaa6818914006d22df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602df4856e7bc5d0d13ff014f885461347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7e073d18d17843df8b14804be1aed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf44141b354bc044b60d649733a0e23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb610f2869b175b7fbb691d136bb9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9aeef7bf5c01d8a9ed492dab20dc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e25e876e5edb2b751690e55cc2923352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a6964ae36242a3e7843dc7cb208b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db285c9b6d839a14d9b2fc1230cd49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39642e912f1dcb1ba12b856b2315d2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5899e8d524686a1b9b87d1d430826f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6bb58e284eebd16905c90588c172d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb0612ebc52691af393b43ad0acbbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d5c00234ae2d15b77e5e3a4843ae9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4a751918a5f5c68bc308b9a180559360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3738c621c238bb1ca3cd53b9533fc7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc36ce3879f26db89d046ec8460845362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b2e22302550bd7cf6d7379eaab9b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8031ad6c27aeef78f14af737bd3417364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4073937a37cbd5c8f69ad3d5eb36a86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e0fdbf60c6451f3d9e0669aa36494366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356530c6c1a18291a7b5902821b35b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca96aa3317aca72b0aa3d642e7bf25b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f94789c17de6621f2a9745e4d655369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ff88231d559462c4668b4bf5fae4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bd4d41528c570a757f24c7f5098c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3fda47762437b89416e2a0f3c5555372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7a1ae311ebb18f39dc750ecb5eb08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3fed461f1b071fc73f5e8a36f7057374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c718ceb8deeb3b666f0c6c4301fae1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52d34fc6d70f7555bb59e26acd69cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc86f0229608d3d836de5960b173821377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276354089decbb58095aad9c35570a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0aa72263c52176462a4b0fb69900a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a87db65ab2a3f0f793e2d148e8903380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d0079beae557a1a610f73831bfff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814fde43d51ecfb2f7ed31e1ecfdc79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880a24ffea3d8f2109be442d75730ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dec1d2a57a4e82f2a7229d213a1a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f111570e72b0bb23fd13806939846d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d5a2f0d52577e95c620e9d91020a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cb86f6077effdea186a40dc53dcd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd348f9eb28b9e2798259f4091f850388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78a784db3d1583c765db155bcc74ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfca1fbb2acd2268d7c91f08f9aa8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426d76b9279d6791b4f0489829a9ada391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332295f915363c519569e9cd221db233392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f3f43f44017c8d2f85bb6275f344393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617819872bc40aec0b430a8024879ab5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5694c844ebe4c24825e0e29e44d1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac694e16217f4cbf58fda75ba2e0b11e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876cbc495a9829375323315e02eb80a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e85123ca066c62adadca8f8b052aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793529c3e6188332a71a7918dad387e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e422a6545b6c38b90d059e51d9eb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361964e4c98efab2023c6a3ae8412a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6ffeceb872f9aa34b13561ef5231c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f99917c4bd6623c6a77a2ce8647ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbf2f74828afdba5eb782e9e5e9c16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f2a31ce8a8a6765e91c818216c651405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad8d8930683cad8a4564718429200a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdff7f5c3ee369ee34558463242fee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6eea20fb639f79ba0b7d93f6019ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea6fb620d1ab5f4d767b56e734d0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e958043fb45d9bc8b7d786e59c5c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fec4680a7c30856bffeedb045189b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2401fa308e27560f60f35ff11e1934412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e294f0dcb9d341dc336e3dfff713831413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0765a173cf121adb888bff6be6b36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a988f39f14e052d0c094796711d60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d8df63a3ad96396e3f5199bfde8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e80e2ef31be073a67eaff546f13642417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3369752346e6e36a0a7106e1d0706418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afc77650cde31457720fa522069919419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3e3b79aba9202301786dd800f196a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a90cc6a88abf5e033b8e61e3d7774e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f3dac584b9910dca507fef7ec7b6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778883c1995872bd872ab0cf1e6d2ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0265a194c9aa36c5601e277ae4a0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6ebcf898e0d3d7a1ecb0b868f8db0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d1427100b7d28860a276d94d9bf46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c31f43c447f676253da4f95c511069427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1fb913e23864922fd7f5e9e42932f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362bf423cb5d4fe9732a4b10946d66d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ab9acb856f454c6e94d4805d28ba3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca4a1d5d3a3e6f8bbf82b1f910a86f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab0605d159e59766250294f41131ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723b6a55af323e06bbcd7592ab0c39e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85766b680681d5b2ebb8c77749b23d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e82a86812fbbaf94c59ee053c3b37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a522ea387289b417d796ea2319636f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e83608335bae5fab42b790143b0649437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25cfdc3b1924aae12804c65db16a27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf43817e4e18db2b556f368254c6df5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca7c45c2b0bb3576e46ebbf884e4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18976471c7bff5c7242da9ed32dacde8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014a5b6fca5bfaa3c6b17cc2ae0cf8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf87d0895cfcaac93d2f485b169f26b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1317106557166a6b605b7af9acab2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e25fa0c5403fa272be6794066e198445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de236f85af728afb5ba7bf6926a8040446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe50cf75469cceedd46a2ace84a2b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83534ca730903f83c3df1ce4e19eab18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9240e9587972a0cf50eb5463535150f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe134a4f35b12c35c2557ef985a661450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67c615e1d63f45dde6845a9e8ce345451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e55870e6076ec42e8f39aec4fb29d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085fcacf67a70ae6c8ad0b5457deb74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283019c963f8a89213caa725cb6446d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1e957fcac3aa89e29b37e1c3d405a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988808c083b415b746464aaaf91a6f65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ac8009c75309b824bf213e427ce3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7c183704871d0f01f353bbcf02783458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9648eacac99ae0656d8f448ae6199459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe1616a3129bf1373c10de3de259d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e346d8b85245753ee29d5b766df2b48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922b41d1a48925c6b746ddb7f198066462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575f393548a1ffaff704af47963b3ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31781999ae18b21392c5695567a3d5c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362bc5829a782ed2d1e05946e123bf0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56326145ffec4be5aa9d4478847f410466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9e3da368cdcd678f4f4eaae2134a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526658b4f483c7a5eebaecfbf8d1e7af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62a6b04052f310a2512be061c7c55a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28914926cac377df9879ddf009ec776470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9fa93fc88530c41803f8ac260f73471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4adeb1499ebfbc748a5c6b423df61c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe53b99bc646877059c3b779d1e9c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc9d3761c874b88455cc38ad6b2fc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148217342fa880a526c425d0c62d1ef2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396aa914ba294b5dd3ce5d99b63c730476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83fcd41bd9056746987c9c0943cadf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f37645794f905b493d01b910217f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bf24946124f4d11eb2139d1bad272479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95506034712bce1c1067551683f10624480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55b1c96cf22a4b0b57561ba0b5a2fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447b5996f9f0fd783d8cd2790eb5a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a8dbd5a60b9f2d0fcb9461fb1608b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6108ea53d1dd4ba85d2deb02367eea7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572683673718bfe8cdda0e361e17cae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab96d7caca9dfa77071bae07608c77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1925394a59df7a43b761faf3cbb701b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def60709aaa6076f88ae4451de83f539488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48d5083719ce905f2d6396eba527d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85549de79ab3fbb935961269f409d32f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1331be59f3fe84bcc61e86f81cf52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d214840db8b8689658cd86db8dd92b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ecb34eb7e541224d121824fb0c980493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a93256ba5f0700137bd37824ed4e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7eb5b460910d094712b5373b77e18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e3f97d2b071a5f5c82f23c0378689496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bea842f41119bdaa777dd3398fcba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac52dcd85edf8f794707c183bae779498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8415ad899778d4e8a7cc0d3321b3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71042221fdf7e54dbcca6e1c5624f6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a09418458d931bf93cf73ebc8575b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ffeee462f524c07c655b0a4adb1a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f8ef798a949a3df68ce2ed32ab4e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a12b8aaddbf9ac6be9b4d95978c006504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd1afd39c13a182c56cfddd14925b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db53c15d3269d73e1d774ca41b0767506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb371ede8ef4c665f6e3d88051ba2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc571b992c93ad09da335e64a56ccfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d2710dd417aa0d011905d38d3e8e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4992559c8e74f0fb65c4114c9a1d65f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfa8c433cd6cd0ef64bf34a67aedbd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872483477ca30293e341ede91c0b5202512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d4becce72178ea70fd19ca87fd665513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae03551c7c2beab3e655cbfc5888c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcec3350e9fcb0f56b68ac8d957ca1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0837134326fde864733618b3b43b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae9986f3eb9f9231c3f2aa923c4e97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9eb72d1da6ee3e6534d7e2c63ea6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9a67f52ccf3932bc2569ab3df1471519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8e5dc4013a42144d2c7056aa20ba4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58af0f20ba9c4b85037e7acaecd8e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd92123c83059953af8fc70fc91d30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f252a212b869b283299b42852d6d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301eb129d4ec8bdeeb10035f48f2ecc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d579d0b847b72481e6cb9e74a4304d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c10dc9e5d14efbbb535f9d85ed0a85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b02a8122178b4b2a802c60b925102c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b5faef239af954d577ff2fba068f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff076b3c332381e8c5cbcf2df9559e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b08e5a29e8f06e715ba5ae9268b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0091ae1ce79337389e63ba8f931f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11244d68a54b9094f5234915d44d28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f0b18925ed0015f9c69c589ba6129533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9956105ce26157ba224d2d4b9f9d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bacb7d412d34f462c49e9ec9ecc2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a573750741145b2c4a4639bb90489536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46483a976cbd4417469a4334da036276537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a09da3c250b76f9fc687260ba88cc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e6e46c1590c2ee0ba14b1e15e9c86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b0222742acb5a5080a26df51d19fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d57482bce8b2c1fe0ce4f92d6dfde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a703140402a386d4f38c926205ef5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fd44f7ede6d922b162a1befe5267e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af2f84e3d834693b94485ebc2d6ab2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a808b4d42045330edf6212f8a437b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991813ca9021742c4e14cc5d6b8ae5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19107909815aa0e8f3371afaad8c5d42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c02bb01d2c24a3f6056dfe5e42a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f6b7af57c1b7c3482b1269cb0d08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40093ffe7958f43ca0c3cd98887a0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495512d9041a3b526dc19f5959448d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709f0b8abffda9532b5416ef5a62e13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189b905ecbb8c026645e0451a8c3b07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e444e4d56553dfa8d9978401f3818554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d46d810bb7e936204347864dea29d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33d3c6c419daa591a75bd4be799830556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a19015b0759de82e48bcd39066841d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0524c8e113e18295cc3873cf1179558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf6655d117827d8ef1606760e65e35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec2650b22ab7c46d072225c61da379560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2047188999205761149576f4abe43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db582ee2a34e3015684c5820b97650a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d10966cdc52811ed239f16a92af80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d2243f8054cf32a765c67cc5b4923564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2918747eb03518eb47bb53e4f1920565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2693767bd1d253ccb780dd90f04344566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477d615f6c84092fdb81e527c7d49a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a7aa6585cd1c7559f5c9dcc695c16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71834e93e2ad3a00fe7b2fef8f8a2871569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482da5a7fa2ed6da4c46f66503e76b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0692f0e3830c9251b4ae93937fdbd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9bc65394b22c351bdf6e610425a06572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa919adb3ae2ae90b233cacb54228573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a7e49f281c7787c71034fe7dbb291574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc047e7c80ed9b69144242c811d6a62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd60376f3d302017165f3dec0887c82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cee6193e00a9ef0dce615020e3efe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225075b37231bbefd07e4a2ef0e349e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffab9e3d72fc6b144d3b05981dbb5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97941013477a3321e49195a87f0cb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e9e81a838a67a7aa6f18551b92ca8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820561e1fb2c61cf2b37e92a6940ff8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb63e88e5f63cba6d0a915bc4a02ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66fcd0c79034454750849347b20bd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9520c8dbb437334c9cbd522ffac9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a7d688ed5fef0b78aff68e4953d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f90a62453a5674929f10d21110b196587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86f8ed5d77ae97b308f655bc171c7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3480213671bc3e7104deceb8687e908589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e023e43878bfc504f70066aaec9801590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934268fe4132b14d9705922d7b998fd8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4aaebe9a5ad1d3f429539cd810b98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba41ef0034671edba405dcbb8e3d83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869421e7e313e79cd6b577fc4f3a7ba1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba91d763ee0694e60855d8e4570385595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aea879c8bb7237ab031fc0b7a2a27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1de0663ee9275c1af9e83e63580c90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1f9c1291ab3d878034740c1382501598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446844b58befc33ac33999e3d1cb23b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c12596a80a871135c7300d8100c0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56769bdda57f093caa67af12b7b1d1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c17fae5c0d67ed8dd93ae4cadd9e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c56d4c274f19a16ec1744251484cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61fe834b7681f4e00236f4bb33d02e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487ce32bb138ae6bd44ac88cea8c160605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325c1637696256dba6527837b387d1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e1108b546eeaea7f9050dd90617fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c643051c2278cf7b15bdb14c9c2901608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514d98aa1f038b86aae707e0df5b5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a689b1d0d794115cae8935b44b93bf5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903ceca7c158740870dd93e496fa5e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0722ccd97255f5474b5a896f3c75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44d4fe57bb4b3a0b0e73895b44a562613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34bc069795d1144ca0b420522df796614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65229eb1eb41b77ff0241a13b7c956c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd0044188c8431b0398fb70aa1f80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fe247bb9a8d621314f3e152ceb119617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3934228c0bf0bc2998020032227d66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd178b25b7479e4de4db93c4a16e193619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15097f917fda497aff2bd441765c7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36fe4103d3f30465a26d99402ead9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05328a2519d524f37fb6f06bc5b0b039622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a5968ed48805ac7f2d53f9f51079c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ac0e81573401d72c4dd02df2d6aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4fcefc95e9915da94686cd830f985625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83e9b3574ae4cb4b012b23b66b15cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc4512c6fdeb555ba5b78cd5b15a19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc07f17c05fb9e23850d3548e09a338628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7500310e68dd54edad61b975122b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36263566e1828d99f71d52294e9d82ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f59e392664d91068c6fc1e214ecd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2db3be337b18ee4c485dbb486bbb46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6bc0521bfe095c7a5fc307f532a3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105619af70ad21493b59dac609ce8456634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478830b27f1986d3facada74e0421789635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a9818aced4407daa47345b4d75ba9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da178ea7d3aed54c97526df39528ada637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361440d0755c54869d784fb6693abda638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cf7b37f0778d44715113577fea457639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444db7a22d369151eca5512602f201fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ba65755f9a1e5cf2def48607f815e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add054ca8a90231975eae2eb3b9135642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce973cb09d722d27dadb631ecfc2002643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a3deca59493ed65d1cd9599c3aa2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119a3cfbaa5a7a8e82e7dd14cee209c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fafa330b4065509f2c72179d0f09fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb0f284cf36427136e24667582644647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a84220999a07c75d499bb09e06d4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd98269d1d893083267dfe211326b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48d7bd9cb50c384d1482dc2930c8c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17bf2181f1a422149d9aa501bb4d88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e50f8429d03547f7b020443fa31b65652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a502f6bea8dd5f2d373919a881dbb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac96a6803fb4ede33db3cb7a26339f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e74ab8cc2d2dac35732dc152ba7d7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e589ac068b5b486c15486332e6987e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec030ee5e5acfa96ba0115d9360ddb22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29111a9227d037a47c5c7009a541df99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21cd7ac2d1a893a820b4f213c94e04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdfa05943105634c92c8d038d453d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbd6a3f463b354021aa2b94d4a88ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d7ffd02990617ddece1073f4bcce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c1826b6aad69c4c42e64f8edeace3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b590b4930089ee89491746adae01d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329fd4c88befbba6671c91c6fbe8698665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b04c1d06b3eea7c9ff775ae115bcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19607462935ca2c40891be9ac6cf8165667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8503782d05707525d58346b7bbe1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdda840b3c642a8d875cf5fc9f728ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd955f1c1ecb61bdabfb5913fb89d82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c61b1c8eb6b6ad396294e2d925a52f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134ba3bf3e2090ea3d349ab940d0b62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aa7e3fdb551b66604d25f18fe9612673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec21b741aedd2c03e27318b56b65eea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e16965cdc21853f00a7525bc5423e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358dae041be033b9e91ba034cfd51f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79b2ca09a61489b894b51588c4e420677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103149c3faf5a7e98d5c76e23e25dd5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f45e9a126bd938f2e5668ebd84777679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532c0882dacbf36e395aca6197fa6a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7166e92b4bd1fc20dbf9ef0620b29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914ea585da87969ad2737e69fe9cb35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2340b1a2e453ba009e239f1391a0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347859f6178b33ea14efb6a6df168e7f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac884a349527b38cf4755c8b60092685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a2e2235c5bbd9c1467f21deb24d71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df76d9440f9b35f6cbfc47d0c26bd1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de8bae27d462c3289128ee1b5a285d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c40b8a6d1148d0a89d8c31c1e6835689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab327ce9a8d2b7c0cb95f995d73dcb4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e56e484b297be841dd8ae7f50e71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2327f80b63748b5ac41dbd88ff68606692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086ed5f2d7b1139ec0338618f715c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdaf9c51169c77d5d1cd1b179cb881694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ded01b53911ecc2059d9a9112c3740695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2434c83843eeeacd31d89839861bdb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed3409e3fafe1f009ceae6973ebc95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d421d6fb8455f859478358cca40369698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e333b52e8c3d87b4f687ff6b076640d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95732c3220740e3bda63b591b8c0a7b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a6d105e0c236808df18fb162bc88701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8466c78e28765428a6b23dcc0af153702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2737214f3e11af798721d2ae653a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faee75c1505f8435d126d9e3032cae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5b059acd3d5722d30b35222add2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28683ca82a646fe11107f16e392b872706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613bb92f6b0f7af394045fa0d3bbf23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2137a3867160d0438adbfd3ca5cd517708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bb49b9cc155e5fe48d81c47035263709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e07d4e1929b1b8b8d420d5f804dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c6ce82abe17b62af9784156395a9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753b15ff20dd0e50d9702ab939d0423712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9e995172190dfd3a584f0725a193b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49994e19034e8f879fceb74f25ebdb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2b2594818f70b113528630c9e9e12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d069ee189dae08470b282587e309d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0136b7e968ab7cff442a085ee36bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0217a15e58887e9c730ca6db7672de5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca5ae9fc06c9acab482183093ad3a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bacefbd8744b5620dbb06e851ea3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b156a4e87a1440831be99a5d275562721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de50930adbaf71c1d222e4cd1ed6d58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667a3229f8c705b502e45126fe0e424723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613ad5e6c9aa24f31a6b707744e926c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1f5deee7827d415ebd98e99092202725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec16c04c0e82ed0a4131f4d2d6e0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba357b9d0c40fd41edeaf6fa5d7709727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662e6ff57805048d219f78d564555be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85f96797c3249f09cc367afa256e64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7597602ea8aea65907ba73aca4db86e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897eb48244836ce8ed78ef6292dacba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208592152ad1bd0d7c95e1b2d52b81f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262d2f49564d3cd682b44a021a15daa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828123f51d93c23e88b1e9c786934b87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b56e0b82b11c047dc3ba892f47922735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ad776fb98e777ceef67630f0656bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad7a7bacd0394f17ca9918a196ed3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c56f98d30b261923ed200a933a272738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec02ee56129f9a21bce8aaadf43c5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e18976878c0b493b097476c6d6f2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a274e61c24c5f6d2c50de2c191a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035216ac99f6de1ab2697306c3243146742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d94e9ba89f72441317caf906f7e885743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e8665e129372aa708fe8ed668ac5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a7e8d99de9344f317ccd371bddfb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf8019937e1358bbf696e8980e66d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984640de2b163f505573a07f5fca180b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26517b96b06d13b5c6cb0720bff871b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575001c082dd6cc2af337c7000e26f25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f342b1949cdf64eb0cbff1b098d82750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed03cb853cb75d19bf3c5ab4686220751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c84097dd117425b6fb4df906bd09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc0989f34d7888c63570b2f06b58f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0435349d67f5b262a7829841d39ec2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fdc2cd589a95c61143d5a32b95d75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fbfe08c5a7870760e142a58a04642756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c67496bdf392df93bfb4a755cbf67b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcef877b2f502762fddd409ab37a1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b836f372c27b7a79076846826af4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e4f55f26b01332e3a61a1fff1acb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac171725646cbcca929aa0d85e4dc2e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ef47b9224335d3d64881c9c464f16762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad789db177af0bdbbb3b6ece846f93a6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b23d67a1eab5dd29eeebc86f02e523764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745457e3ebd4d7c9ff514fec15d7f7d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcbf0535bb0d5a34e4efa5d2b50373766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad0170915f1daec027e50199e3a4d7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc757fda265c326665adfb79f86f8b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794979b8fa76da36ecffc4db6cdec36769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af366f52e4063fd429298c18a9d1d49770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5bbe5febdaebd6bc2766a0a3ba5b8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28eefa656bf948a89e685528727baa0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff958e52c8f8cd6b79594afbf665ab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd224ec4e09196926cd5bd78e32748774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d097cd713e415768d5f9ea18fee2740775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f7885ffac8aded6ce69cb51cf067776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08000eab11831d1a40c6898322a01228777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eeb0e0e2c883d438324a180af3bc9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9f5457e3d1532ad8afee5d703a4ed779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc16c16f385a955e437d068364cbff0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf307b228592a7328f2f7af342a358781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55601aff0785f412dfd380bfeb6621782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9f3de8f549bd4c6b2096ff5fed148783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293a306236aacfd5eb737ad99f51815784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc0137d937bc4aa8024c53c47ba96785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0e0c17534d87a1894f2cc4f198bca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c7655a7eca4485b1d06e66157e5cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4acd2f60f1b65f7098ce7a1b96d63c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecff3fb5bd56d1a807223ec5ad633cc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc8517f4a008c84049fa6e1664a851790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319705fbbc87c9b4d7f9c182d040cae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a900311ccf241807f0a482421898d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc110ca0985eaa9ca15acabffc3008793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6f62c977c68e3e350167427b40caa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887285bc1be393bbdc4dde17996d862795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036a4f8daa5c48a9988748ee710b7bd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c762f620b78b317845d22fe96271ee797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981c43c8a08282c3799ae4ce1d0b77c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4b94dd5e7f55aaaf3352600c49653799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae7945e4d10433295449d5ec2efe2c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9eea54ab772e47fb00a0ac968332fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b940062dc4afb38e3444263e7b080ed802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26037123e5c481b70ea4c8b3f7ca00db803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8007c7d0cbfe58024dc05b345edfb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014290cd767d30a73305564888f0a7dc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc8b2cf2c4e4666a218c7c4d76c71a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf9ca9af39bef9b6536a9ccf48dca2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e2112e81bf18a83719252fe82eeb9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357c1306c4bede74ab5b60c6e8f3298809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85455e9ffbd00049f6d0f13e9f4eb2fc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051b97325ea535a196880d82831b497811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc1573d0a332edec8e3cc1ef05616a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e0aaac8aff285abaa01943db5616b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3aaa6e6258af407da85ba1e599a88814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd175665ac120b7d7c494de1a1eb26815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db98b3728b925e71b8eaa33dc421e2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537476dfe51131f532dd2d31173f0d2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fc6e45912e6708918ae8a7d0a270c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443266d9380e0a164c4702acaabbc85819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0352aa2bcd0daace6c0b4690c84d51820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceee6c38286e202a044a97406916cc5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ec8bfe7915a64524e9d64c013ad5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cad2551e929d9b6ac7db7ee5f2967823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3c6143e26c32d6847e24bafccbb84824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de108777a22ad31600ee8e39b757ed04825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d87eb3cd2bc6d3778f42f7d483c20826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d60f869434a6b013b91a60e57ac41827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d00c05b0b18a6ec10ea9b72fe682a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4ebad3b0ae104471d46080e764966829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82ce41e35aaa92e2b50a88705f212b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818a9ff0de27d99a7a3e7b7d11f6497831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117b4ea7cdeb8d00620369446dacce7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26708d9120e55fb6e36778560ac985833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b7d92d4f3e66549f9cc527cc02886834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feae64fe23708df30053485a1ea202835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8717991505c824fca2040b88f7ed8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f0b07786a8fea591b5a5f76aa99f0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7e9be124acfd714280a82618fb86f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca863cb5a1bb75b886a3df6714542f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c4ed6e43462333251be81f862956d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99770fcf91cb57c640fdc4879ce5db841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86d56489dd56c204a7eb7977f1fba7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a5fe2085c8d45c1a5785f29532275843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84038170f5d9c6750768b90ffdc2dbbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc581d93abadc1a78ec6ad91925f912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f770f3fd5391c17f1f9588627cecb8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379938f20bf96e0018a9b2504925dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90bcac0ecc8267b75cd0d2d4ce933b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f08a6d3c7989c827e5e42c286ed2b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d40f4277ae50c5a17ec1c262e7e8667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15611b5f3a6049d969dd77bdb4c899ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92647fbcdc2a08c7501450955ffed1069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7b99d13c03ee5e3bcd4029cdcd06a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27f411ebc033bf9731b97c6cdd8ec211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b67fe7457bf85538feafda11c91f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865adfcf11881faa34163045827f3c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92b530a13296bfcb8ec2315a4cf6d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bad505fe6dda4325ebed87e9ceaa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482cc57e97274dac056b6bf744e235f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0eec54e1e66de90ef86e958fee825417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6147c5db30fa9f13c20e511d1340e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db956edd310cccad509ad9bf7712a8a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131bca66d025dc38ee4b92fedffbfd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bde919ba66c1dc7bb2b26b56f462fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2145f7e9fa831816f8fa2cad07baa222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a18863800741e5bc6f800b6d4e0fc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bc476ad2fe27630959b4be0d3e18d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db8dd9e761b9fa5a1e2cec32ba664c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c01d697de7bdc104313223cd34a7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5171b12c0b8c31c21ffccbbf053654e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8808dfe3d9981d873de1565524d861028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b1b3a7dfec7208efdcfae106303ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363417a56279a52cbe3aa2bff9cd324c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337dd225f1327dd077dcfc1788d1fc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7cf5a48b297ad860e950a6a80f29632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d1493f83dc3685b9a940e3643b3e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8cfe4b8be135a517b5f5f49b9ffd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a67d522e17dcf15427e02eee298ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9a98090c68e6d21b9d0efc88f65a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd633a5f5473ac35257849618f356bc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8216c26a3a6ff1e033ac66d73a40ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc7e8edf0b89dd7e41bb2e954404339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f3af19ecfdf1d09468be3452d7e0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a761f80fe81415a7114db2fae9f0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ce6a7ec3b24053cf1b51c4a067e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42de1e055a051db302642ca03c1e5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ca503ebb4511b5ad00a128289b11044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b333741105de497b938e853c365e3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc79df17217aec0072fd2ef802f769146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957792d5e43c807b6d330b8c4f0b38047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365969b24fc381b5c9c144a27921a6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce507367e3bfe346db0ff01af1d36a6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c54a842370ba6033936b42b391f9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be13ecd8aca0a6f3902cc2f59bf19e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59453191dc208ed483092547f7ad89e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4cda2c1bc6721750dbe98dffa9a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26560c2646647c1df82b138081ef15754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c519b9f1a9a2ae77fd577b2ed2909c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06a9c7cabe8057f5424754a0a3aa3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378327c8951d925f6563e475496b635957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598624d8f0a612822b6ec4a160877bec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16243f67e9162cf6a650b09207a0a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d357ff3eef46c6f6dbf85baf2128960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049d7f13960f83051c221a4dd2eba7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7db31dfdc49e04315dbd082b7c77462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c366d0c42e429adb59ab486f34962163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fef4b3c21892362b1beb2cc3a5ac0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcd169e5d6cceba7aaaffd297a361765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c30a918212bfb39807a523d1d70bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2c9e8e1fbcf5488ac58e51b00c7f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555b50213253b61e294640da3efa68568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b36ba6fde67a09b954c6c06cb7889f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73a3cad6271cef969d6fdf1e7f6df170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd507ce515e6430f7a743867d0ccf10b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf69d453c9e7fac8e874d52bf56efa672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba178a41e38e7ca93cbb654a8939eb9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b6e9fa58c856fa6e366d60ffc63e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7373ca046f26e0e7175fc148d84a56c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd01a480b967690970a61b798af377976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625db9a1c62da37b6d75f58199ced55d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778f84248abf5a6b79d6a1f1988f00778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e20f8005ad3db5452654e89055bc1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dafbe9b960faa4d0d7a20f512f1d6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0eda717c7157951fcb52f1ad31400081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63ee95bfa3e0584afa58af3b4baec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12f25532a78a601527537ff46d0c0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972794386a8702b03406cf0365fd80d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763ed99beb8aaa57bf6e02a7c589a7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d43e5075ac8bba651b7ad3dea47ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e981adbd78aba6ec6a42d09fa744e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaea9998010f1fe0909d41b5dec3af988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1f759d854a19d4b6d57c23b03242989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387396d5e264943286888b2338a68a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f210c5c045770b55e1d60b31cbb6a0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdfcb22a27922f3d5cd92bc21e68fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fd242ffc562432a432aeb8e92eaa993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b5bfd5e1d4cabef3866999003cf6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cb4f53cf15e904ae8db974945d07d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b2f461d12fc360cfbcfcf7751b5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924ace883cac534c31092bda6b8385697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cb798f2e0c434731ac45d7b3682c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412fd607060ca93b5dbd6242ad042e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf012d006e7e215f88eca3e4a1bb3aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f6e86c5b851ced5f72322f68b4d97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0e2cc3d1b15ab82261a60366f79ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821a376e75a605b5eb03346f0b68ffe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db43b169d86c7700ee9c2aab797614104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632d62bd688ed9dcb8f1084fc24ba27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de541f31977b5a2fe2d40170707e39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87905b3e06338ce68e047abb87fd32b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32d73daec3b14a91a976c10e949724108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b54e61c40d78ae43e56c66fdfb46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f55589b4c60a55ee7b0d0b9e16a2a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d1363f311b1d80e8796118185cce5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817fab63be8e28544f6551f74d18dc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e769cf1e1cbe910c0af820e4ff38dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b1b2525426b7d6fbe121e306df5c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed20c70d11787eb5571a9a9ff3e1342115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6ec321bf74b1c69e5119e1c9e5bcf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a75fb4d7e54a64f4270f5d70b762e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad0232615825cdb94587a3a9dfd785118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1921d70ffe9753270ca3718ef3b76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3fe1cc062348788da19ba42a9f95b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319e2f9894b422dcdd4e73507aa7167121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd4831522414f5f19f373fd4ee564122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00704485fa1be626a79a71f0bf86ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98160e5355ef975f2bfce2c6e8f08a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e96ecf0d920a7ca3d92fe7a69b721125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b1e734381f30adf152218d1430d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e714424c2f0b721be76dc94339d9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478e6b33b859f518af29a59e2a0a60b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fddbf259aa23f0cfd0062e215a563129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b02b8903a6a0dad9471140d51c5e05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9330d35cb0fc14be117a837c387c8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f57daabe322c80e45d82e412cd9fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383b1e21bf84143e1d098a5b3283816133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf99ee0c351ca49e19026edbeee5fe6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a78a78e3d36ec59f88a3e17611620135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d5e7f68d75ada19868b65c411a1d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b320957ced2e0c2aaea67374f6d526f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc9292d1a14fe2c8e9dce4f310a214138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6876cb63d0781c9146e721d076e45f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21a3e35978113a0d2a427d5def79b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9c17b84a0a6850bc9d0f0203b44ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff58fe19e2a96822080d3c1aaca85f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108e4f6c526e81995715111ec2fd3b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55b290dfeb212ab383c21a01cd30df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd5f4a97acff6c830e746f1cc8f6f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97825818fbffb49711d321ef7e6779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850fcb86733135cb4589fcf9a257b94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a7f7d5f341abbc9bea2e1b11ba35f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5e621daedb66bd141e3c59caa1f56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d674fa726f0b43dd8ab6332678c415c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330567160a1f9680f93211d7801e58a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5d430b4a56a5ae327bf854a63acc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3221950f1eefe45ba59acc0f1fee43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eb698c1381c15f645d4fde48b0df7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7799d64c13dbf6dee320579474d73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5415ea0b6bcb97ad99412bffdc79d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4d1781621cc790fbca9ee4aeae5f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19185c90bf2c18b080510d9cdafd92a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15446be77428da87704f2b66303118159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add392087ac6cda4cf1af4033b1900a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b892eb40fd4db0c55098106ece988161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41b54671920f2f0763632aabbc3a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841a71b0f995f9739f451f7a441a273163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee38f123aa1d3eca4174a14ef7051ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d94e455acd69258ed6341e5ecfed5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac44e6dea9b9a4a1f642a5e664f50f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236efe19bb6fbc1f26b3b8e995b1cee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e4f592091743bc3eceb71531427a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4e510a420a0e5ab2700fe3fdd431a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3411770149a9b7ce44510c3e26d86f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbcf93f04a0c56dd5739230cc18f44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272ef3d17b21be903acff0e2ad6d55d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d79f1c2477f2a3715fa62d81df4dee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8939d9795560d7a1559602f62a9d0d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447af1a9b7eeaeb279b6891b5d8da90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520951068f6e6dbbb57636cc2c938bc8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ce9e37aaec73b788ca2043ef888a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe05cd1c0a3af52654538601f48f60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f554c8875fdc90086d899811bb321179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b92d498b33184c6331633ff121820180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33ae3fad5094d14c39d96c977c2682181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c567d6edfa1f753a3a437fa06b320182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0418b7e605f49bf094a6508736f0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d20b3823f5b07dd53f13120afb3369184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d8c85b144934ff662f1a85204d44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60879f66446833f1a05579451065943186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac6ddc2c4df28f8107e97f83945ade187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59bc3f7607e10c4784b32531a37dc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7238b47bc5708c67fe4bf50b7a95b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09720b330874da82827157421d31586190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a48257a2316ede9748613eac8670d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafad5539680491bde80e4e3953a615192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e7ff117bff2e8ede4f15adc6015ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f47aa5f782d1669d0367510c702cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d482505b963680b93d6909aeee348195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d0e636cb260694c313a2ca28e579d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec48cc1944df8b327afbf9a9d1ea8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14318a421a18d2c5e2e7db6d6f7c5af8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878720f126393172d53bbbd4dc8d9077199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc700c342f59893a56b3f865a31b452d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9998aff2cde4a23b1493a2775c4d4b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a3b44c4abdbdce16f867a49a6eb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee2921847471d928981a89a724abd6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3201c570319d7d7a6139b0ae7c8e40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d4a95a022f7ea2194126c52f8c05a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d67d65c87ff4b29066cde85cad4248206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37588fbd0fe15eeb2407c0ad69abf2c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf1203676ce2cf5839eebc5a0f77af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b14524e2a4f9e8491fc07627c7f997209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca79122b9908131fa667fc8aa127e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af14b11e520cd47da55f80e3e9979a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021c7115907f08e28ef1a98d9f7025212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5814a9a0548a41845630cd8632367213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce003744fa51c302b7773ea541c5c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987682b21569470ec8b1b62d109b0abd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e44870b68d33c06632641655d778b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6f88613f3ddd277fc42b708d01d6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39463e1d91af560ec5ef35280923adb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b9653bb981cae104a533a30bffce1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509fc9683675f24af3bb19ee46579be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d083faca805d08ed33fc777a453c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aab5c59894ab4487f2813418098d0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2387378cc32c9a613ea6ba2830127223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4343c80e7bb075c75c3586e9beb1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b0fbe857c93da597332211ebe04ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6644f51d8e7ba9fb4c8429ce9b1b58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a64d388d1637910d8355295e4b0fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a7e57aaa3833e1584e46b1160877c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c9a3de2c858fe97e440128f9fc748229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fe8d096fc81ad7d20ba92b3a5057d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73ef48845e71f761061d273b8d5327231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea68535c10f9308349dee6102d3559232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e2089ffdb2ebe923c7ed76f4b096233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67718bc43264a280f9979cf06dbc2071234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553327f36b7170c613914449572c187c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204d6c39a6a5d20998f3690f3ee4d64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4d58608657f0c3c2417a1741a852e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24684c84685420db376aed357465bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdb2f86f0f03846056c72eb30193fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82007103fb03d961e44081c832c06b0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2737d79f2e17ec09ae6745d9ba2a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561bf0027deda871e23348614dcb8d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873b45a3978b02e07269380f6bbc3da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc9a794486eed825c47c631a95faf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f3bcf57df4eabec151809200142f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9c1ec3b44fa3e01885c27f259a74c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61249fa21c4d1fcd72dab47b1acdc8e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444498454ea2faf1d7f3a049b1154d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a8749444bf6da2263bd3691d2afd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290f9a9c431b792cd7cd3f033673ad4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5d14ff69fe391193843237a389df9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a575cd5cbe48d70e4654c7f26b2bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e48e44695493ae9da2e26346a20d62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687acc5fd8a5c50dc2c6cf6e6de32424254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04976f063b5f373b7bfc73ce8321fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1137752190fcab9fd7a2b79ad444a91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b530126d8649aeb9ace863a61f749257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef1687f5d8389ce60f55b8cf648581258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbfedec7e05615c0dfb59d97592d71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dab7e69adaaa6c7d3241856b1eb24f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d3aa82ec7a31826a3ddbdcd3f4ea2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff5868e50eb74b3b09044a1e78441262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db8773b1ef6f993f3086364f91b3f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67609372b35c504647763e2fe7b5e47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca030c04edf048f2873fdca8ea6f1c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63458fa9355b906c58fa6f3c249f25a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e6e1426bf27cb43da30b869eb4a1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711717f33c1c6d6abb64df96260b4d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda7de725319f4a061c6dfae7aa05a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d387dccd97fcd75a6e70b3e0c0a93d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1777d2ab053a4a6611607f52aabf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef50111677cf1adc77b368d83adf71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec506aad980ee288827ee8bd124b0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3600ecb0d82bf9ccce3c649c423561b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244af4e9d2b888e27215941aa97f599275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c84a0f96c0b3b2d96f98383a350ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f051ec49be8592eccc9ef436d9cd3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166ffb655e94891b40f653c057eafa5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071550300b3c913b69d53d288a33f84b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09280aceaa6dd812ea4e372a9813b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c208042f041db3b49d78ba012bc910281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe04ca848e63ebfb882cb997fb533f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482862e29057f431bf47a4593ebaeee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd10588653cc1ec1e1455ee62129801284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54be520ec6a516d039571fb6e6492ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931002f0b9cf3b571b080f4d4d4098ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3c937d0652101bd440c23610e97b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d92d02e87247590d7501fa823484288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73cb8309e23f66549de990fa3ed5d30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a200a47f187b4850bcaf520c9dd03c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dea8afcc8700a7500f1dce239ee7b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaff14693706b92a83c206855d94fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d697bff25b41e010c1ddf4284cbac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fc00fff0bf57589564d00c6cb5817294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51f12bfbab8e82ae30da49cdd34da8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635090b7a766f2033519942e18c4651296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b641b64872b9947d18c3d646ad88f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75aa35936cfb58583e1183c5bd861f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbae70ba788c979e5324c26623e3e6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46665b7105a2c7e2211e76d41b38acf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ee98500bc023f92077e407ee680e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62fd950fd3014759f90f02cb03a20e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e092099cbbb4847e567d63dca5fae5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfefb073c513e01868fb63480be625304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad7357a8a781ffbbdb30b2360312ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aff8336789ed50b9d277a2f1d53f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426c623f7d8429cf3cd9f2b21ca59ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c1f821f94047e0196d6cde6d45d46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5259d110ca8e854fe0566494918f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4328df493f3a6715b79814a580cc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bcdd8c93f46d16bec0121dfd8d87e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172a63ec93f6005342ba63d10689dee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b042cd54fd6f7e770c9b8b440c3980a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5d178a344a55f981724035235ddc5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b1e658a6ed953b0cac0cbde08156315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d5523d8992171d38a57b10b01eaa0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee966c0571aeb43cbd4c42c2c8057ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b05629e6e253117e0f622d9a09df72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b02a20e4fc03e44f96fa0570bf3378319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdff12565d82ce675178740efc9a6d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba4dc4a165204b72426988b8c970d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ede5af4b42bf6c9b011791b817502a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5b43720514149cb07d457568f3e4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfdbc913d89b629be8be90d4731950324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9d23cd328dc3d9b97659621e06875325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fe70381b4efa9c70210094f6ae931326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663afbd4deda550fb768cc08012a18e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df2612280cd793b8382717127aaf34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2283000d8114498dc2dadfa6cf3fbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dcc820ccee820e45817d4b22a95a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a68fb0653503db8d1a45425575f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb754b7732f18323722a95ad38d95ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198274d351b826406e22c16ce369a051333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756c9c8f7ad803f696c6978e048e32334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213f939ecaf508f1a18d7da64cbeda6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b349c27ca772a8a01816a62a6e22fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bacc9b7a52fb9399c1c98cb44a8026337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bac3ce90578fd5632229449d33009a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3b0a32bb83738122479efcb3c0885339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb617bc35be8b50bcbf58c0c32fac1da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3d03a2bc8d7e85b19eb06ab9c95b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc09da947e617a8bb5288cf01644d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298a4419b6f7e57644fd1fe8e09418343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9ef274873f5aaa22ea00a2fdfe737344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aeb64e42fb5f3eeec2f594bd431a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1077b041b5e6e580a25e51fa30dd7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684702b5e668093aa14d685064828e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e620dd9022d31e47ff4afb868a4c9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5ed9107bcb656d737e14f04622beb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67779d4a80a49e17c2b4fdb1a6f35c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea2ad1b2ad9f29945fdb2d6380c411351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bcea5b94d70a77ab00bfcc602af31352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ec6038ecaf06b649109e010a2d7c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aca162dfcf644587b4056e1d5d4d8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3e890b6e9b8d6e459365583ad54d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3149786cfa53003f72131789b1312356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6d5d8babc88b40c81742cf82efd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d70335554470ec0850a346e62748d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253daa99e75c784f9a644d8bbdd1e983359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010c70530e8928a8e404745f32776ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450189604c88ef847c2cfa29633c74a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccdf73717336abf3eb7b544f154abf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f987b9477318a24003e549fe458999b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f0ea57ca458e1ef6f1f619089d431364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22aef7e5e96c6dbbdf45f786ba79605365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ff553df462dcbc94846eaa52cedae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ec852d0e0b71fc6f2f06f938c30dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba18a8818bc9b9340c1480177883a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bac1664486820877d015886d571d90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2964af249747a72e6d5027cceab02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4733c42cb831e259ac3491faf3021371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7ad401c3c29114d8b9d76a6daee7d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cde6e59efc9ba0128eddf54ee019ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13858eab964bd0aa43094eb83d34eb86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cce183f9599783167516d003d45fb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5d4426125c2e19b639ff068e37b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9142c92d598f5780dfde483404753377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd91845d4ea89255f117f411bf92a22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6888e2adf826766027d3d20f193b5cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cd716ef89133ac6f641a988730236380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45572abe20228c8b85bd467f4e274a4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10444358deeb0b4f911d0a927de7ce97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69a8de2162500751c54207b349e16f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f9668c9787b112c7f1cdca2b42265384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a807976e8d1a1dd60d70f5f6a4e5f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af8a45e400d821825c7fb8eb55dfe4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4528fedb683053adbce6c0d4e233b34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356e771f925b1b1d7b87c77ed30b90c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd51f7b5af45bfdb5263739ad80a64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3808fa620a302307a5d3e744669740390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c079643e9378945a9a2a366fe0810d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e65577ca0c06f29260e5130517aad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d2b5d4365abc9b02c5b70c2eb6694393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b146324024541637baa73321dd129394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6703d392d8eff78f7a4bcf42af4d6e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caada613148658b6396fa23bf923a77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1da11b8674b6c60a1960c589efa2bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc5b4c93e88eb151da4cb734ac8afe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bc4d2a0acda8a82d4e7b9672990cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d0005a78eba9df8672f103cbae75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781d21900852faa61214a36b5a82fa3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f324f9e873a9734e98403f154a51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583e9ecfe88d13ff30ec06c5a16dcb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ebc3513d169434907a82b96df97ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c46496ebc6095f28ed013445ec6f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1650c7d843b97ebf7cbaacb4d1381406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d84b83751d29f4ce3610d5ed68543407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e79c86d95b084386f4c1eea9d990b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4407d461e8c421dc93c82fcf6c223409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853259e755acdf3bbd46cd18f8edd758410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554e07e8e7cd3749c05932039b20bf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ada54cee0938209bf4002be5bf5b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663d62e9d4308f430e8ade54512a804413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eb14c4097a21e3266f07e4798dd5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f37e8b0d4712cf30e1a1f69a877b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0872bd22ee5b615e2c87519e4fda9fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c59d4b977b29d416a559d63ad539ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0742be972890a3469d1f0fad039cba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a92b48dd57ff30f9cbab01d38e0c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808f4cf20b82536ab531b6b0e140879420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369d4aa9ec0a48031bf909e1c7e6284421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100a25d2b6997bf93af2b32ebc4f98c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bd5a05a2b8c1043b3f0cb1f5045e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f4975fbc1698ba32c5ea4712f259b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c378dc8e34110b076b13afe1168268425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4e3e77fa29635831cf99b9cb360ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c837627f5fcf5af136029d82964bb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2131eca182b583656b7f8d586d778428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5174e7e03b4d7958ee5aedd8ea5e5e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aaee7e392a58e831acba13b61fbcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e7220686f25a81d14118318cf2f63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530d68f3ab1be46d51af9cf5048f88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccab60a0b564bf8bd79f9a5bc3b138433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853491113e6b0917f37c41b48355c13c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d60a1a6493490d613cc2cef3a053ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547cb65b31508987ad9d891652cb77e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd98cf1a08d67430486b6d35b81e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20b2ca21b7fe26ad0ef84d489ee905438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cfb9d4269517703e92d63e6a94332439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f029269f3e4bad16f0e02f858189ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9fa2d902a50f376bd76173cd581c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c74c2b99d21cfab85ef2a379f16353442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b5127f7fb5e560dae6e4f25d36fc3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18b1884c59ba7b44542a8809cacf29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed150ed1b2a717550090738a8a0560e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f9b210433f072881b7c17ba2ac27f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663125230932c98e38c42fd2905e27d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed052f8de1bfa304bf244d03cacf97448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2726e60e83a98f372f7a0b0ff4c3ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d934bfb47c74f44d28bc7a207092403450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a08a5b6471c0e8b965a1eec003ed6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedafe6372ad513c84331c5e4ade9491452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98ec84a87ea1bb1094e50352fecd64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930545ae5fddb738f11b9961d06a6a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512cd9bfabcaaee6fcb653054eb0565455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d2e18f03fc0706cf2dcdc38e05e3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d840a23e947a3f9c7e5de86a94c1b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b601d2e58bc2f4cf233c3a3dafc12458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e6fb6043f843b6bdb396b0c343bc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854998880ffee63fd99839084aae0f6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e60332a6322a809a2d36ddfd4a318461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27080f670f5d39c61f0448291ca97741462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e9076757e4183ae2da2f6a859943463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90024e38a5a1dc14e556ecd3d67136464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6825ebf8a72be626d24220a70b24c29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e03995981a244637917921c8b0e056466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63ac5500d7d3e8c9fe4d59f7ce6497467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d41fb492aabadcfc9c8e3b1316f8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420c7fc8d5492f04986d42e34c10ef3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8db9d15362e4992f987fdc24ba856470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666a43926703445ed5c764db89fa1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383fff1aa684d7f7e685cb7cd2280f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef668ac711ba4dd98f88b1036f6f6afe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c085d1aae7a1367d22d745cadca4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682de862428dc2c0f755c5d3470e1482475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6509fc73d10c66d79a5c61c6e7c6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157aa0fc92713b43fda01b1b6ab59b31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaca125332587b9e9e99caae557aa33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f873c58443a5e0d1fb73b2f303e7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85810d04f10004df96c1165dcc9b4a71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff64fbb22ebab9fe69d97bf098ba3ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb6ea4a11c65165ff445eea93bdebf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788fde519aa5170984e480f5f844730483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2b23b1a7efe4c14717bc92488758b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abb5bf179719ad9eb197f5b48145c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45385f8e97385f30f9655a6d5b51486e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8bdc01d02da16fd5ad1d7c6a758dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8b963074eed362e817eaea59cb878488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeef6366214a169090dd306f766670a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44438af688dca376300829e701d9a06c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c5795a32623cc0b84b91069802e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518605db2d7285aa46d104aa734c7c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b377d67519fe339094af4ebb1fe51fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20d29f101d646c72ca352d49123dfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770657db28d69fb121c33d63e7124d6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a599540800ceef8d1ac86e92cab7ac7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89ed2cfe6a1709836b6dc698c5f2de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad6b90328e28084c5fb8304cbe4251498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb304786c253fc7b7165616e887687499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda5adc7ea0ef6a7cac4bdcd09379cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2e2bc8237bd624e8c707988b5f1d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcde5d347f54dee00945dd4a9d37f52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e4d252b84001e5e86b9844cd5a553503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a582a487cdb36a5c11a6d30852f29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284d0f325fb64121b8ba5e83feba0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8894cff51cceb365b35f0d4b590f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8241ec8ac35b4b73d9d62e056c129507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08067f93521796d87efdaaf04a5a96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af315b688bb999f6b13c9a969641b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c10c338b488c7b27a9354491079edb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2499c3a5eca958f880df0042cdf88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4abb733d4e971745ee25c4a9a2099512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eaa34ef6ccd5c49b7a864987254b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785430736eabb5412393d96c9315f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b424cde12ac3ccded4e1a809a96141515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460d755ea7e459ea4a142191103a754516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae5466dae67b09ab8ce4eff6d27969517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de899adc035ba77fad57d24349e40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b5ca75549954ee251d7822d11ac71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb13ca37505877dd0e4f5cf7ccb7bb3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba346d4220a062adf9abc03bfa2e6d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85531b0d2f3229caf164aed6ca487943522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bcd2bd4e602f59f57e07743942ae3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f669047431b5dbbb1c5b18f639599524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d708f7435b860e09f515cb51eef0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceb72b6a4e56f45de78ce144fc818c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff755960bcfa4e34cad15da869d0859527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf360ca43334f77e575f0f88076a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52da1dab7da0c454932ed73dc42857529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4b2b5c4d801142baab9d480f66e75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ea1c32bdb01891b4caaaf5bdae373531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90274d073ec7b528ee607fc96b221127532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75088366361632c2975c9d7b74230093533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73219145b18d510d1c50025e6c2600ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd7013ca805d4861eb40fbefeffde2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd9dc899902f2c070c6f1584738684536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb39ad8ded7f3b82653cf293bb1a30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a30c29b4115b1a6ad1c6c250933e30538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e08634d749bb044504db2bded9543539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134687822ffb363a8846e5a15a76425540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad9dd83e384f9e633be84dfebfcb78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0562d2481338e0463572d650f2b49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6896b764c11eaec4efe41cbee6c8cb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109cfad6f574bbe442d20d62e561e89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21191c6966e711b53dcf7fc29b6628b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d30a755efdeeee9f642f50448686bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e83c888b2c5118c5ece7dfb29bbdf8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c6d913b8e26026c40a6f4ee81a9cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee29e6003530616a6c92603eb5c4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e639fd178937280b1f0b4df143f0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6895375088b8feb006628a5ddec97b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc64f7c60b07fe0b0fcc3ce10bde464552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac9d9ee6bac3b6b5ff7d0413d44f81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488f4ce2a4919ee66a8dbefbe383c71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c2726f12bcffdded3d1bc5ecaa370555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9fdedc04e0070161b5181c04de884556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f3b6fb9d358b4075b3110cdd5da37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57f696218cc91558c608bd27c2673558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f752627fca55b3255a867f472ee2178559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4437ed07f1067253c0cccb01676b46b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f08c63f85657566fbb6f7facaa6f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af63219096933fe52054d3415d59cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25ca5e9d15032ca3ede6a795d703c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb379a9c6dbd984ae871c71f0e48f60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5071607a4cb79b1f38e30475a554a82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effeb3fbcb21cbca9dde01d3ea3d054566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2840d3d44c7f0470ec1f0db44a80a4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30809e2330ee500505a249df2c71381c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11d8ac482597e8902d9b5f80d56d35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da2e1ac29d2e65f8c32cd116be52ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b0ec48ea517c80216ad40c4fb3fd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca80ff5d2f6d0f3a1fd07efe369ea9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5942acde19d7a3f25004fcac4b2a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901304fba9d2f1e541f3e0a940c8a9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aef067674ec6d9b70e6b892b87e55d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525336ecdb069265acc5c5fec02fae9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d2b624f285ee9299233022f2f82c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277303debcd0adbf80b0ddadc99acfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a839048b0a6cf0016cbeac88e9128a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d410f5b0e0c7c6487f5918fae50d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cf1aacdc241bf558063bdc71d5bf7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e82b01593ec2c1d4dbafcc24bfeda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bda005a18a4ba620d0dba93ed4645583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d12bca5bb4f31dea0c87f402f9a5a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55c368124faee0fc95292d00420973585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6773e184d92104e27e85da4db352d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7e86e65d37015123da2f9dd7f1296587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafc18ef708f7ed6b9914949f6a6575588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bff76aadfc141f3868fc99d4f5571d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf4799550f74dac874ddbd60bddb53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e48eeaa5cdeae681bcdde822d41992591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e874124b05916b5141c19187d24979d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfed21c490e0ffa1cfb15ba41033db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b6db5f4e66884c01659a369d6f619594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b8d6c0d489d01e7eea75d4554e95f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95b6b349b58035ed3065d0933e61f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cdc2012c21d0a93cd95595bec21e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d976d4b529b492b892d2b0375e782a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61232b9efbc4859b5c1ff8f4f7c86f82599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8100fce1d0fea6d7fedf058d85eb44e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fa68cb12815ddedfc2e2676b72dbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf222cdd98c71a23c5023789321f0c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aee2a187f4bf71c86b2c7520dfddbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f901ad88c0cb5d1943ea057792bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab6efd7d6cad62ece265a43d7629e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376748fa2eb5cefd021443fae5e80c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148878282c83544426ee75fd60eed60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b87e4d2ddd4ec94ab7b8d36a3ebbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a0f4027237d12d94e57f7ba796e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e91416b5d63fc1d6bf72ee95ba7b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49811e37c9027c28e44d47d93fe09e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354b7efce4316727175f796c243d713612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640da15c6ec016e2683e5bc91e122473613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a75315b44e75bc4c9e77edcb218317614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe24ac4e73b07ec3aba4cf59f6a3ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b14e3fd617ee860e3bbd01793a7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbfdf6affa2ea562dd1b884bb5c444617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e71e5b2ab3832545b39d448f253184618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d871b4c32af866f054d488ba36329619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d41d97cc94f68bf1297946d85db30d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0c1307b1f955934de60062f892534621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92e7d3eca16f148802f59dfe6c4717622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19a8503fd62877aa450ff641dc11e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bee1b275dcc14e74283ffdac696aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1af4688b95f10f77784a2fa1569974625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0e63850c2f1070ee123e0989b6b97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019bd099ebbb4a8907eef9c715ea834627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c3a89bb805b85d0899b18f13a3b59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b23edd4c764a06efddccd12f94a3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed295e09e2adef68849063a88bde4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb7e1edae4007392bc4eff0ccd75f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501e2338bb0ab05bb1853b11afb393f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34820d65c8c278b44b165e760ab5bf48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0649120a39a6b1c611d023e47220634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd831b678a4bf4f92398f483e3cafc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209fff34471e91d5c1894f9dc65629b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48f006b0f92a70a7758d6426a340b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8598aa3c4468d381aeb2a177e1f7d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672a34b5a8b11ad80686084d26f1580639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef525d7b5fd573c90d90dc4aeb19f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d79e8e768536b09f0f8bfa014e9cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9e33b0bb8049a75fd1922ad354e67642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9da853c73123843b1f886eeebd0c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150204bf253c57b0fdaea06e21af5d76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c9aaa137f06192c6a6d9f193b4d93645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942bf45ddec73089e8fe52099ea8308646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131613f43f55628c9a2c7445402955b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02d016cc5f6cba03600f64b30b538f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ad4bf3e5f983185b971a1368422ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4e252cfc6c5271ab8bc4499db5471650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494ec15db8c82e0e41f9afe07978b26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c930d652cb63ca0c87ab53e5667f5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f4413a30b448642e60de9777f2952653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16682eb6b458a4422aff0e06081f5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f47bbe0393c44e9294e6e64edea55f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836823466b2c8e5fb0426f7e4c66c140656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e2159bf670f6295fa461df835f814657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6611a9cf5bdc214f4e15d119536d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5705e51f343a976a586e2d5896b03e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbed4e618508d915614960d4a6b7df5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda64b2cee7ab89673c0ce87b7bfaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4adfc40c3a125fdffbea466537b17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb06e8df44dad97eb2a447b2ecdc80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ee68a113a32dad158ca4cd8dbd8f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee1cb007b4c81d58ef374366b6acc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d63628d907c73e22f81442c255ba8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a76e04a08740cdc782a59fec4d42f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c8ee066d0d7dcd5a4e8e43b866328668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2cf20453a308a3fbd67d59efaed70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940ab701c2dfe434d60eae612a41d24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531745e4ec0196a85a7010350caa85c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2782b981e35a39ce50862b257f7e46f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2ad2f5529c171d8d2c60f81f79d17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ce722732fdcf503ceaad42fa2bcd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6dbffc95dee47eb7609002ed0d2fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd947ba0a048b64247b09757e730a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb298805df9f3a4ff6e0bb4f96c6fa7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fda3da2fb683a0dcf9393dfa4d94f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29586725e791bbfb09f5912bde17e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48119aca3c37eab5596b676aad76a93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891861b0611d547ea13f9b010cebea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c687c5920bbbf7a0b5029eaa47f1a41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d664dc527f382f28ce2a5a936537f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e73e87e3be7efd7392b93f6c86e071684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c361dc36c88ff9f4102916e1a8f35c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964b6958b744f24912b24b1d0295d57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013ba912f0df6a09b00a465aa01a65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb73e9edc203df4231b22f2ec6f390688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01c0c0b2c7e6b03bba1717f6af36ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdef24dde6155461a0b89d370b3c8a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb645689b663be7950fb4ef23fb61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5216fff42bd04ec30d79a93487e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acca7099157e73e207ccd58665d709693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb0fc86277c56f5a154f1cbf98c544694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30402f8a918df5d5bad0db75a7eaecdf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6efc48ddba92f2d3cc67e3404d8c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60364b1995dac17bf6542477686d1358697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96091104f626e6a98b8653181994481e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a445df744bdfdc9edb9cb120862f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceb3e4b606d3bc421497315e281cdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44f2766e9f36cb25de4d358f4d6e7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939f9d16ffff4cb6b23cef319eafabf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baad8dac9fd82cd55adf8af5f6b8aaa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75b5a07770abefa75055abe2cbc3c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a95147625b0faa76d9428382815092705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3951b487b1599747be42c3c38c1136706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8e43cd09e04015db8c00c5ff24cef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fdddc0fef45ee3af3ef8814e39192708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df8dcbf7ed30282c131dc994fc83ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7b7c63d0dcef7cba11d9e7dc41d1a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79f05cd3d655754c50ef5ab501b916711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad71c26769bfbc78115b8faedfb4b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196a598ad3f84d0f8030956cba0e8b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba792e49c7c79bc15eca6c955317639714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab6dd4bd023a881c69631218560ef3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24a3cbd13af3176382bdb51e02a894716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc1eb7f1ea81aa6e1613719e629ef8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653689e508ae5d558e7e16938986a3d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d915316df94b1ce5a1e760f9fc15180719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703209176147f9816f04b3f51282ec2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e09eacbb7b345b26f62d961de03435721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7be056ccb1c83a60952067c9a6c1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdafebcc5007ce6189e3e1f68c5a68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26010c52b1a658b4d8df523c044dfd1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3058c299b103029085ec93edffd8da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fb010b026e90e19155bebb1de6c79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21377568c29776956c71753121759773727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddc89c70b6750634ac0f504b38e73c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451c11674a9be9635e00f6db344c7fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fb0970bec4d2b97d0cafee2b971a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5c7ab4ef6661727f4704db071d379731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b6a166509a044c96cf377e5c4a9ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccfe38686aff0332fbc86877fd4816733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523157660f7738db3a5aad895af2a3b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb23f484a12c8bb67384fbf0f262a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb257a0dea8c56872244d7e98cce1c8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1bd0c84b151b79d9b0717d4741df5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbfeafa7aff328212bf8090ba3f886738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd93b9d4ba3d734dd30cdf5337a089739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d8e241a3eae56315b4bf3c86f7946740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee85420d0410aa0800f6bbcb8152f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47542217aeaa8735bf7ddf14bd5c421742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e1678c754c823048b19af26199f7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b31e862a5398116db35d9fe37a74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295789780e6f3f13467eb1d3fb88fe1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950de1b6373ba04501e5a8a5a392abe4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3b9c17aacbd1e4ba8b25a515f2b9c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313927e6f4ff42083f77dd0a6fec41f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466fe467bfc35ee1a8d7635abb541ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404b3e22e0858af6913b455382e558750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5f425d0efdecb44130c2cc7460d59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8694b0b5b8b255baa6d0502d52aa97e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e8755fe8a17d6c215b444f1c842d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b8ecf4a8911c6e170ccfb0bc91273754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d2e1fa8c19d23054920e1c277540f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dccb38fbf92901bd1227e443b998d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a143c25addfea6276aa071a1a755b21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0c933111af96be9f5b7bd443317e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442487d1c9b86e69ecd56497b913da5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595ecd2a6382fc7b25239cec837fdfb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52681dd51a9a7d3c371c61c51b83fcf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1852c0782232aaee4dbcac1f52c71762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895e88beb1c5dabc244c2df74c668d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec82cdf5bfa9effa6443de3a5ea39764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf4490864ea5a42e7c689ce354cdf1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8a4dc271ab3eec15785ce34bec41f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694c71351ce65b36f74e98c5a3474f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>