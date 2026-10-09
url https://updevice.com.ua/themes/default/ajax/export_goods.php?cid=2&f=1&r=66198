--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7961d4703ece7a48d04d8c9fbf439a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977840b40fd24fa603d2158ab57b8ba02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54b8bdb3dcfbf74b5b721a0e8931b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592150f8d0047d1dbcf57a61417c0a224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f53c1da70f1f068ec8152654f1f0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653507ced5bed89bfb345381e3f92ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e803c29f537dc0efbc09397d956fc8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbad34ac7335f4936192291ff094f618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae627efb1c58f54baf229805bb3c0899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2e67081e60005d07cbd0a918a537b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16e9bd7297bd79c1f572a33903f72811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c6128214575fa12019a7454998b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73af11cadab095b38f3a394499cd35e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d46295c6ba332e0159604b44e81dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1bd4aae4acb837c5eef7a7798a90c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e20677b93250fc7ee02b068a67b24616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b319acb401d940fc2015eaac1ce56717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cb5efaf7645b581e5415cf93979b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244bb4dbd8927b0fbbbe65fd2093c4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b891433da91bc49b5602db256ac8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f183867669a3bca8e2600d5298fc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0657ad75eebb3f2edadf788d67bfc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e1090d99c17db6b865c9ccfd2297423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d351c04d57eb31f64c2ebd8c9e7c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0987fe05164fef6b604c09e79c2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4a6c1a4d2ee035774a0992c94036626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f37c92e14dadd6180233937ce1ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560bdc254a1d0254677719b65b97cc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7dfdd5d75a09ca613fb5767017f1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a57eb1ad3b4dbb8333f72375fe55730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c12516f68526aa4ace1c73fda98d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaabdf506ecf1ef7a1cc5c2bad4f2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9b0af96223104c7d6862035f0581e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43906e08b295d3cbc26a10b2419e4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11771a41ab50063882b9cf629494f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33306621d1edc9117c7048ee8813a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04347d0b85ce2f1c49ccbfb0a46b151c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f0e6395caf6d9412ff4632cd5815738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a8e2e05068ff95a18b64d3bf1cb1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac002364989e64fe0d62029d5a103fed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b14940b8237da239a27a0d59c1af0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f14745c091058260aaea1d831a37742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dac8c24161acad15464990406322643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8589aa8ca764478f2e2e1f838e5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd05631933f184509be576c7cd880f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ae86ffeb2d00b42f696361024d8ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4538f2fa9f36cdb7fb9cf777e3ba247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126fcc782b1491764f46a70193347bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87ff05e7ce3da6e754e908bb8633f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cf66d768c0d0b9498e0fb195a0d2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2c83bb20d029984a88bf423e30b1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c5cc6a179cde4c40dbc12d8af94dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78256238e1f2737bb69ee37e19adde3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a62c314fcab27fd31aea3fe49f5c2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714103afac8aeaed2b733e7aab9a45ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefcb2712c552fe86f52ac2c956e51456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f0f0bb1ba72cbdef49d86c602a3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eae1ff9365f3af41109ed7d04a413b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59dbbdade2e3a800fb235565e7d48659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d2f58873f86d2e9808f59dc413f8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a44dd8943175cc67626364f16ca561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047add04ef49a2e78a653f119cf00bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92d8b2566029fb3f164f5187365bc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d532b8ad5dc2cf2a5b9f28a7999064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d62e388d5314cf972b4630418b9ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50165fe4ddb0391684c15fe3f8ce9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6c18b61361b04e572e950ef17012367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfec180ea71446ec13bb71cd5e76b1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276a109dc867d28737e3a33b7faf7e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39634ef6a618df67141203cae8c149a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7244a7e1058750d577b13025c1f592471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd56bb3dea9b5438237519da1ad01c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc04386d17aef2d2b2b33cba0c981a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2ad3cded62d9407aa6061542cfb0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2418a1c89f61735e1e5efffce3d9c1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830cf943964d7ccfe448268496b7a2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea4991226143f017ce4678e9f4b7b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2b77ebc0285d041fcb6a6db0ca8a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cff2d97398e256d853c7f8839e859079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaccd0b3dc245b20a66c278e2abd2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bab08e41757607b781986c37873bc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a9d8419cf9540c55b48b90557c5df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5619d43835399759ade615db665daa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa651820f0435b54363f550c9a09472484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bd9af0dbf7f97157e5086bb27aedc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd61cb47497769ae8c0e6407284c4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99377d3fa6f909015916e70a617ceb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5e34b30b6bf5c1f41fbe3afae059688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f93044d90827a666fe7224ed573bf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a6300dcfd4db7a140531dc602c2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f00a031d4806c868f4ac25a51fa7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be837434d3bac23637acf72f254a3392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2a7dbebbd06efaffe2789c336348b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a72e78acf43e89ba2211fe286dc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df1e3bf45c6b775a483dcb6523455d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643c78e10202b57afb7a9208806054196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c30b8b8c90dbca484594c6fe03710597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf1d14da575bab9f5114a41254cac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da451202a1e4db18f217e7c0e7fa9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db52b6f8d4f67bf3d18ed107b1f06b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd0ece89f6b6bc7d604514cead647b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eafda5fa2ea4df60a342f47d50bc0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da19349bb40f2e2cf1fa73627a70f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be176554500dbab3cf79900a946b5313104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651833cccbd3ea65477ebf32d6dbcd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4015a123fb23b571853708b141eb30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bdce1a7cb72be971d86d85016ac0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c359f48a52b12cdb3bcfd6d279d50f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2dd82a53feb43a197badfb785292d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5b4db6f1211dbb18139e9db27ce8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6a0927d75e182bc3d948e8c19a108111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb97a453f653d66a28077b9fb1c826112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d564e1e7983084bad14f481a5f9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7a7736b81761a41cb1090178f7ed9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf48ede203d23118ff886caaa2f0d07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213a956ad76f32eac110eab7b37bc89116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6f7933da368d1e5b28e3895857b00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923bf47883cca55470197c7a2aa61bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8199511d4f329a6cfeb012b47262b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34675f5aee982c1688168ce07d33366120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9239972497f6dc4dd0d92f8b7e681121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4716be1e7f51fa99e8797f689c307c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd047e50041978a046bf2de04a7525c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f6fb933aaf4a0c005bb57e99be05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0e890215a13e57c2c84268ddf453125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89823698675e91fe260a55b5220f8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2f38dd2f9f7118c57f847d7812d61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40e681420d8f5ee5828e1e08b6b66d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae032c4660ee19527856b9ed9ef02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8061ae9ef8ab60383d97391099900130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf055ed27f15d602cbf14f963db437131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb425f9bb64c9e4515a03140646a08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b937044e90de5c96f62b228f0575b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1fc17a86133d039816913cbda6179134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411339aacc126a4bff1d07c7d1d2867d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e0f268006ea64028279e8f5126e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d81a4cb10c039696499f453386de3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd5a15855f28a22b9bcea777e79ef9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e9044f5e0b25bc453c99afa706e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9925d1d529ac32d64b827d1378d76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc8770619dd2e754f53e87d1a57510141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba360233e6b31b7f07a92d92855edc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36d94f94bf64ba8f27d790305818b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325984c7d5dc7b076e9d22d9665b3b7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d6e21a3b2f8f62d7127bd3e21ad14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfcf1033172580736ee4722e2a5e01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555d6599373e1d44f3e4b3d5dbe3289147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca836938dcd3b6a9e321e9421727d570148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38266cb44908ec074867b0757fc7adf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150bc33f54bcc31c3949304c46ab20e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3aed7aa46b2e5c0e60d93c34cb287151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0d564b0ab8312fbdcf1c46feacaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050af3f078d181cd68cdc42b565923d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1167e3e7fdab91e2ec929befd3750c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c4fab50d170da3f1a0e24afb41f31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f5c23bfef1085d149c35eb45fbd08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe830aee7dee9000bc957e25643d33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da398c3520460c29df8948991177a1b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ad80363a399681690bf6c2ec585d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d22740a65497b6db46b5a4f3d6e1e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f0cfc839bcdd4ad09c773e82b1a6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb65751f0e32c36f2e3411d5cc089c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d1873af2e1465dfb023eb89c457c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054be0d75980a1552896dfa4953ac381164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19c5f50710fe44d1f6e657360507b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dea80745dd09606bea0935768fb2a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec954500f3bbabfec340584925da7b34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba797edeff5f3f9fc57468dea124e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ad8d9cf0a4f7a63579fce8a6ccb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac08cb81bf879401207d67244bf866170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478305edb608002e38e49443bd782465171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e203e9845e7fdef00ca375dadf94f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3440ca313c2c7754f9baa327ab690173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d2b5fa5150bfd2fa1080b35909500174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fa9256ff64e1875ab41ead8148c73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a973bc7a616eced85a863a2b05c3ebf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0314a79a73567dea55ed5281ad769177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce47ac494ccb7c793da280dc67351c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20ffb859b631d628330ded21da86d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9864a9249b9f976ceb2304c3ff6def0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6630b62eda75c4f841d3b7e7fc5c02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06da52ec229db773afc7d3dc1ff3cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c728b26fe972d4549260a8e1d19d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b98a347cf75437746ada37c97b480184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344210956043eee6949988bd433b7d9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20af7bdb5f617508aceb0878ea2b65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2425d4e6a9cf3dd28dfd7fa80d7aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14151a027405af1531b5c2f08d3425188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f1fdac82e6978e3a9b8368e00551a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06380d491afc522044cecf5ae586d3c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebfdd3b8fa035789ceabfee6e0b210191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d93b6b581ef7c86c6e02b9082b38d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc238f09f78e295027cc7a08ee0e2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b10f914daa2154b9471c8c03560fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77744a2e51c7c40702d1b91c918e0350195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f4745f380ca0c1cb331615602b73f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f998e5857fb13ea5f3f33448ff6b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5174a523349660adaa25e8c331170198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626607a5f94210610a95f90f2b6b8f9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2d80f8d7e23c776b34140e700fbd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293295bedd7e586ed85be538c7fc5735201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72bc5631724d6b7e22b357712f910a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cac8570798141c85166269caea7ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ddf65c07b80db8647f96ee76c1e3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed84a22448e9febec9ea95dc477893205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e40bb220a2748cc69f832848294f11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e306ccaadb8faeac763c90af00591207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b467bf65ff07d7c85a7a75358db2e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d44c7fa41073a87003562c9ea115f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c285d1903b0cbb1cde7aec8a1da29bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c400f9508e1be997b1967ece1c409211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62da4a759b6536f0e56a5d4ea78dd0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627772d29d3168207435f7436f7f171213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e2182e207d4a0944f95f633c5908e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9a13d41ba2e4053c43917ad8d30bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d3a9d952952e8a2f8cffdb4a7fc46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d8ec15a593bcfe52cce462b7b9155217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c270e18ddcad1a5348b95e418b8b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dcc6312339acf80584b5e5642df01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ad37e6ce3ae542c15d11f6914083220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4814537b6b8848d52dbeb399e126368221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61db3bb1031d7942fc29c1cb3527b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ba0e73e1d16b218c37c84212f1713223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f51cecdfc7fcdc30941ec069a545ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa92c83687f1f4584f9f114bec5d982225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd110b04a6daa76a96740b8fbf1d323c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5cdaa41ee037d6ba6cdfa80f6aebb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3040094d60c3df40b6fc84c2833e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d25277ddc01eb69ff88cba6ba24a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c95a656bb7ca6637b6672e3787fec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6eb07e4b0451189a81c59ec2f8816231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce67e45329fbecc7caba99f93df640232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499dc7fa9b6b76a77c1efd2b7fa4428233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9a445944249dcb17b4c1c9652a51b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cfc69a240d44f46b60ac642cd789f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5356e4507f2180fd7ab18c8b3da0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e73be3b37f26a1e25a2554ef5c24c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4cf689ff42f7caaae25843b8c586b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104317f20639830ccf583b152200ed2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dad981d3a25907eeb11c181a0ca00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238380cac5e8daa8c6e8da8292ca0296241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97480f81c659a8d45409b4027d7feb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6026532a8490b1307a56f61ceea5b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19f09b09f8d3ab89957e3afde6782a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d9609f64854d0db961a96ffa3ec9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318efe9dba01929e9c4b57438706e3b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95434c0adb06376b6b35c6cdd8918cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae950d3fbee5db9834d95964e574e6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e478afcddfef20a5c87cffd6cd822249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce209f5ad61778de269319a40b6c18d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63162c72fc11921b0446cf74fd48df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52a9bf6d9076e24ec9f34d763aec13252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5094bacee732ceac74474602d53307253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3c633915bbb6523d728c100e8cf1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545f8b224b4629b851915181d27cbc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beef3c7b791b874e2c31039e76d6b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caf56af2cd0b4143c4df9a65e83689257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fc4e967e146d756617e90e26b7653258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2c85a5e1af69c0377ad851d93c3c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c83f59de7aae0b38947118c478ab9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421e7b904899a5029c8e348b2f7de58261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54214404c8b7802bed9f5109c8317e1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d09b2fb0de70e323b76d81e6bd981263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f88f78749c0ae2c5d8bbbdda6447a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83978029c85ddebdc341f1629b19c468265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9191e0394cd443eee8384bd2351909266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c3d8a3abe999af45918c7610a32f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ed3c2a92169f9f8ffa06fe32ffe0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf2ad69fccfbcbe322711dc57b80d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7f75d4a4949bf2143fd37ff8865e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515de061bf7e4c1ccae806f9740e6d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451c2bcf4c2d71cb36c5fbe15cca222272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a1dc7b450906703d593cf85158fd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c82d04c939194862f06fe70a15e19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de884797eefe7e5d95e31d33d5516e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bed5e4828914405776b069d3f221dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f504d7e2fddef133b7024d7220a3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebea1174452eee0c2d593e03867dcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ee8f2b03b6d60968a95be04520c0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286cad4306a01da4787289c7eda9ff4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce37148e6200b340d06ee6b94ec789e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265b2b05a341af3feb1dc3fc4fc3573282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235ef4cd31951a5dc4b36684a75637a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7098a241f8fdb2a5e65ed3216b1b9e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f104d173293d0300043283cfe0d674285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046511d477ca5a26aa3c1eab28670a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381777e1a8fabe442a9fd5e08e1f3c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeab81aa7960442d9a0cc012f74996288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d592e67e15f460ad95b39a17d973f97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176f4ab6d33acbfdadfc30f690438c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516cc26d8a51aff26a40756c84b544291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b18a247761a4dc042584985edf751292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db729e8be7eabdd3a97f7373f04041293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ba25fccd55d9ba5b2133fe5b908b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f72c60abaf2be0c3a052977ed62076295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c1df4081146fd05bf8649978bf5d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175cb05bfefc4af5b4dafd7a0df326f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f67909262674a5dc08f95773151a5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb603db01a4e4418cbe7227ede1dfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e90ad5944fedf75cdcfe5033059dc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943a0109e0c5726e2c3ca616bec9734301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f458fe36a19b239f1f7cbf3767e2d8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1a0ee767c8136ace434ace5dce3af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca2aea28560a671723134d6d73b4c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cd40a0b64d090a7b53282c6582e50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6029722ad6de4500484d17764c3b16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404e8adee9663855546b098a8bbfcf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6080e13f8daacd081644458bfd57869308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35527b07e9dfbbbf64881f2b7dca6857309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c484a731b588155e90b1727f90855310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b110c5b309d595bc71e20f6e8c77bdf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a18a9f2b67df1498aefccf13155500312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959a2622c11f590a13be58fd2809575313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd09b7bd7ac7358463632f1b273793314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97421e462e6b297c33e82fe3c05f695f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c80e8db44581fe42b67db2ec65feb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b506f1934e96a37cd1d13b4a7f50eca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53493443d855c072340cd2790a18457b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cda5aab3906275d690150912cd3fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b223035878ac797d0b578a86047270e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110401d5d4c00fbe820bb256cee1540f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cbddf322315a4a242aed232a94a8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ceb422e1f05b5f79f754bea95e837323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20552ecdafed3ae304dc45d8a42b083324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367038ad10a2f5ae193d5dd4c4f95ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07f5c1d4fa6fe16e29e2d8a7e71dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed95c07afc638a2134e4a68c4fe9bdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d1fd8490fb3358c08c07f50e6bf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1048bc461ef52b1981c4f8235468623329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc01138d4be48fac44e9f66f8ccd665330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7970a8ccd2b1d6e42362911bcaafa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5f41fe23ac9f7762083f4ab43c473332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0768f141f9bf1ed3e9a582507b62b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768341e32f8400a8f62e09135963485334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e9ac07cc7c17f5ab921931f2a1005335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7614a18d5de2e1e8fe64b280c12e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa698848a53c43d58e71cff28c1596337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d0abc7b1de5bbec6cae8d8cf011de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ffa10b4aec0dde5269662b413984339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adb94423124e11afc336f1b3b25dd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3260728d463ba8f170373a2022e8c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d8d3a6a3a41f2fdecc49259bc11ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ca6648220583c4fad3316da1a497343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97bf7b95b01521c6755f32cd0166b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dc09ef03db5756e999797eb2d8def345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94b9f1ceed51ccbd4f56d02db58249346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262aadefa4405a5be10de2fcbf08d62347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fd7dcb297da1faae5f3e30f2b046a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ae0fa2d1256e4272efe4fbe6eb2dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647b2a6937602eabe923dae139fc915350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bda0d2b733ada830d12ebf7f4090f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd1b847692e1d26634873c508ee039352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfb0e8f4c9ace286e1aef6a82ad983353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94fe553fd49405e007b6a439d29477354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10563fc4d0929aeea6a5c1df406cb1e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cef5c422fe780714dcded2abcde28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31497b85a27a94a6625d450b6c7b66e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c25d26f8d1177143e8542aad307a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42a6a7f3abe5ae9e975fde8936cb92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ff38427c49fc1cd280558c115bab5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6423075e7ccd4ace029798879f94a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3eead4f981587206151e7bc07f29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e81d880a446a5104307195a3fabc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d408b53121a4486b5661c26e00064dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f770b9d9bfd53ca6f4c279f6d8a07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec4b8381a8e968ecac2e0a11215e85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998024357a73f601996c6c7db8f5798367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb89f451552b6c9b86d2a5f064fe0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341dfdcc02a24db261a39c7b4536f66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95672535876b5a836acf648e9d51f8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15efff550c892e0d573157bca56ae1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1920aaa677e70621bc5dc896249491372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263fce336550cc586708f5f47dd87b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8124afc73dba256d340596dc83c51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828b145c977e45240627acdd46d7a75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe4bc4276f0690c3bc5936930a5b57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb71c30ba64059020e859e848e56f79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd084590c70f1d94cacd57d8865338378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e2fbc72e0a624fa3e4321262e8094379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095814fd7fcefff25915597e7187044380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845475ebf3b25f12677e8e4f2f78fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd70ee9caafa1f54626570df464b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0401a4dc934376d3f82ff84b44d117383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f2049eb6d6025d66f3b7e68d8a843384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af27e88ec53fe091bf002a6952119c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094dfe622876d9a7ebb01f8038d9c6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771be1c8b3d473a1a9c24d01ce6603dc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc275a5d28b4eb09fe7bf4c1c97347388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519de9f92b7688aa400a6fca0139fc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb9dfb8ecc0fb9591063d93b0b6ac8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca341477e64027854c22d7cfabc25b56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43638df576dab6793edce134bbffde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e741a8685e6259facbda1471db2f1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e581e030fcb6ca160f678bfcf5b12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07399b47210ab0ef845592b0ac1c79ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620bd98c677fa91e24d1022c89323624396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6b72ad260569cdbdcf899ef9fe05e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27f5208076c6212aa21b7135efd099398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1576650eefe1a4cf2cf7457263394399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6058835bee95399f47ffdc29fbfce9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539fa9f2723b09a11f32df6bf2de87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911799b1886053c7465b8bca11a04b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949365df5b286741032b04004d8512a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbadaf5380ddf6975fa2f0e65d19ffe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06343cd4bc772c95ccdefeeaf5fbe86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92408730e4785a666286b2966e59820406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512b987bc786bbe81c03f8d7aad2fa1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf03fe0791293412562809c4026b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f013d0cf902a1c21fbe9c34d09e37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f06266d50165762e94bd9abf028ce5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58227cfebc318a6448503519ead24d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66aa4c75d5528c6e22fc666e0f7f15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0389af2d244223f86fb11b4ed0a519413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c8abbe805a9b4e826fe9f20cdf85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc1b56ac4df9a261e88f76acd38fa9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba29a8d2a40dd7ed65693d60193c922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b809bcf10b2bea5864245f1d3284417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b06e37c19bb5d56effcda95e31425a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb4931c6f5312e0e48a4cb78eb88ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec69005da5ff4e9ae7c85f3f960ee22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22eb24232dc44d64a279d470eeb91ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7992f519dd35b6af48d3830c2909d08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f7ae7c67eb45cb6627d25751aec4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cad10d1909644e5cec771590e44e5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bab163dd525fea6e697ce470633918425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7d8670b6df1c7ed0339f5d3e3c796426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c777263b6000362150c93e267c63c8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917bed1ba6b925dd5cc956b3b315712428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6eb8441b1ef089f228124026c6c08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526f1ee68c2c3b77bf61aa0742519b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b954e40d41cf912a83b938f5ad4a64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae534bc0c54fba71a68ed3feb43109432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a1e4e42c5bbbfd440728655844c4e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0b076ab9148e5ad0da3ed015b8738434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532390ed4538abf9659f4a160c79dbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a4447936e6a5d56b5eb36d972c48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4cba1e0e2e4f8713296d096f59777437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265104bff3287ee585775afe34e9e3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d246bbe342c11d2aca0e4d2349947f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba236d6daa447a3e90f39676a6ceb7ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79b640c966ad4ad7ceb5e98239ea97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c09049a53b12d14c5a2a74532d481f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e525c504ccaff9115b18393adf19f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f74d80c5ae051d083b7e11cb0a3b5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c106769f646ccc02ac5b19703a0ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab20fedda36046ec216dd9f80fd7df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550b6410327197c866d14757dced895447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dd77285f9f4632817a4c1548672db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137125e8b52a650378514bd9e987070449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15228c99443444785957be04f3ac14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc0f63ba768c405f0aa1077ac01892451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0c526151cbfc32641f693d339e58e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22838bd4a6c0b75b7c5a50abf9eacdcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec8f33415fd8f7073723560a3c99ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3fd5594c1f14a224eb72d5b64475f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b865f3a6c8ca79bb8a8cb051ec80f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d812addb4895b58bcc2d094f0936dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6237c49e98cec0db93876835c2cf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9e4bd810e9f69dee585b980d92a93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337c55e7ec9151697ab30b97793a83e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06135d300f8543bfaf9618fdbff301c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2210a345f48e802ba12396b4b0ae9ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ea7d6e11528299a167cadce9ab87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965349f3232dfe1c53903cdcf62602f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac233997b756e77096edf75ad1ae5f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0610838aca124ba357d8e2ae38c0937466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed4f00f789042d6a09415ca67b40e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bce5fe93a9fd58310c6afe46166d7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f57a6dfb6e488efc805fe676f0d2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552244f94b29a3241aa6bd678f51bcb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa40654b08d6ec372a8704a6934897471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b1cc0fe1cc986a92b6dc373cd438e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21216a2071b496508258be2b917159de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c5ba2d970f414233500feefa3fc40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6a3d46a9f7bb3385293842d3bc131475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985b2f6283c2a733127691ea58752ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b639b621835afc9e0bdbda5064f0105477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5006cdc6cccd7d8a962b868f9a14732478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f009c0fd5722e239b1376d05493ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684fe61c452cfdfc19f514f48c9e12e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5154ff619877c1c43537a7d96bb41f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97abaafa1a857f5fd3bb432b82415482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790ad971b545d73d504cab788459b3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b010212b6b69e55ac32ca84dd8aeb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd5568b2e9e94a066cce75eaee96e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00045bb697cfbadf70324e33b0ddf4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c76cd41e500f427217870e9e6b8ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52888332728d5ef2ae64d90c875f5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e191c7e7ab02f23f12ebcfede0faa0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288ca9a1584ccfad7a0a28ba16eb2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a93db4fd0bd930b00ad79a97be4732491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137dc0bdbddcd341b206c30f3bcb92f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7f250a1d87c519501d0762c28879f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c6f19837f9176fcfd5b62d78c6025494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8efb78bfae6eb5c46004da669f4d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e293737ae513821df31ce74dd8551496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61451aa07b33ee5756b336fecb9f6f5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544021e1b7a18b6f58e294d9000f78c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cd315e514e2223b32f5099943a2a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ae5dc888e0c2e1d0873045501505500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491ac3df2c0266d88f16288b13067c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688300b33d9f61e5068d43a97544124502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc92c74a1f1a312f7cbc454906085503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d2f3eba6cecf154741412f3048145504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6b5f2a50760b654fd84c4497c203e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179bb0df7f007cf9a8cdca4fc1a6188506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719cb5819271ba343ea9c3b830cf6d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62fd3a2404000330d6ab7e4b840bb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608079da9202645e85d84a091cf0ef9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911f2c816cf5b0568ace010b8a4c39b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12954a00561fcd172c174993f136c8a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c814b3cddd373462ed30659ed0b18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3b2ba9bdc2b0846a07ffcd8707e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b8a82eeb577dabcf60236dd6f3119514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3a6bc3c2c766d1d84cefe13ad92b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0daebef0fd3d5f6654cb97eda094a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae664202cc051bc69de1257dcb8771517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d887335a2879803e50af1f03b7d6092518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855da333b313f3cbcdff27ef5c95d3aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51137e8f394ebdf5aac6c6be8a091647520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0f7dc0a6d7293027daa1d349de9de521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998fe11be5f85b929d41688564d270d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf3ea4bb843128136c177847f40cd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afdd8da894a92bc723fb91985a61ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0835ddc2d68d19160ddfad7dfd72ad5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c979c36712c8986f53f7aa578246526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b4547da7a1ef37a7560288ed34d0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f947d5516c69a58989dc2f2e176f41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2991f2072bbf1a636ce099cf2c22beb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6992bde9ffd4cd8dbd4a6a66364cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71687e98b6b5bca3f6bcd0fdc8fb6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35909581c0a5ff0ac67b7e70445d51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb393c066f76f2f46e08b5d47145527533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c876417179a8a728acc9f31483da7dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab703458ef802150a7ecdb57e37110c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40959eb1a8607b70e368f6589e5d7d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f1396c4fd9945e22ea758b2cd732a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b8aa924785d97e9a2dc86cefa4035538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312de173d50909c6372fd4a002983c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103fc1388bb0788942629440470363f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd5d01e5c05ec4241386850ca2c720541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99565fd4275b6fad2b97f6b397e1f553542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241cc09d3ccfa12bfbb78197a45a000543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7810ed83761e9e6a77da20cbeb21566544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1215c16f334ab69f2e6c86a88e205a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8fd1687cd1bdf39f0c11883f12610546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f698e9f4a219f5b956b27cdd5dbbd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e971c32cf3225554d22f057b9dc16b0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512fb6b67903775dd5cb19334fe9362549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576fb69ad9b988ee66d9a2b1be3fca9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99af001f11d78d14e2c8bb5c8367973551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3379d8046f0968b1aa81f5c6a8795c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aadcded58e9db4ce4d2a9f67544e9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e532bc31213fe975bfb83bc996e8d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b3a99b5fcb35b1c5ee3a4bb846339555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f6455601dcb9dfd42f754759e31e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7108cf3ed6416fbd676760460b965d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7756fbcb942e4800c931ea689bc6a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05785fa671287dc226ba2237080c8ff1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6e4c8200f76d79ecc2ff2626e8eec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153eabf18e710c56b4485c4b3db21c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76962b377f7e1c28c951eadb0acee570562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7391f4687e1a1bac99ca6e4eb6866d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8622d14e805879f0c2df65d7a7e474564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53d5c3e02cfb2a87f416d1758026d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd707efe65a129a5db6e06d4277b3b05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4867225a223082d917c18f5f8a956fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb09cbc885a2ad9e4553a2c5e98956568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620285672de9af4a9a72499916e89bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d72e1374b86b16ab3d9ed5a33ec42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ae3a6274d41153cc2c88fc8b7a5c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74da4fc3e04d9202eb574543d7656d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065c37dfd788aae4fcc28b3e8992999573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766281d5c271f936f6f0c5694f690d16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e490c67290e9690cd9b2747b6b058575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2032cab9cdc9d6313a49692a6851ee3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bda5d910b218b5f29ba415bd20b5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a422db77930e27d7651215bd39d6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e05dc1fb3fa48577c214d85c0a28b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f273579e68d8954cb86714ab303ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb86d50ac991215b6d6c60eeec7bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795779d5a30b02783362d5b0985af51d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf666f170963a1745cf74218997478583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67790cf45f0a187b80d7f3b6beb2d905584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662c89e0e29a142474804a974c5a5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee88f89734681ce5d59976478f93683586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b11265c149bf99e21448231819018b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4145b3786db83fc7ba216290bfd8b0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853b3f708d14718948eb07fdc226393589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7199adf4dada96e01aa0e0f24de91590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416a9a02088e52114b22587fd9d5c20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c207775678da3a996508ae6af5f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebe5dd4550c3c1ee7958f8d024feed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2b50c684f9cd9da92c667fac54bed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3278c33072dc4ed76238159201d90d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbd5b4033042c774c563d8defbb6ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17362e57ba902584cbb2d50c9f86a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d92457808cbf8c211d289f8512045598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27aba77a1642254a6aeca8e3c1e473599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fc94de1ef1c3d33ddfc7b325ea706600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fa911395e779625f0a86bea905d1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f007f62f82e135696fb04ae999505f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763cadf7e8b10099e3dfbcbcda2730e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864cc9157aa081b68958503e797d565604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da5d020c01c6e5626ef5eaf6bbba7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7907ad72fccfb9233b25571408da0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74668ecee90a2de9d60459285cb4428607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3de5a528b97b512906fb6be8d31afa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5c8df36c847c80bf84943f9b267f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4515d9e5a021d85c422d68e281ff4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69724dc17a04b9f7a3e01a00b638e51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe558edbb9b591d51580c65f322ba82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d98811df2ae68fd1b3df5d71197120613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b7ac34783a44b267af786191310ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bca026c4073ae4d04d29f306987b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd49b43af812679270da2b7fdd99a97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47d828aef11308dc5358bd7ed0f9ad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c029b50d98b07037ea1fe8bb9d908618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61728e30a1ec0e64e316a81899f41971619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1d49ccb44e778a2f4c4e383103f4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9b57f07e5cfec0fee69aef7684a5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4461aa43a43d89b36bf3df279538e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28077742f36ed9918140c05e62e85c8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d2eb9da0e516d43505b2016f3edfe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa56bb665428b295761d277ac119ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f96ec504bd7a12c02fc8d972bfdf33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe0c51e802f3be9e0f2a4391735686627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afef3099bdea2f826d2f1fe0d20032f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8822e961e535150d53936bf210bd614629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09da4552791005269b088e590a5d5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45877d0f57279a392e43e725081f5a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392442a75189f97b7eb39421d90f9d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96744abe5803b184cfd6970602ebfd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cb6326b18ba4c77b526bf7a734237634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afd3d240d38ad146e1a30421e5f484635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa3113913df9547554b6adaf33236b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f488b882b784cbb8aa851958aae187b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9073a77a2bf7f72314220fad053e34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdf202c1b858edb796d9f73dc1b7dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d9004443e2904d948cd588f76faf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ed324d8d161de2c663c3bddc65e47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41aff1cff69abdbf64c4d9add476c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ebacb472007f7972f1e1317226ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bb045617097cc6cccb734520adc62644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054619a6b4494d9043a893b7e9e14c04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1ac534962f399c42dfb9432142122646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5adfafab59d3467f79afdde77ccdc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46782d4632d4ab4ef7c45e65d542364648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7980562a46f85ecbab19da763f1cdf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ab9ed834dd1380c4d515052cb5cb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aea668d710b57beb1bb470cfa78f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e8243c7f519bb0b8f137fd0813606652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f595e1726a7c278429ef3ceee2b87b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae4a41131765ad5faab3b5b5e2650654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ea10c11c7afa0afa435e1d7bc84b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a354cf1eebf83a2aad98af75874d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e34bd2fd1eb8942ff35d20e19c1f6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d48240a0a3e2dd8a4e335b8204673658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eced40fd3a48e5c11eaf73f9a8930b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c674b4622398731d33cf176f496eec1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cb976513aa4a76de9827e92da0a3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecd3c8ba43212ea8882170e9496060662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a37957a7d436f15c5151ebfdd3bc7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8a7ad30143824df698c55eb5e981664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d667fa69a4d9e5f10b4f894002550665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2118ef487a95dbfee08c93d9992373e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e5f01b543a16ca1bb8ffbfd620e01667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f76d5407a695ecd3768f4ceea0b50d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d10ef4d963bb07de082dfb9d6a3744669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a12bc3743f0b9493bad5aeec94afc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e023882e4785cfb106d5b117017c453671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613eb5055da34c1465493024e0e64df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae43554163405eb1da2939d4577f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2ffeefc278356f600ef56ccee3664674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c10b84ba0a65351b7aa14ed1745959675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24721552d52beaa1e34c5670801c35f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5580c9f28c99cebd04dd25088e76971677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275dc8a4181f633d6ac484799da6f89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ee6a923390c26c79438e95a435d9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703721f0e33fad0fdcc980932be512f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0f81f1fbb489395587a5a44b24cc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976eaa720c23edf8fe5b155c412a817682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bc9ec1e52857063f681fdf92da343683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a338c23d34f80e6474057fe0d3ccfc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974eba5cc55c7e1f6567290054b762b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2461870403e6231a68888fa963677686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1851773acfbf48a34e4ed4156de8fd5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34d781cd82e59232626e5bd7abc9a8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1661336a87cb6ffae5ade68e8c2d7ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e99a9bd2c45a33df331510781c8cbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94eb2ef2d08c8e4bb3507a99de1487691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f294b660a9579c80241a6bcc291c5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223faa32a49c1a2c876715ff8641bec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b6d75dcacbc6fb5a03b22f64246fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7c180e581a6fe432c9b6438be9ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41369b7b5bc7398bc9ad55f2f179d014696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b194d5308a3f5a026ca48716c854c34697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac708a7e84f0a90a43165d4baff3937698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067850a97c56de6831b0e922ee1e0339699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64971a80a02dff9b2937b5c6169a348d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be59f721df6f99a89cfcf6e680a962701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab6b3bbac5553c8e93d9de881ca6aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c2ff3e2cf0ab91d7dda3da24d6142703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508a2d37c4b8924fb63e4751dfa3e95704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c943a889aa213042371072e1767c72705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdd38315ce44e4e9c3c1b10eafd3f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad44faf8a5868449bfd697f7eec91d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db277b4ea92a9f13e18c73c26471994d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff823a41d62b90ec5ba5582e680c39d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02028055b8010428464e0e8473fd9e0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb94ff5da2afa382f6e1d0778d08bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e691fa550ea2bac8f55ab3c392e3b25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf8bebeb4742b4cb779317c8275c43713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbfe1c3b1a7a848b6126e850aa6587714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac246f3964205ded25405413954cf9e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4db60ea9593bf168fe2ddee4bccf9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6447244c4dfe5ea30b1985a1cd67ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e671138416e47e5f64e5b429e343e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b692247fae4e94c6928deabaaae8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699766b89a4ed968f2ef705396384784720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cd75393dcd8f4062bcb58cd19ed77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f18359e2962217986275731488d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd520b7831c842fb364063670a104bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30473bd079fbc5becd14c1a5ad5fb2e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306f29916d952d0a3230e62f75f48ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fb7cb79be34fb7fcef89b6ec0707f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f641a88f683b1699363a82fd2c1a977727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1937ad6587726fca71885eea93f9091728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acedd744dea07ced8be37918c8e569729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812239493858b58bffcbe8bde51c494730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f7dac05cbb8514136ab51f4a17e23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c88ca7193b97188b09bbaece3addf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db6000b6c7bb22d1c6ca41ac293e50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c3dfd9f7d51f4371aec06b5d2526b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410893d3de495c785e6f7660c49316e5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50908f7e63bc60b92610daedb80c2f3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50873de8e66bcb079897daa3467f8302737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17379b1418988bc2e8be8303c9dd05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69115167ad42638730bddbdd02a06a45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b54343ccbbefb61509ba87e9ce514740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab7adfc2674e4b9ee9414b934df365741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90f25e09536ca48be894ed63e58a50742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d840cdb3a719e980b0a99ff44d466d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eecc34f579926082929363c9b12379744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3743872aaf6f791151a63c989e6ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef84196f931f3a62b2b11dbfc830a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b41f8061f1f7d7dd6ac37f4f7b7c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024335c9f7b1cd3007b44a01b25808a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7eb3f80a9b506f4b33585e30e65ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed3dfcd9162597272ec1cd82737d8a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91672e5dd1c58781d5fcbcc29c67496751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6daee021540acacb387f25968ed60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebecc97fcfa9416f036ba19d2c6f54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33b1e453d5024846517be41ac76142754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f96cc71e1882417005a1e41556fe02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e5fb121afcde8949456ff54d2fb37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd856b7b39b3ed2397e6bb33074b4b76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db62b331fa521e5d993585c9982cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c54335c3c076e1669d4cc0dbf367d3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6c22a2d9a4c630d239a162a034f2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dcbb1339062d24ed1f77ceb212250761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f732ad91472b41332117945e2dd3755762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca798192da033945c229bc7f900c4fb0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af96e4ca8be974df7cf2b37d259a9c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781cdb63239d16a7ca6d46c95efafdf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b4f4cc4b03b6f2a3cf6eb9041e57766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45989260713ac3eebc253ab7ca9c3b6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c280c98fb7a99d433abca5659b1cc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adf3462882a4c87b6ee0adc2b5dfd7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b036fcd485203aca844af18813a01b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e5c4da13f411f2b8a03580cb6557e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b98e8976838bb53586b71fec68d18772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751a2c08be3ef9eb3840dc40ba2e46d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e877c15023b8d419fded051f78c4630774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61629840432d4b6ba79d207d9c31e3cc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edb89ad3a55f053c6bee944c2b3b04776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455156d961a895e1671d15c870a7c46777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c6065656be47466d597cf460b3962778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea6c45fb205b5cd8f2f60cd1fa26f9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409e6881a531165e0629a425d2cd796780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff959a2b2a8f98c13b5f4769fc1e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ccaefd04a43027196d61c370680b5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee02e1ff6701f67c952382aef7cf12783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdedcfab0b7d46744aa61404e7785f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdf32348d6e9451b1b5f640eadb601785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d29e9bfad259358b2d22698b3b4aec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bfe99f5c187a75303d023f14c0e55787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf0dc6ab205f8ef0d0d06ea7bae8c1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58214da194d66ae3dfe989366991185789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddcb0cb9291397560a9edfbac9a1af790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de19b6679dd8613f1d685f118d0d84791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffca4c129f792ba3dd85aa9f679365792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08d37a5ef2a1210a0aebd4a70a6b7e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bb0f81a2c42f03158b8481fe77f05794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff43f3ee5fde0a6bf1ba04fcd1d2a5d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e90f1734e151b1146f098c4645af58796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b620580b583a5ab66ef71da4d00060f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879c329c5c2c3dd483a55d827bb84c1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f988b83c31551b042736ad91b97c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532c0fd5c92740da307b855b66d1cd4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f07f562d6e92066ab115672a98bb9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb04d6655a70650fbc8ae5a8802ae6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a14d04ca0a545fed40d40592d6ae803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d13cfb22941b0ba8fca4f0bee8b95804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88421da0e832391524c4346953ee0f03805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba6fde1ac5aa1233b7285f85e85514806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a9f06b591a35ee11ea8379046a9af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e8ffc214cfdee30f76f5e21cb9542808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cd49edf21e0ed8bc7e38f52a5c692809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dece94d6b5888c8fb87ddd55966de0b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec4cf5e34556014eb644ce9593054b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75fd2c7a1e585ab2b39fae5685af55812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80b34bab667b3fb0a951ca42e74c09813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad49d7b7a93ae7b5c31de880a4cbd1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29786ce2aa85806fc5a831a68b2390e5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abdcd5fee66a2faf5630481488c645816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd788b7311c58fa559439f6df0db42e0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566364196ab835861a392e476054d79818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b920f67aea1e5a812fee5180307d9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a18476fbfa9fe1e508d6bd9b26740820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2fd9d1f5eb3a5bbcf32045c809e5b821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1087162706cf371a143bcf447ba77a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78eec32c6dcd997380466451ba44912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae54a90c9c553479290bb330777e643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ccbcd7cffc6bfd2dd5bd38dd628464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120a6fb722831914650e2c3e0956be55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3e87f02f46723448272e7d3f2ce326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce0432c804caae7c295cda9e803ed07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983932e90527368865813456979533c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4daa1dc5b4ae5768730894b147ba89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6ac3108cca592b638c6529f6324be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743531431b696a7ae1d7dc12e9a144ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab7c164392ef3ea052ccd30bf356e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f61f23dc5e5bb5eef07641a4ce7fb313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f123eebf7baf0b3d5cbcef4251d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d825ce3c7fa682390128be2e25669e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600f477cc80b7a180d715cb26af3b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2cc72c554606836b03666e91cc22617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b345478607eda4cd08fbda3ab589f0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986017bc5fd5905d67b95e401eef7df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf66c0c0186aa44233ad4bb46a12f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7350a1a7970ca0bce802fd6812f2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b2e207af20eb0463d79fb842962d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb740d83642eb60f2e70354368111023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb62b2c7d3f1c33d18f716c0d1b89724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db27a150fb17cba2a2b04d2189dd9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c52d86e56522ba647ed0374ed920f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29a88eda41b52a8f7b1d2ce03c990b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98a6078ef29413bf831b456b01d6fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00d24dee9456ea4957c74afcfbfa6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25e1c767e1d90739aa57884921c50230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e33deb49f4d652fcaa03703f0cdaf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeea2e2860ad0387b5e32aac898c2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e6634f65ee9e9b5961cbf9ffcf5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e2174375ef33855739052bb3dd9e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133667217866460b6339af94db640eac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7bb2219d449c76d9c36f3b8a7062936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7cc5dd6de9b5fb595299c8a76470b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d052b7483274bd480e3e249b6dd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a76de8478b138a351513a384ad318039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133dd7994ddc1c5582c139011d675df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd16de03e1681bf126c49bdb4cad5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3930bd8db2049ad5169da812fb054642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b763353cf13fec9d50ff3782ff8ba5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a1515e669306160cd828d5015596844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea68a1535992fcb7c9aaa146e7d45c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9611d3ebad46fba86954685da256846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce3911f07c32981a2b7125f77c170e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87016ff9ce8525b2589def5b01ab3c7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1be3ab8673324b9aeb24c70e84b5f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bdff45723d26464d14686b655a7e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90687411aaa2fa2ee034b42db4b2a6f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df714f211eee722e8c9c0d79d19b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc3f1eac46c71da4b7469b90c3f2b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f619e4867e831544ebbee5f76b37be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02810eabe14be5bc99d17f21bbf7737c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc0664d9989f1e1fa872621e49894756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d49f84f7407d1b0b83988c77432b8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d157a78ed8b64ad944d948b09aabb158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a65a94ac67fb1207f550850b5bbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051acbfac858ca01a240245ae86f7df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab5f40678112b19085528242e9c49b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1017ad111f9a972de3a1f1fd50bd0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24cac421697f2efa6924441783b2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80345ab244f6655928de9da85c2935064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7cbb67774dc5b89ac1e4c6d3340065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a9c90d59234ed95a27e8682d814de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aff8132acb58938c98b72664cf8cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04037e97beaa277e9e00f137a6e8edb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f4a850445e76fda5c37addc478b7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be730acf526f79bb94f0ec3271606ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d24eebd8e3357464897e480fd9c4e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b739086eb9e4138e6dabebe1e846bba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151504d652b6005037ff449b1aa76e2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d033bf86e14622036bcf0d153530bec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8b30b502e882cfae78090af2d12f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59349f41f2eeb8dbaf3b0fafa68db0d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57e0c2ce3d35fcaf2cfadf13362c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26324a5e70c63f486561332a794df2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e8eb937e4ba147f1845cd562d9af179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf259c04d69b5da7170443ec3b7765980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e42d2d8561d8200044cc007e1b3e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597f509f7ace79277c862b6d8b347b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c18a82c947aea47e1a32e5078a7cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55307a19f5575cc56874460a5b252aca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe4080a2fac65d41392873c1b0da785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce8442e02581e38628bdf051efbb1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57642155b3b567324ad19a8fecf0958e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b433ed1b2c46fa30bbf8bf5f32ec32488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91859605a6bb928e62661905853bc1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b2e00324678174e1b88213a6f40b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc528a08bdd9ba8aaf5261769acbc6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775fa8da13ac32c311214df24fe195092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb048ead8643d5f68d60763dff0f306693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed14d9bbda03ca2c0be6666b0ed5ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87e78d5c5b601cf67567329d4a35e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b050082222f7f00188b36f92bb5f6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626db7d4f1e42e72eefdbf61cbd64a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd9314d9c83a15b5d822c71091b92598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe1126a99d5c8367f980c3805f2cc799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc165cdff53bc1ea3f99215f68aaf0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba7b27ac1e3d3038d2d37e5194df3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47002c5b9529b1e6bdaf5068abe7f95e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137526fe39dfee58e37504c0b967f01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622cd3b26306fd6d1b85a9b91bea9e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a37f628333cd28f619f2b449db0af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db82424c95d6b8ef661a90e3476ed71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85014ea19bbe2021d36edd1f3facdff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6777dd8580157296b984ce3d753ceb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33514508a467122d970122f4dcb843109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be2fb7639f9def494d70db5eda9e89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024cf30c49b73a01fafcc4b72adbadc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f288096bc5a26c39540f323eb536112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a66be66a4ccbf44942e31dfb37828113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54552d5a574fd011dbe4e10c949dd2a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c34bb0b01a2c84a19c27b8749af44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d2814c45fc1797d295c8540c87cf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99572628b5695d92f0b6c8fddc20024117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53174f625d3007758b467b12cea051f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9dd9de2019600aeaa4a7b284a13f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9833a29442eb039894f39675e0c42a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed0ecc92c2665158df645772394f8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f56ed14ee6714f63a585eb654f85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c35299c0c5a2dfc320f776ca0ab64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cbdf8796105c0fa0736fc3968b01c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77819ea5a37d3d5cc9055321ae2877d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f4d6817966d8748663e9176e4a338126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8486949881fea288f70a8bc809261127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05954980de295ba5d8faea2fe602d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020e86bd82fc31bbc87f0b013ce121129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a51c8e438b98027108211e9849d61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220f6a0b22a9cfac2c6b3253b4c08b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7420240ef4f06b7cebd409762e3b0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c49ed99774bd3d701204354d75518b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cdf9b67cff28b227fb3c54f3deef5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12ea06811210bf19126aca08feba5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501571e05eba2c57b4b6b028ff858b1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e658f48ace160332be532356e62a13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c954df448cd6b24a958cdea983789138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c9e057a74b9694eff71f6724620b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84387863e5b80a5c1a187ce1fc06cc11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6710f3d736cfacbb2329ca0ca986e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85cbab4ddaf0a647bdbaa95b89c3a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59168ccb1cb3be22a3fa2048f959b81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79abec8f5262023361e85e542ff43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d05616e6f6e735ff2313583d780e01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12654ca4c1daf2c30697f3e38b79815146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a73c11047de8314945aa31ce55a11d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9ddd6e4ca8676b3e4c3346f3be373148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92b573782972c9e6edbfb2c49b575149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f25864e5e690819b79f7695c037b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411e07af55de13848b5df2a1a35007151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403040102cad488ff12ec17bf6b8e79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52125c6bb8bff461cd138c92ac5d0f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ae5665d9061f821e360b2db2ceb77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513367ae8f3615d9dea73f6aced79e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17010ef87045fbd7150b384ee52cb03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf9954c2cd58dbcadab5a8b30734de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b134ab80b46fb1172eae2ac7fe2b35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066fa5908b5418eeb9915b7aaab6ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0e209a5950baf484d7bb3f2281b02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6de4d2d7ee575d98298f5f0316029161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e3bf1836d3985ce70b899328a1d0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f6be17e5683eadf44ede7e3dfab72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e1ccf2eba56d7203ddd42e4a279cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7220850c10575263ba7e1fb16f85bc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4687a0f4d0f93ab7d7c0bf3d3de2c64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f5282143fc1ba1d73e72a44070de8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f56dbf231a3039cdb5543171a3dc16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a483f09e00ec35a72772f855a7380169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fade6ae8cd33a0feb07763ef40e4b45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989050b338518c025b42925f4365673c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4493319dab3c8c5a04417b70d701d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89601d0f18b04f31d8e284c844c53dee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16904f63eb844cea91034066f1c85e08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4faefa38a178f4fd66e437119c434175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f4bbecbf7c85d44a58a1b30edaaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c19661d75f1202c5bb834a23b01ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3ad4fa7d41c47383f66c20be98db0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664e0be988add0c8f3d782677c14a55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b708e069f87c8c5d0411b74d89e2a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a621468d90265882d78ba81fa5b835181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cf25fe779f0b5ef088123e36ad176182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276144895365eafe3cef51ed3e042343183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e40884257fdca5589e6d13396f502184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd01a28d710ea82fbb5705ad6c6733185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd202a62b818e0e7d97a2c3aaaffa3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094d458f05786b048a0bc1baa8f336e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa352adc89b8061366d8ae5cb0348f4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28affbbfe2399eb29f85be0da898290c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a65408a1a624c9cc9523a2ca70c287190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974cd1670ce4784f850d37cd0300b91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df91b0b6bea9520bc3a56c4229dcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bac26961829a676f38df5cc23afe49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058d26efd7484e816cc836acebecbdc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43692082590b3f6e21d8b4dcbbfd492195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4afc1f04de739e1da58485dcb0db4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff3e983ea73e1560f061470ba68e1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e002e260e49259c71a8505c74f802fd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6b48fae10d12b3d5b4a9c6c725a3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c54147f1151f677ef06c33a6cd728e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cea3b792d771f03e581bca9062b70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38f540de5213df81268e634dbba122202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecec64786fdc9b2bd8b6a8b06bfd87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba1f8d481a4479052ef200d955bcf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbf4469299eb283b8c4e5128fe4406205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d57ff80a9e0d718325ef807b2259c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d361cad770b05d77a10c0cb33803c35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9f97aca78a13656ff0976869c7a96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd44cda09be3532019ec2b1bb7da25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdab4db8989ea475e8ce2fe9abbdb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd0e226afdcfb4e4971e8e7344c20c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ac0427d6f44cda98b41e1e34e3957212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af674647863352439219df7c15283a03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ca4c909d28223aafda15373f4e4b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c56b8a4d43d7a4a8c2decf35a29b44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ed5e29aa66f3bbd1eb4b3cb665947216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b394249d8be0b5fb1a9609a98c605a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aec0296a77d579e0dbc42eee8bc24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9623411cb7f32abbeaca2259d94f30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf9865402b7c696f82d0bd5865f3a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689fe5cdfaafb7a19856c69a1bacac3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2068b727125f552077bd0f20b5196222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f811b9dc2fac129b28bae06ee29d50f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332f7bbe8da00f7a26a42632b905cac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb407a4f2b4850c84c193274d3e7a60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4b359542c4f6a61ed41adccd0abcc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882bb5692c83f71986569cac15bb77d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc454bdfddb6ee83d8cfc6cee66357228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169e487a64812563771c80cce1c3c01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d68dabb2d1383a5f3c6f8d042fe28e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb76b89a05f2d19ea8843970e5f20ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8b1dad453f7253397e0bc1ae22c8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978f9dce62bcff1131af65dd71d5176233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea83085f810577b6d0e4c696c8c67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea33a6eff3bc5a9edd90b2cf7e0766a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa234419d15924da37582498b737a35b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dce0a3054b39113a192506f3cb589237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb792e5cec887715beb7e25b86885238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c687ccddeba521f71f0add3e68bcd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2857751e0cd87b5bf008be65eacfe3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaa4f1fecfe1315e048f90bc01bdc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb24f93c7ce5ca163efeb1384e37739242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191850f9236a69eafcd6eb711a14af8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38611f2cc6d014fc8efbeaa8ae98cb7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdf05d10a6100c466ff6036eef9710245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52095f524649bcb8e12a25e879232c33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8765c4438694642c5580fb8a59cdd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8dac07dcbf352719b51076039f8b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0155c852cfa02b70d450c5ba3ca9531249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71507c63c3911b58b3439d37d0d1e676250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5fe3ef12a256c868d170929bfee79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab4ee0fc76302d7d1af9e62b3f38fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8964d6a2d50dd996355474a533a844253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1546b0426ac221c0a503aaa76bf5bec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d15dbdea1f0ec7de775f7879a7088255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2298d1ae17800753241061e044986256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a326ef7430880193a361f8d462027257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed200a4af23753e20c6291670de175258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d6065472a8d85cdf90b51efd8b128259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc35b114dc3de0c9e39c00f9264d536260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0f62e9ad513a73f72706851ab325f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f15303db4a8ae5c741c2368feae66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f3151854bef6e02c7b19c11c8397e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bc72516e4c8afd19097f806b48f5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84510e50aaef4cc512c91e48741e502265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e3794c6c9d28f4321c709078e8a3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5787978deb3af94cbd9b82ac187c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac78dd9e03a74dbae543716f1b3a49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2bf16492f0424348698db2e4fe37f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7449abdaa607ab20545fae5c8ffd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac79d1fabcbc8b6b5818bc1eac30f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c514a9cc87234375bdcccdcaf9fd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a560e1be9cea7cbdaba4ade6eea0e88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ecbf381133db19bc649b098f819f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48308ab81bfaa8331c00e181d539785c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212050ebe8164c60395e9578f3fd89ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f10615302ee9aa2055ca0233aef82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b04f4c131490b5c783419591ea3dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f521a782175eb236371edbb9b459fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a876f4045ff159290400dbb80bb07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaa6668a909f7979ec74dc5a94ad99281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855862616d0b6b67f87aaf67f57f6ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0435d54e8b1ea3bbe11eec491697dab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1f75da9adb5a0675595e5d09a8a35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14294687038dda65a46c3c419acf0c9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c093cdb5ec2edd5f265ca49da71696286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75efb6e7483cf82ca959ec6518785d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68175fdbfb76d105601695f59e281570288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870606e59dbdf82b596dba655a2abadc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508804e0bc9c5a03079ade4ae825df73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd4858f12aea8942d923fb632f29ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a6e1cb81743ea11f04fa99541b7de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502891f12049f32e1597342b1d1661f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12065c2bf09fd2f971f939c441aa2c36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64607d32d083624000a44c324bec287295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172b0d1410808692999c75077789162296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bffaa7f2183e4a2a7eae453edebcf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d5a450e04411bb6347f0dd11cd6f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3c32f17a9944a55c082aa17f68d10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe05efe9de56a45bd04d99c0b90164300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b50a3b67f48b2641a0a955d3a8b49b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d7fbf55c6f03b4e094a472e26e9a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c209ff67983523e2ae9776819f8db4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a618a8d9ccd41cb85ea753b2b55a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648153447182dc93a364322a7a3228a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea16c28ac9f9da2f4964cac60ee295306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473c0eb69be560439c513f0adc93b43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb9101d9267f08b62b55ca0ad38f00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9cdb0b6b25f79aa564ec37ec62132309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab330a6c0089973a42e6e24df99fab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa4f43d592ca0d3978496f64ed1dac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16d3027e4d17c3dc8299cb7bc4a654312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41270f8e9fde115ea5ac86556afb8d5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79035d0d4691b4bc1b3179af7e98255314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dd8d712ec66281cfe1d65ab43c41e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ba2b2ce440f3a8e9e6698fc82a28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87c96fbc438be1ba968ac81d987ee7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1456d6c57b7e86579d4241b92e22e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66dee6a8e7fe261b7c034bf576d466319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5edba08d9076720e15fb2c3273e07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23493568f8a6b55d5791bb1ad8c811c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dd5aadb75e07dd3670f0ab5a74780322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7836042c17eaa6c762d47a2d8da2b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848571dbe75e751b307025c832a3b9ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21e78942a7f78cd61aa85241353758325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878dcdab21c33cd107fad4ad5b9c282326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203f07b745f30047546734d25cab1ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592431523ced8e958f22df5be49d0681328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd879f8300e3749ff34a72317e93849329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979141fe3f7fac560349f575676d79c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5021e2212d5bb09c7b87a2f8e5e90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2af274a93e413c9d9e04a848a3a093332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb09de52570ea8fcb7322866932d191333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c35e45e434309107f7a63e30887027334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbe056d45f6ed6dd231e66c30bda73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cdaec0aa9bfbcefc885f5d2ad9f39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd4813d598d548c3fff40f13efec92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa5dbdf0d99354182dc386903d89e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28e052d764d583d1e807daf04bd46b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660237b820708ed796b237deb79a0bb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d07172ea815686e1d0eaaa830e392f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab511de1d4d617e6b24ece7bac5671342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e1524dd2d13d325f73439d63796e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78096b012fcc1c11f18f353cc327359344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e016c66945d65f6503b869cd69460e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623bf92f17b98b15346fb232a8b8b97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed14b80297fd857fad6f981f1012f5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21c65ad6aaf1cace7b8854e8491de1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaffc6aac9531593ad265974e356342349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc908fa04a46c25404f6328c83da8363350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c65e1488b0dd6df777f575f4cc5bc5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280753c4e947aacda23909594bd62e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c88538e13cc6550e624bbab2b6743353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a54920bd807931278344308155008354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf610a4d9a2a3a3cfbf68c8824ee1f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc6f9b75436ad2a1079324e6aaec4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200691c2cc0332a313c8f65f8d96413e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b152609381d0e99b4afc5dcbdd02f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8adf0798351fdd61eb90e2c70a8311359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f3d0af4423fe22d475d50e64fa3dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2562bc6a657c0530d33d2ccb9e0099361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb45d4683f2c2569388ed097be0894c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337fb4fbf866a39903eb6455917063d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2921762088638d1adaa68f96ba6eb27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74f2af923e9f2063ef8f3c712e1a5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b308eb2ea169b8bcd04102a55b58595366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984fd9b33a00d48b553d474e7b8122b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8abc39844529b3ef93bffb0183d78368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7768c0fc206a78e24bbe01a2ecb0c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd50b0a0e38f4e656462866fcbf6e03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8e348f32073e4c1787ad7efd18da6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7c72541833e7c30cbcd33c8e36d3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002973c28f2edb384c02422eac001d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf5545c18c9c7dd5e8f114e54fb840374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb036e0864aade1273aa0d073bdcb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d80dd7cac3d517dd6a1b43ed518b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d2b78d520f9576c311b63a4b157a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972a33166f0863dc74641b7a41c881c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364233feeddc3b4533e4e28a12b2b35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c1b094d7951dbf91b71c43c02dfb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01636695d75bae5f36d5303f3682a384381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97519081dbbd7647f9cdaf62cdd48f65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f370a2a3f6308547976702972f9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a078a0f32d2d1e5832a4ae117fea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc1d8e49df4bb822cf66fbba0a1e8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5597fce879a8d4b042b7bccdbaf46af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730b502569217fcd942e8968015036387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90a73a9d22274d680c15f1f012dc92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ee2a728308ebcb2a5d941798f1964389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c445b530b4ddb8620a339159713e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516ae8f40fb5cc3dc2520820a7bdf88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b2d923e6d41b5a35acfadb04f67c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4793f7bafbbc7ae3811cad57d239e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b07d3b0fd3c3fcc39635fd137d371394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436981670e7b1d1baccce6e992080744395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e6693b8fd4e0ff31ffd1572ab808e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8865b04ea08a8a7753c9af42e52b792397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f0ed3853cdf3723d3f1d7ae00430398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a5978a2196f965c4a1dd6b53a7d8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff12544848de40a10a4ce65e4c70b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f389f8339683c3004f81de3d40df5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985974a317cf366040f79f626dca0358402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9731df230c1a9bee8b636ac1f77fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e46e2a23c230677212618c7a0ccef4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf058cd05f7af738f32eabdfd77f88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa62f6268087c03069c52695312db7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa83b109d683d03a63347e37a1d24fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530a351ae527b8a4d3171adcc4dab59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec0dedf42156c071c2249d08c4dce5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366dcee96dc4996d29fff3f5eeffb3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17f940981ab96f47079f033b14b8f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1267c714a9ca0ff2637cbac52da1f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c5da5e7ff2615d349f7d138aa3d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4a1dd6adc99beabd5e213f93c1e0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cfa6f5ee8a5a85e29047c46e4ed15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6081e093a58e5d1494be85c6ed3b4bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfacf34794f0d138e46b7bfe7a8a891417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ff697778863998ee48c64fb09591418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767223e95fd11cdb7609671465c18aee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf60ad016945dee4df5be16724f5d7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f5fda8212ea0bc7cb4a539eb01b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aa019047af83d6f677340235dd35a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804fc9bf04f3077d76c87fe35a83dbd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9efc05d7d39c54246116aac93c9c88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad84dd9618843ab80502555119c7da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523785d42c7aee89af74449931f39a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79272a87f63459eafd4a982a25e41a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c367d36c0f43db3fc5cdc25ad6b79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1277273e5a0250df179c15aa55ac6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5e7c0e1c370f638c50e11d5b78728430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7138a58f73f14df1acade72f5e27d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185afd956040076e45088f97132abc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245f2ccd477f5ea28b15332162d3088433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04c07d00e8756626352e2bfb511848434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18724bb487db61b84206e337c4e144435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348856c82fbf571d78380f647e91b37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c9c8b2901572dc9c9032a34258a78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd471a0a97ad7fde7a3eedb32a353ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ef562979e730bc5a3b75351778ed0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdee00d0f6ae367a2a1a23fd54f5bb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c436bdd9f63048f4001c2724308c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795d797326bb661eb97a3a1dd2a83d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58b0e0f8174f4591c310eb4236bfba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fe05b73bd962a2caefbc1a1093392444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c0ef05b19cc6839bd2a0f7081490e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e146a8cc210b08874aeefb6b7c7bb3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ff19270a3bdf5ea4b42ad044aabbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e808b1885982337a8ff679d58b929448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c2296b18b05456a25d2ee162b74d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdd47f20644f2a21f67db6848bf60a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69603b5c205099db0e907137e41b56b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c5e3304572cc9ee33046ed610f7d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c859cf0b6aaf66c29f224ac5b04fca3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d5a32d77722f1da45ed8d436856c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853429097e7789a6ab5d96e4248941e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be02f4b1e5717f92a142215ca5589b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561cf1a1e19fbb285a1ff67b8fb489d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f9a5daba82d8faa34d3afde933dde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0bcdb8624179474acf7818dd0bbd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39be2cb88ce386de401523e18b10312460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295bb0fa2805e1ff555e8390c2bfb15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144d7f0478eaa04f286b630e96498d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd883a8c2d1ce7e8f0cee38f41852463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf772c2764c10e4a37d406fe3ff9f79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf553a805e6920fe782aa5cdbbd90b9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6fa28cc0bfa50010a2a3b24703154466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db243737411c8d96c317a76b182c2ec6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccecf4ef46eeaa5e6781df9e7c7c05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281924597304a6e5774ea55a6941b07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63d05e6b7318905875b4d49b135dfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0239844782fbe2d6347e3a44f7865d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68b93407571e6bbddd068b40f7c5e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba45edae4fca1a64d4511d04bce96cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65634e9e0696d145cb26aa60036749df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4efbb720d1a2926aadcbc3d97cc005475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299cb2f7a02043be541a523c16d6bbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a4f8bab01016bf0d56b10e8f36a63477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231fac8c87b266e9b22ceae34d22f97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca519727192c552b84c505bec09b8f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18585b5afbf9d315f0db993ea07ff9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12172a7951ba59cc03ffe875acdf662481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd87bf4d4f4143c0dee63920ef38528482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135dad4f38ec1196551528d555dfc7d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ad91082b03ae08d0856f2f45e2e75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63deab56430832ee2d839889bd86ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568642a8fc4ec1e1dee05e0b979f21c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32204fea3c6915f559266057061e0a2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c4b5e0796bc511b16f47a77c41102488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2f7b8959dbbc3c3baeda6efb4c03e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083243f12da3f971acf52305d78eb8c5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30df28b07b5b9b43ddbfd05d1ff66e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d8bf53fcdcc9ea3cde950f5b2da10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ffcefc4f8c57a98d8ba1b264e0c08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac5a3c54bb9822f7144e469604c88b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0e4a1635f6e1cd0b4af7d3d864135495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a6e05f63b7442516d39e4ec9b619496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7dbb1b8380ae05cf536c719753911497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707822ddc548308fe3fd932eb3ef957498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b20ebe44edd1eac29198c32a46557499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679c8f155bb4be687e6bbcefe4c1b5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e33f6e84d24a1ff8e47fe9b678a5c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29f80949190c80e2123e7552a30bd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9cbd72bd7994779bf8da6933b4a28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f868ae1e668d26e257a0f3eb62c7e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40bf771769976e5111f4e65310f63c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838be66f9482e0634b7c5afe66e92b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6185987c964d692ec89d8a4c4b18f26507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fb700cd045af1b843b85c54741660508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549569bfd2b4a989081d79ca644b3b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67568055f23b8c56a6d4becc104b696f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fe3dee85b5ea4be9c4bb56d90fcd1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488acb77ea2826699998a7d145e743ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa928c0b8dabda9b0d46a554baa71d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535b29ca7c468c2b87238defed31eea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aad427b645a3eb5d2fb1be63b9560515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ef3461755de8f370a77f2bd236e99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da361a9a5332ee78e68a055c8760f29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438dc9727423a57790156f67c431d2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b75378be1d2b10b944a7d1f622b7c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d6170aed04a91389944e18eee82c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31448240eba97a82c772dbccb6bfd41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a82051c631d52e48f272ce1855cc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e266a9b1fc0afb24cf9949f3af4ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333173fe534b89ad23f49cc60442122e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c0d5efce4ad96508d61b3e38be9a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9733fe1cf648ef8e17e62aae4f5d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3d082c4b597bacde7b48f6f142c23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb18e8a5bd48c53302b38735d80966528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5cb23edab933d1c0eb5d25455f68e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d71a11e803e571e0173d3b150552ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f2ae0e8f7c5b610aa9695085bc0ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c5896748c52fe7c1756367ca706d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdd729fbd731584bce4f80dcfb1c9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02eaa8a05ef1d17d8075470ca99b70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce9656478046204396cd2cc48917d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18804415f5d1720ad9591ddb0e003c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d5e1ab00ff1fb24b85b598436c9a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a16c221f4a65e7037fa1615b65900f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f148c9b224aa1c3c9f6fef98fe588c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd15812ee9c3379ea24f5a520bc025540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0dc49bf2cd1056ee03b1c7a07cd9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b20f76ce126d7482a54ae4e636a47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4a05dd233e087b98a3b8ca9729c0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a21654947c65eb93bf133417eb8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae039b1dec6328fa8395ef0481803a8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd858aec04d8dd165255916c253cc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e248dd768a3f336509460472de42c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2668a6ca5cf5b461d44f555391832d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f17ef119161b61367b8a3f3433060b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c47296bb0fe85d6c22cd3b2a37a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b494281308234ae1363defefb58eba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772889177edffc823998d3ae91091cf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec511ca571770bf25bc4214df74969553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070e2006ebd4d73ed5acd629f616d4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600e747018cc6ef2e1c96ca48faeca0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1857734e7af53eba73b59ab00bf44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2f5a596b4f4f29265315d4140e6d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a6eec7b3224a337679c90269d1164558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bfde64545af1468f3818518ec38fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80034c5a4a55216e086c0a832f93b66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e41ed19b9fc2f3e92f2b5a2be72a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835b0ed893fd331c83678ae041751e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198519ecbde28c76910801265dee533563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e09550ab615c028c3964a15c7ea2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f9a973ef3dddcd1a7adf161c99c4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a7c4401d9a3886ff7eb9b0e612b92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd6664fa6321ec7072f0e07e01a9b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5afcdb8ca490a6489f3f51b7e473a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a32ed2f01bf4b26abf827a49d4172569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374408743b3030d6ac5dcd47332fb5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4013a8d8a44fad71fa692737f2f465571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba9ba377f6c17e2700bc6edf5d62e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e587b5a9e9a3b676c949e69dc005a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f12b66d2b6697d2701340f56986c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c864723724d84bf42fe81d66467f3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591056b9cd7b92dd479f5f0d9be8ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875d70e9047dcdfb3cf69b9da94cee1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79300e8ad3b2cde066243dc5c013cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cdb19163e5cfcc6d288b24a797f57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e1f4a49587d089aab21e4ffab14e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d144f4ab60a6e28089a193aafd17eb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff024a03b638e46079ebe9175e28c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a12999c0647765a2a7ce831ac4adc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542567905440ee0537b4117dca54219e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee489cdc146f33ed03f7c9c25c59a5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a859c681eb6ea79f2f369c6e29add3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d82387b491c90546e7726c0fec19ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc19b046382f59ab95d1f3075599e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8521d82ab9a8ce21d18b1cbf68f3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281221cddc41c22dac6076804cee8e78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27253b350aace10df6f486b225aa4416591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403dc8f7e4e76b0e1bc6542efa10853592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a2c6b3ef777c0fed27f920fe37f21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6bb07696ffa98c6739cfd74b6bdf7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823002c6572fe731c6374425ccb78351595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4dff08e9af5aae301730ed397cd47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cfc4dcc1bfe54a13c310b29beb2a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf8f4ec68b969a7712e937402dfc4e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4fda5c589d594d9dd5e843c39cb9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31325bf42d9ba4d4d983313a03cd6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aba30f107b77b49543df6283bc1782601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1252c8527ea7a152f8dac8c5188c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516154e5a2a219735e6987fd3a5bb3d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68598b95952c8fb16c0d3cf01b8c1b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d77f282aecfa75f2fe2c1eb7f0a1b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c201002b4c47e9c73e9ec34380ff1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb38fe9380d2e431edb673fb69fa1c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c83e1036397757d93fc3eda0b53c6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d02528994962aec605c9fe0b528d0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860a8e7e7c5eebaacbb8e443b1a4eef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870871cd8f59f02df8bf7bd9880e3bda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e96ad837c9f3d15eb0b195bdb466c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ec339f9fe2fb40bf97cb17f287ab7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826bb2e94196b963941a9b83f7f3d44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f2b822b51a6e6ada2203d2969bd51615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764b4bd7b0536ee9c210d52e5a57512616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ce25ded834def4ca0df704b0c3f04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ca8b869e5ee3f428f885f58b4d0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccba260c04c7e9f3097dd72c2f6f75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd633147e1b1d6a36454f3f601673602620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df1bb9beda11c7f430e81d99af31f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a3c61226a7ea86f73dc77043da53e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903ff34bd21b342849e6f1fc0c84b3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bff2388c034038ac5b192bdab017c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca59180b3cfcb22cd2fa3725156ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aaa82304b4ab650067aa0684d711d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f830b15f7353f70672247946dc11a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536736efb5d3879d5bf491da2c6d00e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9fc7cefa8285ba4ccdcf1b7a033d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895670bb1d35e78e6810d169cd470f3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bf412f7b923fe41f780b3de92113f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f24507e394e9f405cb2757de526108632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f222b9525acf4fb662520824cc4684d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6518d29c9adda3ef0da66db3d514c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee575eeb8e09e3daab18f0b71a19964635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784860c0293cd1e0d56279ad3ee6fa0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18f4098daceebb8a2fb4c66699156e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06063160613bf4ca7ede63531499326638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d0ccd7fd281f6877f79293e06c5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e7b81d37686253352ebd1bbefa23a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ce245836dc4e8fa4a7fed7ed14ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac548e5af6083a551dc36a75d1f32cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6b7e91cfccc9c61a83dab85c8157e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b1bdf4f27600f32b21d153e2d8934644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947fbb03c4cbe739f9153206dc873b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f75b5d4e00873ebc47a6790b26dd9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f064e993bf11ed29d1426e72c44d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ebeb33ce33625eef30bebac727139648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7291cc0b30bb8eb151fd5313fbc6ad3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e96f3a2e451ebe42ae6a5fcabe8b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7cd1d3a14729def5f899cb9251442651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d41444dea38730822f148450efff0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99695e81947efa0fb524e145cd7ea4a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c54444015f93528373a26f960a7a9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01badd6e88958f97a6505821c3277617655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0f3e74a5134c71c1ab68e958521b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce667a1529069d571600bec8d8af7b8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0415cc23761851093e4ea9335f6387658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9074a9c5df8d4f3300327f8e7443659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258449d189ea609437fbb19ea1bca5b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d9d432e8ed609bb05ea7d59def0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff4d04badb75f47f63ccf879d3e760662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30682215f4f378b7a01c096b5e06fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919f68fc2715af08638808048c6455d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9beacadc81553a6e31650d443579b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece39f7c10642926005cbc0e5f0f8206666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18b6ce80f77145fbb95873cfefd271667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4be0090e5119fbc314a2486016a8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e10831c1628f17aa7c909f032dd0bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986c13712688986c3f372e895761d06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae57b0d7ede5087b9c4acdd792bbd1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdea1ae665544d00b08602cf3f6101672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978be446db85ac2d8a084e2d30ac167673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abde7a1666c273aab30ade7e2ed4d4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644853dc696806036d1a39ca89af3830675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067ad25329e13cece950a415ec6bf57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1788e4b68ca3870396efe4dadbc76ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78985fe8c816bc46bc9feaeccd6db8a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edd09bdb11f8ce9c20e9480c12d092679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee7c0464119c491358ae39a7279e50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca8e5c985a2ef8eaaef7f3e9a05318681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136664332edf7f79de69109d6e9d9c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9067d2d2003a23455073972554c913683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1263c27a246679a9ddeb2c0f0970f36684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd171950ddfb9fb4fd2ae1f1700a985685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365594cd82031541109dae9d554a19b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8629d5f9923af5323dfb96ac015be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36867ae17ae96e35bfa0488fd967ec94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2858579161f4203a9dc29000d440263689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71498322c764beee14c29fca007a0d3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46eaf42fa5b9020029030cc53c8c72691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404eb45e16a03e2be5db6ce51cb0cee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef7dc5fdfd8e2d67732f04148467bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed9529ad0df7a7021affceabe1f263694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef586a1357ec47babb5fd4e49d9aa0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522d1011c26b7852b84fcf5dbd9911696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb597d3189d5731adcb748a4b3da99b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f03381c2b87dfd56470fb6f7e29e85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3ec2447fb8789357464df9d12f3ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3affc6bd40931d1eecef3b73720803700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be5bce80f28c314bf464def38f42d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69448835cc3f6c2c96b52d9a096b2b14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54799ccd5c41249b93b84f4881d56bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d819288d828bcb2360cea200577572704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebac0f056a9ea68fbc45af007de1aa8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec12f18176e73d768f7376a4ec63a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbe28546489551e2d591f5bea173d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c301d14e691665088ee5cbab8b310708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018551d1aafb18e8e7a3a3946854507a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04139d2efe5401cf17f81aba1a7d2326710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba4fc6b8c6483f3d58d641632685f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d465334a14b152ee00709561f0ce4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad176ce26c17cb3f0f02ca49bf08865713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10834ea8d9391bb9fe65782a8633a049714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8819f479a3342513d4ec332676c15a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dda7f43899f17b0f7eb91fb825619716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36624d57a1feeb788f5bc1f2206c64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cb3d7763d955a3370a4969b5229d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf95d6dc02c299aa8892dbef936f5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c357b0ed23e20bb0a9e94ab0b0570c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b877fca629ee1be61a8692a6e1cb232721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95b30efe663de3b8e40a0b9904dfa2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948ec142d04b5a3945e8039b66c6865723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b611a9dccbde3c5c9f35ab55d99d3b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43cb52cead08bc719e19be6cb1bfbe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f82585d1cee9b2ef6093c98b86bbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aec10d4cd4ea3437b6a69e1d71822727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e7579f165ae57b0cf78026f15c6e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4fda90e5dd05136af039bedd8bfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47fb8c7cea0d93ec08a990b06ab16a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2499dc3a17942131bbc738d98f83ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99e0927a10a32c4e942a1e008f576732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b7df1d6fd3d0625e98060966e1d22733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e5747e83c0f7927dd9eafe684658734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea6f6a0bece9f5e644e5019e2a71d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8dab900b432c400b22050cbaa7421736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73604c7eb72ecc4e78083d7a5ca51a97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d941cedbcfae11a22bcd5b3f23f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46316a8825ece5179c2e30fda10670739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe30fa770bff14e0d8c26abc81070a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2c10c1b356efc005a170605e0ec8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1a78b7e86d098acabd87cd1c4eab9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37ed45500ef752afe5aeb5b0ad0ce7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63600ba5edc353b888d556b847fd642c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88ab3dfcfc7ea762ae58dc0628e476745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c52ce5eb218fef360fdfe8742f19b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391d7c7b850667cffcb6bba8555e506747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc488b60a5257be5f7bbf778e20727748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed56cc14ae6fce3aff39fc829fa599749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7368a9b603de93ca2e9e09a12aaadd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaeebf078020e82b4c8c7dfc3acda2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47701896c38e8c75d655e78a798eea7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52cc4718884cb56fb3a2a0edc9f1fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e2b5b80864a068bdb80d7f6ba23e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fa1a2f909ebb79071496ebc0f3604755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6db5cea79509232b52298288472cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee7ee455e41a85a7d0b7ac85862839757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6345b8ab78440a86eb58cfae9d46e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea70dbf3e06398a1c7250452093b6b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7dbaa7bee913491ebfd9bc536c223760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871f5d101d2b1f1f8017a0b5da6a8e8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a334cc6a1c8cec09dc0b93d63574c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f847a99e91a96fe4d7afdd4e9da23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78b77eae31d67cb27142d0151a258e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8477717fb6c31df1489f4b32b6bfc84765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bdaee6a21cb0e4f52d24220bb0e0a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04197abf51d80443817b872158d8d7b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>