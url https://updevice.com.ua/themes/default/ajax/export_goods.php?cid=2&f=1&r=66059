--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd84801bcdb6ef9b28bd86652347101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517867aa3facfccc5f9bacfd0bb16662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfd925b14e22fcf6d3a51be75642313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205751605836ac9e32f1752ad59ade0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e11de8216508b2ef8d98a6deeec84e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f71c8f51717d0387a7dd455682b5646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69f5c034cc18947270de7f3101bbe57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7389d932d0f6075db417fc6a2ff290d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05c2314b4910fb1c66e29ef22b44ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3a7b0b1d1d784d97b000a802ebbbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba90949a3e9eb95dd3b7a1a252bd6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecefc5cf075c13c6d2e1993f903a8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c3f88052128f65a10ffa49a43dd5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138788038f37ff9ee9881e94fb0a9f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bac528508fef5a321a8a7aec04f4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542420f627a9de8ead59177ee0d4ea816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdb0d72257b51eaea86f815f9ebb3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b05754d7c43b26db06c239a5518f9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f17670e67d017feda22403b7b52f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2731e1aaa53f6b2407a5eb610c25e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041de7e650dbdb1ebc21b081cfb7923621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8375426ed850c91966b07b18000e4b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862caa8c0a65a2480929ffb9c34110da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f77758d220ef34b9e0b1a0b3ade6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390759c905fba1a5fc2736926ac5a6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6681d197bc4ec7c0987cd615100d5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56489a760687f9d10692a6ea6d0bf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c0bf0361450d52c36493e0f8e2f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5d3c1a6938e309e0256dbc5301ad629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6651b5135dacfcf814f46281bad15130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba428573108722c69dd3919dfbd7060c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fbe5b3656b6bc5078360d9cc14e0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3ab010a5822b73bacccfa4855377233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51797094f46c4b97dc1fbd1098052dac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ebb89eccad5d7f80ba1ff54ebe5da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496d3beca70b2cf1afd95a24f988df636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672341f35a4484010cc5cc41747557e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a676bec93817631e3f6b1dd9d01d55938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77c3be4139335bf937fdc96f7e7cb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55644b0881d80c72b3807861bc80645440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b9bce315657fe7f6f199faa79c85f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540371fcec67d179fcbf6527332d23d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c948a60cf4058446e190b538b107f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3b0ef2d45d2896b7b761860476e6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49d54aa6dc7506a2f5ac403c04265945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad99b5b22f592d33578cdc9ed7e5d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59defa0fa7454ccc96f9078a0d491547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6f90593395afa85a2b4554d6a5eef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f683a53a036a0f83a8abe016c8b4e0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b3cd3e936a55325fdeb02b1927cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48171c68419b16cc6b50ee83b63e1dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f577314e09c0a35d9f9e28e3e50ec0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e7f4ad7c89c7db59c0df7a0db5ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f06aefdbd5a4043897add4fcda12a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1ea0ae9e062eab33f635fe769416a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fed1599c9f24075f6ebeed5ee40e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5947b75d4c5527b33b8eb568ee5428257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13c196c2e83ec824af056c39a83ae958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5a22ca458ebf68bb5cdadfdc2db5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a169c367409306ca656a14b682a92a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f29995035b347be8424900559302561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1e8b82b57dc7e9d1530f70590d14362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538f3f19f11ef88a83a7aae801acbf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc475b0034351cd41040086f985b259964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dc9be489a2b95376a62e8655b542165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be7d70af3d4348972ebab9f81b2ac066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3b0eb6d90bff66eaec71c9df1808367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a20bb862e52da17553eb9a7661fbed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12f6c9ada76188036438086fa390f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c0504393f76008ab6d6996deae04070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d33953385dc2f3a47c4169c804e8da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944f20a9aae5d5169ded2246c7fb6b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e71907e200686febf07a85e9abffa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779af8101a924f4371ec72ed469c0a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a60d62ada3af2909c1dedbe164def175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e6d700785ee093d08caf610f1ad3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab2a35e5813b29a6a4ffe0eb2b792477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b60dcc323aba89d4126b1ac5155df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fc4b4c33bfbd3b4ff327d10a9d0df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6520e0f26e3daa8cb207a84b29b8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32f57041de82b84be86b34c37c310881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baba648a53d0240b06b7d5244cf90082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1845009dea3490ecf3c40de4cec4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fad035e266d033f900074b71919a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451277aa53e852632c7f3b955e027f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569a6cb9341a440abbbb7e1a46a305f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d245ace7ae651aabbc77a75e36d2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a78dea60951c81a019aba3afbbed7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449928d7f5ab4b27f5c7eba82e0f01189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1609e5b9fb1656f0dc49f706be8f2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610a59578ffbc74d9f8b7e67fda28c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfa7639c4176a2528a6609ae3670c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf87eade03e7603d789cf5b6a77d41593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaff9760f863b29a91d5fcf090e11fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b834394e6125e5864bebfca0e0d5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3621e20faaba614476be14854e31b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f162a5d90e8efbdca8e22ecf109fd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f76ae5640c56c6199a841e62de1c0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b18f914b641692e2f5e9c8d152c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971469c087818bef19ddd6da76d7eea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7730fc509dbe051e5b20c9277f9e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7985a2db92714b8181214f20ed5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e0e702c8a3c085bda180dc6c6f711103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0cd668f294d6e876f47afe3c311c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321e1bc5bbfda1db44950c06b80b6b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4b977c1d42c10d84fadb2d7c6eddf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b0d53780189696f731732ca22354107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ff7cba7000ec88a657edf13eeea0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10f24cb35f116156fe12ab998d0121109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f226cc3e75ad13e4cfc627e7e96f6a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bab19fca9a91a8ce6d33308ab1862111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde72c9b8068603ca6c2b7021036e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4d153090b1c323f0c224a57e84094113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e25f1fe4408f8b5c7f23d287baac3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24788fbc6460e16ceb1c645ee412847a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb86a7538ae8cbff3f23827973e2b72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482c4b3299d4375cd518885c44a2c94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd658b347aecad26b425a4e87d3bf55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d394114120ee144cc29369b46289939119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27aeee2af4ac9dd0cac1e4bfae0209120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74409326ec3abd7757094dc684eb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf9e0729deaed8af8cf1a81d4ca0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a87601fcc5a9270e7ddb6eaf8ce63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae135b0ad9ed17e1eac71122f833ec13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d67b2d6e521482862dfa28779732b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fb003b7fd50a4600df709479d50da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a834e7d0841c3da08e22609a6acae2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112ccd908ae15e1ae6908c3868db099128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707894b5d4cdf86cbcece3c509f8fe90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2495d9869939fc07a9eca7acc69ed2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0cba51a38d993639af3b0bd7183ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479cf787818c968764e4e69fe91bc1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280e72c74b93fd28ae6c914a135c465133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47540eb29420bdd28cddc2d7f2f849b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888457a577a1c6666ee76d8e5f4f5b69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae11d196d7d74a8da72f0bfa1487a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c2bd12ead6c65f3aaca3e015e194c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a06ff94bf20a6faa1bd5d5ada84ca1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a92458cdbed2041497bd80b849d22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e49d7079b7fa4a9de7b40f5c28e42e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a25519e7f00901c67a2c6891b6a68e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15582f3896584fe158a7f417acd3f2ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc93e76924bebbeb04a3c93f49917d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c4b7e5a0b8df64e1396f0f44aa827144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a23c62118f63218a9933ec928f8ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0bd3a239172b6779384598ffa35cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e6692832f8a3bf9e63ca426fa169f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232504dd5ddc2327854e92ecfc7e613c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd370cff542a7540379f9ffa05da705149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809398b537deac464591e8fe9da34d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa33430f38e63846ce838b067ebab0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d0cbe6c12a8c2036319e57a03beb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350d9f50fc9c4d7c5553821b7928ca5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fbfaef2e8c0258539a545f66ee92f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382d3754b1a1adfe65527ca83a8cb28155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d545ac6c7ce34c485d69afe233b50c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f50b403a118ad500b9132e791f41e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3d92bc0e9e2851878b9d1b2da4709158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bb537249bbc87926df2067d19908d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91d5237e15b47ef5fe44fcae1aa0da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf02571bfc741137b1bc9d205bb77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1fbedf5937eacbb522e94c1679d83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943dd70ad75b3bd707fc81ce2ee7ef9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a594d1d7b8f2a953d847cb1e524d45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2b571621ffb19e93b4124ca3d4755165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779853c63317407aecf9bd80788bd337166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12ce94151df54d84b446b24bf5855f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d21aa8e3420e373aa92650828ddfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3c8a11f4fb65c0b12be5c90835029169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06206f3ebf46e2d3c38e60c59108cd79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf535d13706e949bea1708cfaf606171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7cb905c72f1b4789effb288105316172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3017c590a2da84ae2a64726597b8167173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced35adaf5c77ac3f99e9d4ab92562be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6deeca4b3c733e73a0d8aad8ad93f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce545a13b60ec5678275d97c60b0c473176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20b137ec98e4ec4b283ef238bb4733177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4e9129303c344a4f50466efb98463178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513bdfd87d17e885dca9c489b7db6d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f97e4d2592480d1486db105b8a3db4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49b7f5f33ca6fcc1cc435df050fc57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126679d1f438e5a61e24a2dc96552671182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d674d16576f7709d5cbff58a6a4e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83c11bad36ea86b511193accbaa56f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932efc13b425203f5059dbbbc5b70ce9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a57eacd69f311597c1d497cf95cf7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8879ee54b42afd4b6e7caee387e06d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebc07c0b06ba66df4c522de7d4335c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d28cc24f60ea0e1691a161a0da597a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e0ba346d0367296860cf4783851bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce3976a78ebdb0472fa415b9d3fbfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a06ff1de3d1bc5184f8bbfbea5088192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7610b996b6420368a83e56a7a5391d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6971c54cf7cbdcd77d586d5dc425936194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79852703474f486dc37b3d059040b893195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ba4d03f6c669cdee1bf1091727bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99117203dcfe479fb3274b272d366222197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f62f0743ffa81efe8cf7f38be5fa0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d67f4400d90a1cd51dba4ba63bda37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a217eb32a1c932db1428e5e66cd0c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb5809a3763f9e138756c575df15f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074de61e5ffe9d25e9f37abbc9a73be4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da317f509e459c7468d4818c6a89117e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c53e7b871720c07af4de008349f898204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bbb4b74ce3463c766eacb5028a2ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5299ad84b2420b53cabe0d4887113206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c592d21287467765702aaed45ae686207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9e2e11d0dbd1ce9f285703c2c69e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a647b267e91ef3d7e3bd09191c5ca00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edf4f8f6fd1e472b588a8cffa43f16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee50a373a991d5876b482016c0904211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c8e1403c99cfb66135a24cfc30b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0cf575a6818ea367e606672b3f772213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da66081768cec8b7717e7b348b39ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289be6a0ddb0d023b289f7219195041215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc1c34a2c2014821ed95ee7c91b779216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf1cef755fb1bdb6c102db0d5e5382217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2060a2a695549328f132d4f18e91bb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eab55c25fabb119418fce2c328a23e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed522adfb1662f0339ff57332a1848220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd61532ae6a970d782bce69dfa1cd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458468587261c6ded54820955f906e54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8a9f78fb9a2332a2d6589e7b9f5bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ade4c946025ccdb66dfca7ed387233224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dca65677a21eba2784582cefd7f38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48642e290b02b4f311309f20cb1a9b9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4afc3bcc1cb72d987ca7c8893c031b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131655f485dfb5c8da6df91f4ca5b7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f5c3aae0488ddfa7cfd5e29c0b77b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c28576fe4d83d9adf619ef5d437ab7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80475208386e72e7e33a1737428031b2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144dd0a3392fff9f18289a98398fe13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f3ff2495c5d03fc7935e2b2d65b91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb5d017f25a77e7cd2c12a0506ae75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731318cf4e8c040595619922e1c8ea3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc478b39e7694f65328a07e8455e5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca237250fa3ee63cbcb304e362ff833237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc16868d3552bfa2290172f03c57b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbcc32ff5afdb8061a27cc4b1ab00f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c42972a88e1ef01c2fceca20426424240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841a69ce062bca65b9a74116d58795a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb465200fa3bca42d90d52c1b8aead242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f639e0a5fa96346e731855249fb18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c013639ba1d41b0fa9a62b76578dd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d415c0c9a4658d811fc5c607a8273a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c339ae8db7553ebd81e49d29453c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3078ce7e6d6cdd5773f6f59513c08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60480e600242d0a756840155c639b70b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4a0e2c6dbff7f8c869a47965b38a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52de20e3e9cb5fff9240d4c9b51e9d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cc08a1a9c7439fca4cd66a279cc56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e96c776ec1ad30a38cc945c0b67ed7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4694abed6edd317a071f9aa67aabf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9a0c7c58577ee62be8c180d60e13f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b3f9e5f4add18b878a54bab713fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b031507c3eb6371c0f6ad4c5e1e75b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb5b811cda813caf1d274ebc32a2a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf21ee72d28e3b79196aa050f4f5065258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d7e176c168088fcfa684b30ed9db7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f02a1dbd44be5f86bf4a5d7248337e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e99c78a14760537664e119dd4fbfb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e958c954d157950a1188e886e374a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9c3da51c57537aa489337688620d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6aa82b4c50d96b3b0e38dd740857d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4bc9c8813e79bba841fd242b11e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2dfca9f982308eaef9acf6dc07f94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a43703642195eb77d2f8bbb11562a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18b790d16e6ee94a3840a892628e5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621e3a8d17ae19c5f2dfd1a07efe41d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c52d331826a0fdd9a5c65cfef3179270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c1f95b5411c3e2cfde9a8ec9be24d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34942b8e949f26a17144341a69742f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574cbe984f90a856f5e3834612f500a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef298311cf400b369b623f0beeaf9e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a0955ad329d9c7ea2b21ecac94c04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c48fb54169b38f5670d49f2e983ef4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dba2874e6d00adf1eeba97ee0bd491277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b82682f9628daf5a7750e30d6917f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cc3b40247c148a9c69419963f14bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14906c95785ebc225fed25aab32f49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8c6ba7ccc17b5b269e4c84ad34f70281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5edf0daaf7abe4803aefcc3e9357b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d68d4ac9ef76555004d7a0db14b529283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0bf4e6608843f0ade51c4d296eebb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82088f8f0c871c466fb8c2cd46b94bb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf635d5a4c69eba720f0ed738bab8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469883f7ff7b7330f7f22756c3c0b5db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40e2e3ad71a1cbbbc1af687407a3b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b93c0d05db0609594f460bee170a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b09978d8d74d4dfe1f0c4b40cf957a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b7fcd6c8712cc4a1393308e237ec9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29e8f592b6a86461c6fa3682c4e5a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d376ec06bab0c8b6110caaeede11440293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba178ecbb3fc603fa5beb08e20cd60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aa2f55d43f5fbb90c81944ad25aef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb537e8978382896f169cd63c802d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256d592a11194310bf542e6820bfb2b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a71b85243e8f9534a8f99512eef098298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaa3f59f1d7c7ac7ea3c6e520d9b13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b32d1861d97eb373ff94c07d83d8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56dbd2b03dd5b8daea136ffd8b7a48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd9216723f290083ac4fbcc8b17c8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e596e52df17ee776b1bddf55f84a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e7d092376d07f3141d71ab611cc92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceafef9e32966043c482bf3f1d6919305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d865fa52ad3f7c019883b1c718fb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c2c606b5f10caf9f8cb000fd0ce80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a66ef0907cbdd2b8bdfd97901ae74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72b19a90c80999de810fc7bdd56077309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd675a7e88b6227e02483c927aed956310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cb86eab9a2c771273236291c6fb58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77c470fbf1a3fa912aa445f29519b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a6910987f5a12802e3dcc63393c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a406a8b41f8b36075be3b0cdf08429e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c78309b8e874f7e677fb054ab5afa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80266b44903ea31b8b65100d22c085316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f43233fad9f02f81f32f06d4d66afc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332c51217177eddf095a6fea4cf3963318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e31961f3d5edae4771afdc7f859562319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c96cbc52333fbcddaeba96dd14b433320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8a5bb4e642f934ecfbe22a3a4a185321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaee0ecf9113449b4f90bb9d036306d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc73efac46ecfd05777323a9992b56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3978b9a7fdefafe5e21723d446b379324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc65b0b0b1cd1f1c1a3d6a48cde1b74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f81348532d79d2651e239a9718e7bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631fdd7c1d9cf2221147474a5e3254c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3cc37203396c7cbe4f235d96c19a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f9c2e824bcb6ba4616008a4a4955f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45d323d1853f66397915266ba3701330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dd5c478135cb76a766e9d288f5885331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3357e859f7933a39b1b6e444770b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fb409b0f8be2b5872da9a01c482f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916c2c1f04c39b55913cfd621e44ba2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f12d813f8d516539bbc3bdab01393e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd3aa7747938a17f0881e8574980f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912699c4081b339ae043fa3a932c183337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95fee787bb50206b4985637c51ee24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616c5e3aea8cdafcd793b7573f4e394339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3404e1b7d3598022efef13d8613cb2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed8012a1284f0204686f8fb79b370e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ded07b7877dd027c131a9d6e1fb44f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba156d049aee1a2602cc55c950ae26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104dffb2ecc751b7f1869e4f2a1b335344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a98ebb106c896288188320afa99996345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8d877f676936fe29cb0bdac03d207346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504e869d66518b01e6cab15fb349ca7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158d2722a21fa31f9ee617b6fd681c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3817f58fa6e162468d821aa0e6aba99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aabeedfa224a66e7fd6095a9dc63f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f6b7a9bdf2f3d3cde1683bf02167f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660b5e4facbaf981513222b312a4622352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c150db30dbbda0dfc74080d18c00da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f52ca3e89bfe932b60b1e0bdd3603354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cbea220e2846dd2b48d564eac6418355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0b9be16c06493b71a294b6fe3d9a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63015d524b9782de7c334524ed3d79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c8e2eb2edb0070a67da50665d4a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b4e561bf3eb2e3cdc9fca9bc79f2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b060917d919b1882443714fcc1c64c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd23048fba1bb21a8e4142671e47eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68357b9a06b7dc1e3557bf83fabdb476362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79bf92c36712a3e0b2c41888754d67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32ccc4147d6811bccc2d2a27db74c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0da4145e7473caff8612f11af846d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb111f2289b36878cf69a6b0ed81d13f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e38e0e1f2799bb98543dfe24010872367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07006dc9c51f45554530889d313a1553368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929acee3bd16e90fc4ac28236876dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3d1530b0e6c3f2b1c4ff19a8ce16d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe0e25c39b8aaa323ea871105dd1ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db67e91aef4054c77c7c15b8cf35b26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d325fd4dcd4336ee204ec13d91447c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd551db118d64515f2813c6cb4dd89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f00917cbf5ee13eece9b2d996220f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b724fd346ad3ee5d6cbab557a9d1595376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c64b31a4ca8873f7e43c821813fa0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b0eeb9e59e1b929bc204145c9aa5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a3e3a885876efc1347708a5b2b1af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8822865ab96313779d54b36d76fa9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc97722db87ad86116585c6dc78ae6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b9a2c021b689dd4036d1d4e1fb391382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68309e84e26ecefacfc744f0d2096e10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0bdfa338f6aecc083597428e046ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1aa3c0b6942d787074ac2adca9449385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96a13183d046699fba06140e527e20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1838d5eb6000c4384ac3971f3487a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e611ec37ec1c1bbdcb2c66f83ccb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d8996fff1169aa28bf95f3214f46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628254a3291f67db5ae29b5fbfb8618390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a070780cb64216793e16221bd76497391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de31704339b0eb1d588aff2148d92a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d2b9ecddf3fe4310c904c6a2f1ecf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba70b13462aca2a76b1e8b325d5610394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4610625fd49b341bce1ed0c7fd437395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a79154818af36ed89a8befdf594f19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029012e0f22c8538b0ef89b396745db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b299e949069c760eeb2a61c98a390d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90621f5261d488dfab2ec5e5645778ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14da52012a924ff9cad7be7e513ba0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a185d35af83acd51d20f454631cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888703e795155e29c0c8b01e4f9086c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585dc8c3851010cc6671136dab0bbb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08661a5dfea7159a24c65ef0e2c9e007404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a5e08502429926a1ebb7e32d220c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30008c3ebc633ed65761d94e69da1ebb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c629e213047b15e70910a2ee7b7fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe86ee6a2a40000009d7b65358dbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ec99e13441d53899187b73e422f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea864768ee194c0e6acc64363a79e252410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c4ccc17162f9544c900126adb7534411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a61e45c46bba9533c8145220d8a7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570a4913ea9ee1904725dfcab12ec0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374952d32dba9c3c4859fb8a64d81c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9dd0c9c7afd50ef1c282646398d2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f220c3421070710172707ddd92f369416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fc61fd77deabddc8fa3ec46615722417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903c87cd178df0d1356dd5a3bb76614418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d795df265ada52e57435ee87c88fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fdc08fd9815a3b3ba66893f106078420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e9ce706750b1ff682133c439044e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee201475059f51e0612f742cfd4128422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d10f9cd259fa58571bd331d98fb8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f46ee00ad1319e6570b27921ac598424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044168e1f458b7b3059f9bc340d5baff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5433b93c61eb223b99a6c2957200362426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b064b63700764e5e761b957d43a3e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19932b89f4193229d2588253be8358b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d651b5d6ba2c8c7b77c9bb04d529d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6ef7fa63e3697e9f9a5f5571aed47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d761af0eec37286d26c53965da4112431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5e5d2900c7b424f31e031b37cb5ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff1f56b5f8d9128f185e7dff3635e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2349a61820c342fb86ecf1bf3bd5d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e0fdd11e8817b7d4df4372658269435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d9d3351435a6bc5d203eebe1d2411436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9d5b06d217b389a67f22eba3b001b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2a6429814c7d62b91aa68e989e568438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775eaaf97b5fa50a967a211c927c0303439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d8fb110e9d49e780dd4c90853aad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82d7044acbb367214402deec332bd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a62473bd883820e39292df2560b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d73b709562b2e09862686c755c1633443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824e77ead1c3b34071b3638abb43dc1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bf21b7d62abad2b3f630e7bf79f49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072ec8809df8c2d937e53a9452c684446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea7089081129fd6f6a989071eea02e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b965e84722b4c77a94d5bdacbdd868e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5dbdc333fec368e4a7f262a07e13e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6a10c8567497da4e99332164122e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e811ec1613a5789a470e20cc59dbd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1487fa053859f84f5fff5eaa3d133c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62960df5896cb66fffc47a92529357b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c20d23f2f1d3ed78528cd31a4b9af3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a79942308adef8d126dfbaee61ba84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbb69fc53036d1829ade521bfdf003456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b15dbf20368b92bedb00a967cacb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7164b71d42bc7f2536344ffd228d52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195ad0126ba154cfd7c9cc2e6c459ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde021b4409818748bc66db77ab885d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c67222539cb4d8905ed20202edc80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa47b46728a727b76d89c558c31e56462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd5b508e0bc6d7f18b98d29fec7d0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8a91664678c17aa8f75e79e9c3344464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503cd32578394f70de5180a8759ad4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16e11a84f1b35648df7b386528ceb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f709fbd67e66206993e4e19067bd8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608c79342718569eed9c3b4b174d27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb1259449a5b1d8c5d04677ffb4c29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1bf189ae87faf48fdf2641cc7675e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c89a7e81a4485112828204f1050102471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430385f4cceb7f42f90905e8035d0e91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537417beb9658ac8d80aa6bf66351c9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc0993929338e2b8a983b8cccc0699474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5ddfedff27befb74f481426515339475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94824207801f49cfe54f4f7868fd169476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367a5c73314ff63bdbdf9d413ec70b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9bb97a567a613ce816c9fcc940b78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e5c848af092348cb70f8a91b4f176479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1066f7063006a75cf2ffd9c621beb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912773869625f69fb1179cef26b25c28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2983821ff3e95425f1934023c86e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0962006389327efffd9b5640798c536483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a406b09c3d5dbf70cbf2a79ccebf5ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd94e26f92d180e55d5aa0965672a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ab2c942a0192b6323b2aebafd3ea2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d8e47d4a1c020a20dbbd481c11ece487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1452521ceb2b8cc6251232d44b53cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373c947dbe3a0099ae041e745d1431d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257cdfd48d4ddfd48006fab4b4e4cc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d364b495e4030085191a9e24df1a7da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73cdc40a453f78c9c39cab965cca0b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf55f3b683bc44da3662d1d771891e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334cd5e6ecdd9b02d7c1b94ff9cae77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1480a40a69cdee2ea019172644272495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e72749db99806761cfa4301093445f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4818ba383940432005e0c999389a4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83510631916c40ecea73f37081a64e74498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c15742cb0ed14371019d51cafb7d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817c7873a47d4909ebe02147355e273500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf1278c3c30d7530327e750b0b963501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0ec9d878fb6fc0fd24c8ac78ed17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1180e301090b7c323bf641ed63711503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c76e805533c12afb3c8c25f9da32a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2f869d405d75d426db02b6ebdd999505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecbf2eb5057e3b3310c87f41e53d0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dece2cb6eb4933918c71ee4dbeefeb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89be888d788357fd354901ae8b8e50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7ffa820ea8503eb10aa099e3ebff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2040eb6731ab28075845dee1381185e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5762479c4452d5b869a7253be91b83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8860d625bb56e8e3868bde38c2398c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea6c18b18d85ebf8622bf6b9cc2e56513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c27753531af31780a5d55befdea83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b241030372dec990ea523033b9dd0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e96078b6843e5b8a1b4e99022813f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d01371d29df6ee6c22504054c4253b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218dbc3d8955306b95e45c6e4498ba5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed146fd9fc4265e7dea56bac276e377519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c66822651163dd59750a40e1be3f0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aecb48abb13a628cae4332626f64f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995245ea6c1b26c3943a59a5a22c2cfe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6accb9bc9973741981c0a39c9c9c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ef099416c988f4043223cdd44b02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4731c3d62a093dfa5acec18d319de76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243656f19be45ae842f39bfc9cebb4f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d5689f941c66e9d5df13c5d62c60c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3f8105bb3648f51ceebd5ffe8dc6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25438296379f6bc78c518d187819e1c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634b95a2e813bac60f7957775dad8c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d229bd83a304485886522ddf32188a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571e8e8b6bf6cf60c927254a882cfea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c6b9e5d373421518fab9832ddceb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959db365daa807404d0eb9d752bd40c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87987e658d9d60dc146322486ece44c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b151206f17cc6a3d0dc1e6f3b9e0b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81842edd2a06f3191e962d4241fa51fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67211106ceb414fe7b291b64c1240b85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56476caa000b922f716572a47401b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f248153e4b3451aac082542ecd32638540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf266fd4d353321f025e9b7a74c54d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca86c626a36f41f90a18ed28bdcbcb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3d2ac352040d14944cf7fbbe52a0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b9c2d3762c6068bed044a3b48aad4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0c9a06d5aceea24e3dd8439391d54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb6be717d73b17af382970f773a172546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659f14ba6021a8c58084d446bc22e9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede660426c969b132b4c0939600438548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7221b4d90e971c03f04db15fd5f80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd2912704ee4738e78a36fe82ca212550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57cf896d24584913215f20f7b78afb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27668cacaacade7cf16cf63368a54c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8056e4e22e13e71c19f803de85ee50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb56d2b6ab17a91821aaab30332419554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c99ec78035b9d64358b74aca8ee08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c8f12ee4265fbbcb1c936cd1c73d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c5253e69895d4b574c67bdd0c9c02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49393119b0f6f8e8b2303f403c12f2d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503324f959ca9e4ed8ea0ee53fa4f27559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4c169a0ad205bc5de3c9bebe33589560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa83e1dca8b5b8258954a22509bca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea73c8ad5c91bc5b64c9c3ec0fb3dd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6dbbe7a5239937095426e00e92a7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e870fcc10d2a699351f68db39b6713564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff01fbc8a0043fe07c17dd07ad1951565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7af05fe09f2091b0a65513ce1172b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c497c3d168d03bb902e6b6b82b55a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5a500e154880c941497333d771c0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a4492368cc5f7b764688d8732c157569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504ce693ca2220c900315af57bc86b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf44a919d60b4f68d3d5ff7a1dd26f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a63fe08edaaf7e8953d92630ba38e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b5e882280e50bb1f160bfe40c5523573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19dbbe53c9d5f5a00aef0ce080e518574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903cf933baaddaae7079821c2ff4532575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fb522af186b67d6ff9bf8358ca1f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb782ae21f789fae4f4ff778174e86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511e239120ff029077a70db87c6341f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aacc674e3ccf90834e32d1072c365579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a58b764e51842c749a1435e74a4a9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2cef31d127fcf62f48187ce50c0a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e6423a9503e8ecf53ca7701773238582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78d73b3b692b936b6db8e89f2f2c1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c434fbeb0439260e763d1b01ddc2c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc894e17f037ee3d8f129e075cbe34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1bdefa3e7d08155dbc8471589a9a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafac5f10bbb83b09cbb8d2abf24635587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d700959e7e1a0ad8869f2a51f39b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a86c2d5bd5b194cb13065cc571f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb2d9e2302c2fa305907dfbb66494590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951ba3332b6457dd623c3554ed3bd0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672041ceac9e0c2b17508101022bf95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48961708198f422b89a13625885c1ffe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799cb60e3ce42b9fb6af4ae0a1de87b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825535f4a71c59dbb88717d9a4beb52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5ffbed20ba248167aa8b8f8300956596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263a1c4642fc6f05ab9567f4e35ff61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e89237e08777cac0fe65fb1e0e4365598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c9f45ae1271f0ae11070e97fb786599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa7c50c37cc756b0b6c34474c144d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00122ac5efa81bd646ed7f108420ed60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b368818cfc0010e3f457e2d67ea42c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4779b222611c27c59ed23d1dd14a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7389337e982baeff29fe723649e9d00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ac457f3f1255b33ae31902e9ea480605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebdf70fc4d2eb3a1636073f08f6ff9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64b9d578415442d8b475584feeb309607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76652ce69e122a846f73cd0ef3e4f50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b4bc25661ab6d01dd57de58cbe9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f387891289c84980e6a5fc3ed351e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cd156c17e4e987aee2f37e09f74b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851682c13032f3f6e92ba84a450fee1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114eeb4c3d958cb5125ac16740e3093613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3656f50a128672d745987ca50c8e6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d79f488693f77bcfd689e4c91c7a1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11104188a15fd123a29a321e759abe8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c9e5bb1525712d1782545a8430030617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752fc10442fa56d763a9c50e5effc20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171722bbef29d94754cb3de393d43a16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfecd2819a7726ff010308a99de7209620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b6b1c52c0a280f123c41471c624fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a01bcb98c617117243e34dd29d134622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a0681d3cfb538bbcc3bda56d2d0b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2685ae0e6f39d7b52b305b04eb216624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7222f5a3d5f0fd49bd3e4255bbc054625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa383671779655b88f7f3b14193cf747626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57a0275f661faf836454f088c627c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1380607b235e367b8d8874f1082196628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811662621e44bc01de003610326b6f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3f07c8385d606fdd96804258836be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ad67b60b77e9b329ecc74155c9cd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb63a121a0994abde242e736a3a010632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0dcffc25e500a308ed8af52cda6a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60743936fa318fe44a78b28c9c2534a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323b9dd7807008a77f22de78a1b51fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac90072388ef0748870449822bec25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651fbff71aa8b302fe1f1396845e1a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ec6f3e603fd8aac9be7bc600e21ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095daeee60dc404459bbcee12deb1b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9d17508786a219fe06221661b723c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522ff8e7460894ef7890a721019be12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d035ed845b1af6f991c182c1cbc0f3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc7b9689bae13310da5eb7ef6f5461643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe203fcbf6ab423ba8633be0766257c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15b7a63d58737706de3c2892bd04f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f458a8c1b7a72c973408708a39cbaa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b32ed6e9d076df08701d3738ec880647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0b9427b74a76ece51c8ab0f28fcce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fffa5a694b4e908c56b9438b819227649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7f5101d2d962ffc7113a0f386e8a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed40c7ee3807f72c56a197d6bae9683651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ebf1286eb1f4d55d5803ccee6effa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61435c0131c42c6414a4c0a11d177ac0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7c8ba33140b1bde741a582303998654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102ce721c1850694dea10eb7762d58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf7a414cfd6e78078b1f74035c2fd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadc99d4676d1f8c6eac645b9ac1518657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3a10cb78b3f26c77c9aa1e926918d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7458faa0104a255580a8cb3e8fd898659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d333245537411a6108f8289f83d1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad3580d7977f44fde01219c07b154c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09838a642c977b9a8de5e5a6fbd7f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4cfc8a89210821fd2a836c658ffb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb1c898bc3b8a56810eb1f8738b09664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d31b90fe4e3363cd880ac6501da8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016b5231075fde4f8a75a666b904eea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08e4661c361ea0d546c45bf8485bdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508744151feb3fe4671624815d656524668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18d33cbff572507068a5dc1a8fad41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b750ee9e9880b193e7fd6b15b6551670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7b3b810365c0b8159e46329a67faf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66358499a3d844379ef2dd94c2d6bd86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d0f67c5a7341c8a4cd2a2de40b3d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a9391486af7d81ed40f24b60359b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6446541df894952d14a36a0558ba6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53152799f9867dca1ce2fb7709582aba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd97012d51c134dd22d9bc05b1450ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8149163f0037ebdb69d37dbeb3d49678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae0b7622f14c1da743f7922b819920679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122694746eadbc3f8a654cc9829b3a89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b3caf96524c1bab932872ce6779a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5833032e43a5e99dd079595dc71c27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326c59845f71aefd567c492bb15945f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e475b7f57b511d966ff3739a98244684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5fa5daae3ce2922a021810f8867fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90216fad4630f6e9a05763b7c0d06280686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576516afc7166903c0b0a8e25ba71141687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7baad6e387fe57dcd56dcb4c6b8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732dc28e36851fcc55c301e0ccb3e01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca713930e532e89f7ec758e091d679690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021d2c3e53972ec0250fc32d79fecb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded20bae678ed3724a499106cc682e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a94628e95a30cbd2aca7f1e4b867d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135002fcd21ce6b0ce7a40948a714a41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27787d4d925e72d691aedd61bb57af07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a008911b29f2387ba224f2db25cea2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193a50af2eff30ca02b359c1395d66c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec3aea733f1a4de18bf342718d9bbe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddc02b45b65704bb8d83352fc5536d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fe2592bcf7b4ed58bea3dbd27c150700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0649d4271b8ea77d6a30c417c58e54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544caf4ad4ceafc55a910407b4f755d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5515a8aeba86675ddbcb00b19f61f20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1582eb2544e155006e260ca9170a66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32613282b36bf718edf8cde875f3d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a486025d0acb3bd6e738af94446d88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5abab78263cab3df73a601f3b51df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878b748e241a68f2ba14736c9881d9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b73b54ca8359bbcc7916bacb35e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a8b23cca519e98998fcfbab8cc154710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f88aab1dc88bae276ecd966844c42d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbaaa6535baeb5601256182181cbeb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752d7446849706a5b6da31c9bf7c926713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9abba92c0e6c8ca490433c15537ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6319edfc8b939552c446ce97dcdfeb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c4040002fd7109e5326298b15c11c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bc99279d4bd86252a5cd0a09de21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccea47f45ffee8b7a370da8d4f3ca6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa203fa2d29bda7a4c279fe4f5066c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1831141ca31ed97dd1db993199af950720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ccac6119527b2ea44edf03aa815e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe566bfe845460b72e56cd4fc763ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d65c3d38f9de5d491e68ae61df46b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85496682e7403aebb83aa9643b3790ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc9ced21531a5a7854fe539f723006725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc3360fd5ac390e3eee52ec00797ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7cdb815088e49c7999df2f69dac0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46031f87092a3b11cec81089baf39d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa076c661455e486ac83f08009bb03d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667c401c9d849706587dd2e56a3f1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85e8b1df0cdccba4d8cf97882c408c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7879a56e8e619c01be661ac16aeeab1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702da72945505f10a8a85b884ab9971b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7c5d63e9efdd0b60f30eead646f3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3a244feff25eec840fa7164813ab0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c761d8eada03ef17d64009b7c24cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5b3228a652af5a3594ccea9aefada737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339842218111483d4b4031f94e3d225738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7545769e18a16186607d1bcdce707d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b17dc7ae4cf717a6d00a11ad0d550740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ff07abcb6fc5180b6d1dbf616795d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ea772c1a924e0601187e990de6da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1a9cb850459d5879326713ae10582743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b68810fdc92181d4a832d523673f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09d9dcb0296cc2ef420f9a21b47fcc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6e0153b464de6d913e0e68737ee53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a53e601a77cb5d7a17e1344280de8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918fe8b15504a301d5d6c58ab25a109748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69292c50dbd7c37c8c12204e17dad6a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8dc78abbf12f3400954603b424dc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e892c4cbd8c47041a2c314021df54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad189914330eb6f9793e1bd96d0afd3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2776b822e2d07b847d978d64554ca9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a611a4daa30830e6b9676e1e3ecf80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465a8d7b9ce224edb533fff58917745755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad597cff01c2338b0de9d81abf17ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d49f0c3695d9288e3fb93cc0db990757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480544758befe1ca224a98f91e4ab881758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20ecceafd143645b87d8e76e62ec01759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2cefbc151603e4bcb05d2500b2ef5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de6468af20abee2a47153d2bc440e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f875c446146685b1c58edde5335b4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2ad194e34db4c5d9ae48c7bf8153c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfe4393ef3b5d89504e23366fa00e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816f9dd16fe77384cf4b8ac55ad8b9c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07f471411454a94fced1d7656e6f3e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbc92d6fe627612b1ba1770ff38539767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439aad0d9aa34989b466eb788a3746768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4081d02688d74926cc67785dcad7d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a0ac68f0a49827040f1ec8d70ee9d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595da255e80c221c520785aaa0e0a2f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3421a8252bfb0cba31ed6ed222d45b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a249acbbee20141abe68235c8cd1fef773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1ca9e67c4101899565991538a9427774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05e6f16402f3d0524f86600fb20fb0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d422983cca225ca20f95e00ce768dc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcce056ebe63416cc6aa285ff74f04777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fec7e3d6738b901df98a650cb60aae778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4642eb21b8c6f702ba216ad7e125f5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb312b27211d216a5ffd292c5071eb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc806dddb24adee6ffadd0c66b891f87781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cccad25486447261670a12b11e13b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1576a7895b05ca9b952e98170b206cd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49ba62be0836e532e292769fde202784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cec43cf799d03293100cc4bfd16c44785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeca5bf750c2181cbf96529e2acc9be786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c1bf59991b84acd7c83222ff145e2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c3824ff26ffb5c190679d8a89068b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5609f6991fd13e4b5b000a4d0fb393789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e49428bebefd17039e703dfb40ca8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ee33b787857154154b0589945f535791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f633f43c4643b2a30559633334e26c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb89e2b204ec6c90e84ad97913c253793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fba09164061cf67d042b16ab116b3b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1497e17afff1a5868f5e3e28a7add3d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aab2de48e9b273a9f9eb74b55e0b4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57811085a94c9bb0e34d984776906a0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9823d3e6c79e512ee256dab96d515798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b073e7375d38004fdfe17a0c3c6aa5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becf7e741708cdb41351f0c9b0dd26e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b55186560c7aee880472bd3c3fd9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78793bcd3974cec4170d4ad2050696a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710e3b087d73237848f2c756681843803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ead7e73fbdd5ae3023f170117da375804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de526b81a2bce2b418f590e785cdb2b8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e350e7002dfd09d563bb257327cf5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea46d5f78d10bf84b04770d1c889c5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7de304107ac41fb56560f88ebd3e27808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309545b27bd3034a158cb4961b0be3b0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8efe7245acb15d45942bd37b0137f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63814af5dfd0269c7f7e3531e8199a55811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c52a021cd3e19868f8d14ae79a342812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d67ef551b2aeb4b079b50acf524772813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665b20b4badcb71dbc5893e5200e6d3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a21145fa8c038bf661a17df4df352815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670ff117de67af0d33316707eccfb33816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4e81d460fa7e709f5b75c98bf607e817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca78fa52b614a0e7bd36c5cf0c5dc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b973f9fb94532290765a1311873cdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc01eacc2889262675ac19536ef6a763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732d0abbc1803659ffbf0d87ebc5d274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06e1bcca3b0cf5485da6468d84d9205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e6c3a5f34bcc9d3493e010531b346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c05ad5165b786339d6ec345d20077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83223e2c5ed6c2edb77430f44debd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cddab2a2abd27a71640dc8d871fc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf5a03bd4f5b2c906cf3ebccf550810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1ce1b26ffc07b8c943c53b0c8fccd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad966065802cc75e9430a2bb491d9412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37effb165617f9bef121f3a8332b7cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4120f70a436810ef63c28bb006282b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60765b5fe5afe97d86a217a1f8ac6f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb978cad90759a0bc9b805d0b9dbe416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0099b460de1ca9d70a213cf8b20acf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4af2d9d77606a5be69a2041521a9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bcd0c66f9151306a3dba85472eeed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd80f810b96a62a8207e925e788f65320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43565c55679131bbde54f0f5d219a1cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb7c8278794515faadd08cc657802d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19706c7540eb538b534786894a798da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d5c44a162f9446dd9acb52b35c3dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12711ba1ad0487939ecbc03fa9e660eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6ebd59118abad7dbd8a29627eb33626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd2996d18f9775434cd86a5ed1c1f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90167b91c50758f6eb12a21e2c815ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0197157facde231c95e52142b1d5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064724c2fdb5571698aa0b9636b8a4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3863d6a5eb26bae1efca623abef5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4880476967215ae1434aee48ffc9f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5fe52adb57d16eb9be3d7d7a7604b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b12234467ab250cbf51cf3ef8d37a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1a70bdb30d29b63228951e509e14535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d16f0784235ff1068f324d17e485e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768140f52e983d177538f0da7fe717a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df7642aaf5c0110abf2fa1042e6f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4f3ab414ef01e49433b40bb95c95039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75095dea5c1b5089a0dd2e3bd897df940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d18bda3d8cec2f043cebdb42ed979c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65085a0fc1af0fda8249f51bfd8746b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915309b87c9af858300f497df3b22243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88328cb4c7d4d248e82e52f101dad84944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1421249812b8f9729a858075493f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57130c6939503f4eaa242dabb4b3f95646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ed0ee1c33eebe0f228a6838eef50047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49990c6d7baf2dcda96ae7f531036c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea86d5d411cf9b3d65a0a8ea8792f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5666b6d435a01124c4ed8b7fa61ae950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cd0f28e52342440e0f8555bf4c82451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac2f7279f5fcc2600feb9d67e9691a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc2a7f546b09b8ab21bac287a9261e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cef2cdf6879df87b8fb059e93f87ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca444c35d79cc3b7c871a705e1ae43a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fea3aa8849a99ab2b6b8186e9d18a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dc3b9ee38c1272ac80c189816163957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85552f6091090fb93a23b7465710434858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c753c7bddbd26f6f8d4670ca07b890159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc279cab1391d565f0bc5bdac06df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741895d809fa0afb09810a5334784ef961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2478cab97815c80695f8275c08a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bedca6b8c1dc9ff04fd804eb1caab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8ffc495d7650e37d1a6dc743c3c5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b906abaca7e1a0b31e750e0cd98cf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef532fcbecd5e07c36ffbbfaf20b09466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44f0082f2a31d4d9e1b772039f133c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d75690ed5686b4c0160037779ea99168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf96e267ea841c378667ef165849ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a00cf756583aceeeedea2e7e0b72e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1a4ed471834bff21fc37b58077a2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3295ffee7491a3fe9be4b4172acd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea4fa08662112d6fe1ee959bdfbf8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cef83bf110646068e83c1b7089e9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471414c040cfae2d02ae0055fca6f67f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b23f52c2f0bfd1be6953350bac6b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ec84a0cd67d4d98e9fb83ae06d9a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cabf5c878bafa938592c6d6da25f2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e2849953f9869cfc125273b0e642f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f7b0341e53b3ba951f40b59d373fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57f54a4a3161c00412aab4f949c01681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259439abebe4a1999557514b9451972382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbaa6c7493c1a41eef666db1a35d3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c18d641f01746d804cef96cd0c32c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6c5f86ef6e32efd17034178ff10f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02842964c4c7ab6e428972a24efb0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b403c01998435798f70a8db63f89087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae84bb500ef2539f38504dfa904e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9955608895f2c8e911469d055b02989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ca312630996d6d4ef591966bdf5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3b2b62f441a727604d392625573d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9415384bd4d68e4fea4f906f7cd0c4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb110598173a7fea43f3d2bcefc2e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba83941a83f7b6a9ff0c1c69e8c56c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb2bb9155dd191951bda1284b646695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4ec05ef08ec2666fa7b6f118d3e9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13906e14325821c1ad6f68d00daa9eac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3ab98d8d23ff38ce39ec11ba730a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929abaa3948ee73a30c9a0df363169199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153d5f49d499cbb07c6d2c91152e2ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dbb63478089453de2c9bb2dd83d77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e1173e0431373f08fac5f9927db87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c92bd243124bbd61a85bad81c5cd73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f023d3c3a38ae7666ed7cfc56254cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39b63205675545fc61e0dc357b1993105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de101f81b4c9ede1a58e04799059e7c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580061ca1b89a7ebcccc193e217ff799107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454812c6bc4eba52d5dae47ad10d8e27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dde39852bd6a305e183b2d30bb7d1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f1fabc881954de7bd5ee389109233110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbc2ea63f2ded3a6019838971904e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed20f847e4089f147eba3579484414112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7548d520f471c94a4a43a6019f57236113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd27b4d18c992a59f534dd588076fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c717950d8f8f362788045845478b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20401f14c9dc223a9b0ad225e2aaaac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448614196ce47aaa473b6ae5c860cae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f963987a3829637be012e56fb9b6391118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b320493a74dcb3588943c695ca65cb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a2bc1d7bbc138283a42ccbebff2b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ab7536cde42eac6eb04ce3d83a995121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70245b4af6b58faad94717d0e1e863b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb5289ddf84c3c92706cee57c76d98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2303f8707245a4378e85eb906f0ec22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5a437a94af6a400e9c471ed9c452a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fd28f022847bd80c7c3e2d3f59e03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f085d0a711d110044a439e883c09deb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b2c96b1937d01878d2538d89a9ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34697042674c414c60a1ac50855aa380129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cb62281cc7bcf863554b5aff77f2e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b95ee62f0d556b0e9bc263dc5bc8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b54858495ab65141093573ca464c8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32787381911a27130372ebbd8239a76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab611fa4b1715ddb3e02bd55f51ac24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf500e3bbce8c3bdd8ce1c8e60d19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dee22a279b9a2eeb2801740d884b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f75a49385c835040468205ca0f0d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e1fddcd25cfa29aca5caadf6a8c37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093c1733c8873f6d42fb5669ab25436139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fad199532bde4294a02e3aafc03854140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00086d84265baac662c6a76e2a88847f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe91ca6ce9c87010b44f20671b7747142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5f6854cb0866093c65b28b919efe7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ff2319158a5614a2c99c495c859b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299bc01143cd48f1207f6212b81d87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b560b5c15b00550fc177d0d1a0fa3ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1499c81d0ca0281c1d1dc08f31f59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4da6b324205e38632db7e9f785cd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d66b7f846372f50c23ac2774636b00149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c934c15f7bcf189e4fdb02f9cc762150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71af4d7c1271e4fe92e24fd1a9bd0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d17eb8d13ea00ea1778d713c106e24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f410dba04a7d3147c26d8a0db3c90e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fc4dab4ccb9f13a888feb15edfb69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90410c97ce03afecb61045dea755d9c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ad192e02cdb050c9def3cba5edd67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb3c9344095384842c2c3e2da045fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b58c77ca7ab98376261a77b843e0e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac643833df2266d345f0ab13dd4f6cb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c98587d1b4183082d08a799722b172160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95fa939f4f6c618a69dd8c5cd5d558161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b28197dbede1c05241d52678d4e230162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0a6e1c77b11b44d832dd7cdf53fcb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93978330227cb4859b7d561d18648bc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef69af3db759e4667af0d476c30dae7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac391e84b1966cb70398d36d3fed91166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67a0e3c8a52a70e42258bde6e886d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faccd10ccf3a8866e8785ca693190c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4d244ef557cfba08a34ff857f5159169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4363907c3f2018ab985912a5f5ca0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42593a2643ba0a7e9641ee6b6d795c91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdf350fa011b4887f7d7783b12ebfc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664809d3f5660c996aec024956bb1689173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283b5e689258c6043277ea353845a6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13594cebfea2f89f7429acc38d3d991175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180de806542d0ba0185cdffdd76f52d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ad79de30a9b0b47a8f7cb91a5af0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa6d94d02d3bb6fdbe676d9961986178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e737481c2435d9c0f4b7aebf8d45730179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7e7031915846287b2a0057435595d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74019f0b67fda6353e4b9bf345d563ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81acaf602f3a45a2b3d98410aab4402182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf69906dc5aba902340bd13ddd4ebf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a893189f0d64ce5554e3bc9b095583184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c63ba6fdc797f0d01fb85adf005b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103d5c4362402d3198ac6b18e5a76e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d755634467c1a570eac0444b83ad7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4de34453b06fc5c14966ac53e61d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facd2a2c5187a664c34c93211aadcb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720ef2b8da2d89a37b6f3e6536a18c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d065a3a2c3e6a645908d7bed01d1d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbab8003a2b71939a66400f1a37a24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2799d7ef1ee8e845a2234226750f24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef9aacd6c2ab772f8a00791c1f43b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8baf28bd667105e065340b733d5de6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014f0cc09d856999e4676857818be83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4f6427abe6a2a8ac286fb4ccd6aec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4129950f7247335acaee0bbb11dec26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470f1b87c866c230576111fe8c133d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5214bda4e1a91e66c4ae7bf549ccc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f3e3d3bdef5700ea3967c986aebde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b038f8e8380575748e68172fc35fb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144aa16701782eadc95e75a9f219849203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dda9da1fdaa39e60b0a998d8bdafa3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6379957ae72db48b6c52e431f9802205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f4f255aaf0a55f60e90dcb33d91af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b819c990df49f13e143aa869c277b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf2d16c84cae53cef5c596b13e295f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb500372a418b0d91681b93d9ee0df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd86a2e873bc8a7cf9ab57f1f7ba3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f5adc279248deba73a2034282034211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eb9dd9ab0ff363ea954e3110b85b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4af76fc55460d934cd15be0ff1a5c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3776b2e93c2f8592d80d961f36f67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f8f765dd1e7f8cf49f637b401eb49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff999955db3063ed17cded79313360d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0078ceaec6a83a4c9b6dc26afb9cbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8461dfa782b17b0085308f8663ebd51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db7f512b6e681cb5eec4df4e32080a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd972cc8ffd9be1d8adb06270dc6dcef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dc61d9c2ac29eb6c1f55a517138f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1fa1d8e9b7b3e09d1a2887cd9bc82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37ed61b51821260166bec3fd678019223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542d0261b60fb64bb8145cc508a6cb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77360f931ee3a35fef1e9cbd73ec70225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d1d1171ce42071931d9e99a001912226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7b1135a51283cf451b2d93214e539227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43752bb1d46786a087748a17f984a348228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6d8ba4052098d28bb162474b60f98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b9a5195dc30c91876b674a84af9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16237adfdee9c56f12687323b46f3f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59e1e03c2d6886d9ff6d0cba44198232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7c732277baffb5088b84481a92297233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae150d58b66d1f8fa1363c8d86790c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b6c6c6114651ecce11b1db1a2196e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b91612ba708b5a24071572f443661236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0ee7a5256049e7ed56fbee86d5f9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2049516236cb21a3eeba5004dab6697238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e0c6009966fc69e02038e04470ca0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89157102c8b7e83bbb5491f0af63a90e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bd9d5cd51b6bafe2032c07f4ba73c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f29e779ed8aee8c3a246c766d4c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0959eb3cfa2cdf2ea9bcbeccffaaa33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f911b63ee08afc8031529d852b881a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda619b4091cd87a50371ff17a1ef8a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a1648d19fe8c50550e6b26f820c2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2b1ff162105cb972f36e23e0033d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a4341c4808f94af3b68af32801f1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432826f815ed4d3fd779c64e56f1e36e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6c9157869ec614f501229a3ef2de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646a79f9aa8addd43a9b30b8765696251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e452c10330d4c2d987641443671531c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0147e4b0863e15298ce396029d044253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89988a7e35322108ea35a6af75e1b85c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b77361ddb34c9e7f37f92ca9a0554f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fb592522cbf870bb38a58be27b387256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdb19b68f126abb43e7f11d3eb9b4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41e418411a116e6a036c1214f19599258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d3e9b18454f5d7977e5e71795720a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e362f8365297f9c1ff72a1f4fc7dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ed0d34dc3dc8cf16d14726607a3ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0a911c6a17b3d001e2f8b3cf2461262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441f17bd748cc2da89c72b6284d8609263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184e71feda1e7eb8568fe7742a38b27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68faff9629fbbaf1079c0f0fdeafa2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496b53f906da20ef38338a8f89007d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bc3ddc19b43609ef1ba2ad16d67bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b838bafaa4f00456bad7c4766c30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669eded16edbc28107f79988ff12400269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c4ca5131c0c41ce5141fb8dd42e21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e3b422b968e979e42cec3d33542ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaaa75e73e1119d86e45f7fd5271db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b930c3f2b210af83ca38ff169e17a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2af117c01cfb0674df21d854c4fb35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c756aa597b3ce85912754ba28574425275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7d2b39101beb9e3faa7b72422b029276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef6a6a3f0ae1b41d462e9cd4ef4618277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140400ce640fb2104fcf78a9f9fbf872278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cab8955a93815fa416f066a0723f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a1fb93d2113807b7d82786a1adeca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2bc4acc21a5d16c1a35a2f5b32890281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b1f93709fa7f82dacde894da36a38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bc70eba0008d1aaa69e7c983d83c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b3243397b1fa0cf887ae4be83190284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb6f34c513eda1aca9f3e50396efa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd710cbc7b9a90965be8cd12b38bfe5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175853f36198a61a71a1e1a21795d6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354704ec782614af01b71f170427b301288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de309294de469bc3ded3c6304db3c332289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c332dfadf0c51775ab24a3240ffc44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d8574e38ab5bfe78c0803c755555291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22777934ed1b4f2a48126c9b907cba8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85923cb12f9cad0172f244abbfb4f798293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a48d9e2903bdc3fd3d7fe8a25d446294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc91eb68b714b6016df67fa5d6b4fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdd8a8d30f997004d6c244cb301735296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0734fe684c5ef64cb1a9f4e5256dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e038ac678508f02ea4b32dd3ad6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5adf4c99653f80c794216ec63ac65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448449a4bdb2be48491c59471070767e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f90edd442b5b7735a0ff4787d75d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387e7f4beb2520b20c18418f264f460302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cfd712397ef0609cf6a12478fc594303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d249d1b58808795724200b2b1eb6fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b559cc0f46910824b3016b56113eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68080c4a129f3684bc9b260960305a9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf87dffff0617add1b5aecd1fc9f187307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e16d0fb56f365757729c059da5a5b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e25e4684352ba278b31c9cd81997a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770f907e5ae0be02239b6476ba46988310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc521d06bcb6b18dce6fb5a380a006c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c8d651ac7ef4554036752128f7660312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecd4b68cedf3ee119b1415ad6d810b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab6ac960a88c861cefb0ba34f2dd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fa651f436d3dcb93a97756f438b3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621cc25ffe0b85764c048a9c4a31ac8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da459cba919c9b28a8521b3f93db96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04413859918613a081e09ca8d16b6b56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8d3248a2b05a0903d94528bc6aa17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218188a18a2d757aeaed95fe40b012a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627756ed33ad9025738b2f2e1ef4579321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebea8188cc086ed3f379f98fcb0922322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313309ae5da88c90d752bfc755c01b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186d65e435b092860b9d61d17944435324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e92c993a714b7e307bd5bd477f4b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983098d771d91e1bdd45f46c6b7143d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d617346d4f1366947de979299cce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23383a6af5303557df5f59dcbc41047a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad399739f7bdc0e9c3245b751dedf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939218ef198d81266867ba7fa0ce8015330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7af7ed4c3f915f4fb19540b479b22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1788db7e0080cdbb0ed75588e67077e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe776a63f7b0eceac8cdeb981de2ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac732bf6cdbfb8e38b1f6b93385787d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8be223c83346e7bbdb73a9dc45fd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d0d3d89808e00fc795439b7c73eb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d957faefda6c78cdc9321a9e85a9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccd3f0c380ebd34cc7b29c879b9b81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabded0007d4c66cc1dac72424b13101339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68d326747d557555564ed5e3a03e1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42754978659ba2254ebb5dccb9a878f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74db944d0fe9a31a63e40ba0e4bd58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69380ca54f53e3549aa50b5bb99a1a93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ef127d4520e38806e16891d20064b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300b7076d6e947a9a87e39bd7a431b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d01f863d4372ac06b72bf8c46451c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3688379cbe5026eab570caab4c1a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe555f599cce20c186a3694b1cbede348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06b112379ac187f38d64083c3c35a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba85e1d03fadc53b5cc175ffc72924b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d85574edf123438ba32ee825f9416a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f559e0d68d20bffade1ebe3f4235715352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862df793a498e8d36f390f9d95d39210353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80345c48a252db4eae416ce1c23dac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5607e30d8e3f684e63928f32eeeec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f2aa9429395a11c214a45ba412c1d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01af68777d1d850734877b7ad0c868357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490132cd081888da0b810f56ec19807358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e381a1d6dd29e2e24a6b885263393359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964c81c03d2f31b4b1b1ae431856c56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3c0f49bd45984f20839bc53a293e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f46794700fa75c99b2a514f1495209362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57060ef67db95c5cb155b7f87b1821a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe6e526008b87aa63412c919871826364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8fa3460b3fae30f1ebeee287502dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a11399f92adee3c562cdd7e166d44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229857ddb31efa27cd67e6470a10d78a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28facae5fa1ea93ed3586238471840f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55e940c8e25c491d36c84d5ea5992c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f152b6fe8ca83e9e72b5673e7ab79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5dcf1c465ad06d82645abde804807371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443767fcc448164a22da19fa46c86fd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa8bd85d08bdb5f9fb759bc320c1a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11752100d543305585aeecfaa625fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9ba709eef6e60f68641c4ecbfc35f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce702c9e3a9c92d04e814e712acc7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7809cf558bc8936c7e9abf03f7ec1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507ad1d9ad58b3c9f08c5be025ccfa7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b932916e883dafef479e2d1464d02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a887cbb0803642c29d8dea2e6f982380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31196e9e36677fe15711dbf03be2368381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66873b277d8aa3e729501dac60c3dc16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a9962d935d2050f95720ee937484c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122038d0fe47734193f4a70f492e879384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c109bfcec1480aacf3248413123bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba311f6d149d858102f50c4db1ca1579386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46318c8dad05d0350fdb18ec8effe709387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82b9b8284b0cc98460999c79a1fc6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b4837f83c361de8af05deb2361ecb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a403896995dae092ac1c666ecee1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4d31376fe2c05c34cd5f7f5c1c8df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a165812d050268c0800478205db4d74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424a6e60c8fa4142030a6f107a91174393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d8019fb6a51efdea620898f2c930f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efecbce291a6972e754bcee77815dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72274a6953f7eb5521c2d806e6ca09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960cefea804b6acea9aa914f1df5726397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425ba1359adb2b63ded19e5c91c1a53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85119954ce72ca3f8cf0f40a2484350399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7800e225fbf8ed06618ea9af6e2fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30c6a2a4e7d2f1cd8ff080ebe45b98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaedf3008a7ae8b7d862848b3f0799402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99e56c537bf393e36b062da332ae3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12349eb83734b8020e64860c3667db14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ec22cfae664fc8c09c77319a180d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae73b480874f1b92583a0371cb24f32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef72e88c033cafc4228161cf269483407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e34c6a0f44ac376c10b3402773a46a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a52bb49a1542de45de4577e66600e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84709b69831b1ba4947dc5e9a4de5b95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948205acf276ee76d3ae9de18f1c0eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530876420c2b96adc15e668a50457f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d3d9e3f46a20e18d7b5c05c5c07fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b11d956d66227138936b45c7e781f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbe800341906c776a140323430d5e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cb48c25d4bffb7d6019a1fe2b7466416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54c3b0409d44c679ac72f7d8745274417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19588660caab77769d06e6bada32c21e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1867d1eb09bea0ec6235430b8b94302419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57057c3ebffb6e770cf1f75ce7f5663420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc10db710b01a08ba629c879ebb339b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5979277d7193058a2f4fdaf35734ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816d6b76fbdefa155eec90e80d43f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de95ab31c545d20519997f5770f5140424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408af986109d3ceb78c31a73c4a17d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e61a1e8317eff59cd5d0caaf5e063426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b341bc8d0cca7c9441954e8f359c2c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58788636c9d479f2bfef80eb909e70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67c9063acff8b3d716404c1ba2f513429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be8ee1fabb2c5e5e8d6dc7b8146b44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f893971b7457866bb4746bef11d5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c88ed4f0a8b7e69fcfb23d3fa42e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df3232d7e4fe1af49f4ef483a4e55b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c428360bfe5361c6d542013c21f38e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab6b3e8f27c37b7622df9311b123c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b96669d451b15c9fb615782343978436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea7e6d588d1c88f6ff8838b1c3a066437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b46edd35e9ee3cf457ec625b0b2d96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb845aea859aee448aa2ca696cd967e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe40df0270cb474e24c21364bcb9d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501dbbe3f70e6fd19cf6652c6524349441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3888fd22cf074a7e8416ce0d9992e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a678761b5d9340a9ba9fa1c76037b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf516f2640512d9c742c3aec30210345444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54118ca596c5b8883be57ecdb31857f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c9b14b6e3ce8a15d4ae3d5b113142446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275a8b213c8a46fe33a621cc5006b05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d634c45ba6021ed7d80163f06c42f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a34e993e2493d2737de216eeadafa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94193be6eda719cab903a4c729d68481450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb401f3e807b44b80f956b0f7c8949451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef14da5d4cfe8621312a479e367ed8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f1bef3e823af69244ffecc58842c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eb28033273fccbb2d43c964d4271a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab300abd8f28f837c52f5031795dab3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a896010cca128d3304c1c729cccae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53233ee78db44914ba3df8ae5ec02395457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d21e41e60fe39b6ffcc30de6190ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e6050b472d9ce716509a7efc1e42a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae9de027ec8b60bb318b8928df8db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582a31d7640c060906c3d31cba49f06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd66b07f3cc97aa6934a085fb556d17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b832560742439d7071c2b9d8ac2e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2478f185be6f031d68c78a7bff1eee6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea529667da527c6ad1bd2b4fdcf055cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91b4849f34e871ae078a13d2d0645a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db984edf84f4c923055a508b8ca0d8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6195d3eb411add9d54f61761829c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d82058379c099a90b143c859b1b572469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e709a0600f2df99e2b00ac394a1286b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae171595eaff640295bb5fb8ea67cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91237b34d40d1df81301b5d0b7ff75b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d89c5354763344f457949d6e3dbf8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f7f74c7b03a2a0e52366040301c94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197d710ceb2ce99dc0598c1de76a9fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e0988a2a55742a4291454cd1968b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6c73730795aafae0a6274fce9a76d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3fa87f4e76740f5986714fc91dc0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67891edfd7f9569ab7b6e22111d2788c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec6a608f8708551b5314dfb0e5e102480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c670306b841b71af0d0f4cf49514957481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cb978c65d19c0d0ff14f50c4539ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ffb19fd16e1c612bcd8b9731ee64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb721a0c2386e810ad8c72aa74b503b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcca4725362ad2a11e0b60e2ab18d9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e58b3368552af49f2c675c129ee44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919d80e40600a69e02c34dbe710a88d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c3fa218fe64b0fe3c92c1e0581767488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ef01645fcbeb1d03c4d1cee8255a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3a077ceb7604cc016482142b4fc66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c40cca10c3655b02a760453b11539491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950460d9787308a09d18a9815170e5f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db142e3b8f2587675ac7b66b7526aa3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b52c028d9c7d5889845cb7f0f3a038494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48941b24bd39494cf9968fbbd33ecfef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76e0ff53f962c2f8f3ad9748bd4dfd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b605ce0247a8c75c746f100408f2a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b75276499f320cb5647a496b1a166498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf798c207a1c0e5511b4c8152f97f85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb49679523c6b065f61151b72e6a55f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4d932134d9d03ddef590fc34be639501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb445fce71983820039750371d779e46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff3f3a4fbd255030497a56a7fc22d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac02b0d1f96d92e3b19f1dea10d89c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3843b5a4c30796e7cfc45b5ed9279505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7418d73f7a9a0ec1333dd720d6aeaca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbae16adef699acfe33f7db6a215193507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7a1ba3a00031dbefb2f69f49f9115508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ff390261269ef15727434766a0217509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7764065151d4db7c68fbbd36bdf6f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452ab2f35aa9e47e3ba36dc6c290988511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdb269955a1cf7d5915dd4fe72b2a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766e7480476fc369010d7eeeab33feb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d960902dc05b6da396c661745c17d10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c72ac4307dbbd9ac8629eca9e93537515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee3cf54e78594038f2e6ee6c6f283516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088afa79608d81f0faf9a632fae67aba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ee3917b2a58bff9146c0811648c4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c7efeb7d5d10b4e4e5c1527494368519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdb5900983a3ad1e43b667d5ffd554520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87b4e1c351edb0c0bfec65cad07e67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c81770f98619f5e53000d4d006f3e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff40d559c81f943f3f80f56598c49e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a48f0360e85ab4cecd5f58226d457524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6085ed2cd610e0857e010b587a9a1c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23272a6fc243c5ed04795fa9c8c0f047526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ba6bc272c75273457a58c943420dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa846f138875c7f7cc57879a32f60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783f9d35a127eae7c2c98df680b6876529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d07aa45918dfda7761122cd86fd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585a4d95b40fc414603ed4fbc6206a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b9c56b80e0a453c5ad103c2314f8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb7623e07d56b2d509baa7a0c38b18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f403ef994dc24dee6b211202c61ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68584e751b8c3e9fe755e9b92d8a439535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c1b466d4f94b8937d8c595855067536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc6c32c7f1f55f0b8b8fa9f41a7da5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5b9f58d79fc0e5dd9d00dc026b9d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b8a352a16b3c60ef5dcd3ab96bcd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b773c4089402d239ee50e7930e71c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7df5b221cb8a8e3d47e4d688b7d3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72100da3243ab0d5e99ecb117284b00f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312e305bfdbbb075f2e06b713eace29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47621878f9205aece762ada09a3e2997544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b65ecbf1f58ee6d57475b32e661bac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6718dd2334db9e5f8c588f7a6489e39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37229ab16ccd5e708a02d10b99c1080d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5c11e00a36e4e37c08b06bd71d613548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc902c5283650fac3d5e183f6a7a86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319c48e6770c83e807bdad7150b33d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc6cd54e7e6d85d84856e87850e17b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73edab3edf671e07c9816f7c63187c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252ba5be944ef84917b040668b2fb0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1767259d38c2509bfd916cd21d5bb82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72c8f1ad41e0975ea3400631bc175555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c24564bbecd26587be1dbb6261456556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb66971ed34a3f4c1d6dc4268f778a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcddbe0a59caf5de20600b936240246558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9516ea1ebd7fc2bd0ea469338b7bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e431af52738b0e64cbcf71f44a53a4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823293b06dcc46d9346590cd25e3a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565add1e47ea99df4bc0acbc08c8bc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70c17868ef84ed57f4e35f9b34fff9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454921807fb83e438be5823bbf4d0b91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c0686f600499d0094fa52f141cc5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3002165cfd3f384148ace803e9a5c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5592a8700deaad042742b4ee5fcc276567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1759839f3a50b7fcbe74d3ef53780568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f3413747444a0dc0c6f3ab02efe0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7e97616a4a04a5b2c1c477b94938d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59512ec399b6f8c390f73a6b59d8203571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91290ba1a8ca8d5d69bad91351725e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37df9aff23cc8e6b212fa2aec24bacb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c2e2dd092b21af73f1d24b7e6d10d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7ffd52af6f9bafac4fe7b7165bf48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f0a083f325176653ef1ce0b251294576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c609447ffcc55ef3f4c9c2dfcb125c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff30217e7e78065851f652f657e8a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae065548810a6b66979e347a7403fb21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dda867e98c376a9b83681d448c2da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4618a5ae6988fe816c5852c32be24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ac7c4f73a84848032ce74c3e58dd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d7b759ab8982651d5f29366682237583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be0e0aa131825c6bbce0ad650b8df2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b824b1c500630da052f6130c7c839585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc04c68c038058ad258ac30207a866586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b281f89505e88ff7a81347abf73ceff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4bfff080bfb99dacdebd293ab7073588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af159ba9f5c9580b9645aad26e7d750589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2f1140afffae9cb0353927cc47684590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c327def1341ec05a473bb01454b06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ca7fdceefc9b900e213935fa19fb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c48ac4cb8aa96b9c23414785674c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9125b81642e29fbe30b60e7b5c53d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee290d56635314f5dd1c8f452ae001595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a68703a402968317732efe2d7ae5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016030badf710b96299becd00edb1e6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df78936935d7c25ef926a0d7f8f907598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1d31fca095f7d30e88bbe4a8d9cc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a61fc31ef2b5442ce64437f23d1b24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228da9e9a8a071690cef1b0e556af494601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcbc5326ca1e7cf7d8ae788a6f991a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f116c359b7b1a4f3207e1f639e5cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47146316b80cda5346c1f7d89bffb05a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19a2bb7b00d8030ce6744504610a27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3094ce72b0c24c4edb2f99f531ef66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf723d97601211d305a26bb1554dde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bb60a564a37b13a1c792ee2a7796e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b74218a74cf0383bd5ca19a8ad5797609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecbc441958e75fb3b3c4361a9d610f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5cab3b91243be4f6eb84327cb4c36611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c548f12970d0e7b50e8387404ad8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32710ee0be4307a54b040efe7adf8910613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380588c41981fbc02957ae491caf62cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d409cab131715b6f08ee6e20a6502615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed558a6791c9b56b1a0fa4ada1528616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad41878792f341bc5597b8f719dece617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae930e2d2e82eef50a9c7564159687618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a27b119b0aae2aaecfe2ae695593619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71cd98d38b628fd66eef8226be1d69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad562d7fb635eb5aebac44ab85ff0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181579c1b076efee13e4ba73502db01e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa8db42061c4bbb5923997dfb48af623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35033671788ad8219f1617aa4699f909624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ad084ff989067d7cdd158dd8ddaf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29286ea7a1485544ca330d191f6f67ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646a5f91d61558140614d18ed902ea8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013cb188fd841a92d81b87bec2e789628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc480802631f2dedc99d32c1459be8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0bc4bf707eafbad42e451edf9b48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83699b874d3f1b2aabb84f28ae15bfbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bce55d446a4dadf8a7ae31d63467be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4be5d79661aa7970b073c605f907633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7d2eabc4be7dfbb195af2cf169487634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb4c208c2ca7a49dd8e28020f3cbf9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df620951e860fe2f13e82d3e0ad644636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac8bbb1ec2cc6d58197a03cde7295637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a754c4b12b948519f5a6293eed08302638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2a0759f504105aac222e1c83593c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cfaee9459fbd57ba10734c1089779640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42b9abb041261b22062fc55c066d42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef74750c902888513d2fcc4ac15d2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6426dc4e0b595ab4287f276d7d8387643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0b5edfb5cb415cb8933a9c6cc9e38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d39bbfc0f23e3c034a0b4d6c4d520645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ac76b9937bf74c69de4c4fe95a74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2ef54f3b109930dbfd018f03843a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eefd858e8a9b641fb224d7c68ea6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73595766d02a466e72165998034b8e66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746ff9c31cc4a75d543079636bac3b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b0f5a6a5a2580489335b8715cebea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd899a66a561cbc7b3d6f636ee74327652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37066007b31d5c5e9fd53de1da262d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb1c0907c0b5cde3e8d100df83f79a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccee501c780cfafa071a7430295adac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d4e486e5461adbb0af69128847338656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa0cb506b1f39455cb639004f3f9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f96683546775162ceeed206869b5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d82ab60d96675c89c5ca6b6f6aa5b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0aa12d7d728f3a1fcde65b57585b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce67936ec1d6f58633d483abf6c85e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4271dce2a5cd439ba0581a44cf9760662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38139034569785c4f46d4356d95cea04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969f09487744048540818b23914358b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b89513bea7030aad15e88d9bbdbc2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1041097d9c480e607b922932c1b94c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c1302dc77152adef2087603967bf9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00459e2054318c5aa6b839c625c653668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a17775b121587daa62810dc38ebd9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8430775745747ac8a2e1eafe486fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4825cd2274e547da1e8f42f19f580b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918191d64d35398b6bca4a49dfc99be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba38832aafbadad1d86cae89783649673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976bd6ab55b6633b1b6737d9c238d3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9cec4981789127cd4e5204adcd6fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbea53c66e514874967cf2bf9d7cb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f5b29194615e76ee7b7a627e0445b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec56c81bad815eeeb44bfa9ff5f869b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd5b38299647dd093659d73f324fb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a439802a9af9e4c355265b0fb74de3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc7cb4dd7f48f8d083151d1aa0cdcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebbdd50ffdb9a0e16ac15849b08436682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ebe641c8dd2eed4a8ec1a17ee9b03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8b07dc314f5c17faa01b755567c54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f5eabae0ee339abb84d43ce3b88cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2bd44277d59b54ff158fcd269eb56686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0c5fe0960d3870249f35c9e76dca0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ac86bcd45e7a774624589b4ef1ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604393af0f7032edb35555c45e8fac99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c1494c7c36351451b0c14c5bda326690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a984db51969114e66128997dad856bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d224c650dda6462f96de8c6c242e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edc51fa2836c4e55bc989c447f0591693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a049b4b58af6f1d73765c989ba2e22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633c0e1dee8f0d517b9cdd0cd3ae564695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1404cf9577e49ad0cc973533d14c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425e4a6e89742fe18cab6c5d887a9f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b120d9f5577744b2d6eff6937b0fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e1498cdde482662bdb17123d616dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa2a8cdb9b86099f9b019d4e7f8d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f7b5db6c2f6802cea77ee2d439edf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd635ae35e94c336509602af416a2ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beddef0e1d2cfdb77eea3be7d50891703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f892e0e733c07a0f3b5decfe5952fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044075f45e6384e9c1c703ce0fa3c90705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2f7a9d45fb165fd36e4503189669706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1936d0df68e96655191903b20cfda06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d396640324402e9150dbf626c041ae7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd689f4d2edc3823434f64ba25fa63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63d722597f0f8537902c327994b789710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b30243f1aea712ddd8dca47785f009711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4e9e3f90922979083875d2d74f92d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5f127c2c446fdd449383fb4363988713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5615d6b7f88d26e5c002c8dcf228a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665d823ff76b5ceb6514dca13eb2f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ecfa0553b15113e2e236d3144ecdc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b034d7ffcbe5d9edb03a51d61549a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a177be1b94f0bfeaf4667e2c910f648718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c209831bbef68b54c30d538868a864719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92452d8d924db46d6847ec83a252a3eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee0603e6dda3649abcc3c72ae441e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33371d1ce276cb8a651c79a9a64362aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef5a2a34a39bc90430d824cef1fd8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fede69c2a03338869f544f795bbb4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0e7405f5b97f2d7447969d79581b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617353357d804f1f9ea33f37ee494b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909779f7d7ab74d4795735196b143e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf8501a1c7b3b8aeb4a005c6e624df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fc8767e2f8ed057527d955ddfc093729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22b69865bc10b9095179b7f81b5ba7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f846921238aaa712efbf2a288e4f64b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6c00d986f01051384b77f8f048b23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565dcfd08f4a496ebfd8d2bd1317d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eea6db1ae7321e33cb73df9f372c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0243c6be51a62ea21832925f70005f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a620369a34e117e2ecde2c80f4bc887736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a9bd5e38e78abf2ef885751aa69b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d1ffd824d91305e6e4abdc5cfdbbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffa1484c006dfe77acd2a9d806f151739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d805892ec7ed949ed3f856155a62c3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5de56d8df0c8c316cce9bdb81fe3b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6656fdaa0a6bcd05b8521704a5d72ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec231aa22c67d460eb678754339291b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d026bde83478a4a665b36b2a19c13744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336f051f2c3226cf76e2a2cb1949d3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d826cb0020dcd96fbf6bf48d9eec747746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8adf60f7a258e37e26acc98d3453a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3045d5cf2ba9973319a8a70c7999e04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a5b283d49e0274eb7155d4a791cca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b3518a57f8548586348ad17d36ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7959afac77830722ccc8963153868cd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256ee126f754cf56b710a257cff73e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f40b2ca0530857e1067b8db24880a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d3bf87079fe5c18dc7130ff224c3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bb080998e345b7ff21793cc407fde755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb8ee4c512f35e70f169c9725ddef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33766f637b440993a03af0fef86b0b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3d86e0b4981adc490272b43eeaefb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eb4ae39df0651d19e36abd295efdd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece2f7cd0a8494611e44bb95acfa88760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a94d1e922047f006d9a29fb83c128761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a63144d1778f9d227f8d2ec6c6dd3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58dc6f3f39fdca607fcc6c90efcf9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc2e2f9fd1053b12c015be44947ba3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b01b4cb3c46f1756a1d0c4e3c0cc21765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a6da790cda3b2754b7ddadc9ec7f6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920a4a497375c0b243472bf064aefac767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>