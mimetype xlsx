--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ccbc703222803927c9fd6a205a8481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9950c4d0b31dc82f4f4e73107ed81b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b96f604472d8eaeb4da532fd35949d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f082f2845d503949c0b97933e0dc8634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb7fbf8416308fbd03b88a9269b89a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b9355658dec765c7c146423deb0336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d06d8c1ab807ffcfa2fbb405dbe0f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166c152bf5f33de3f8607c0f8cd35e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6f9b8e78f99506c3e059c6f3f9359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9a33a6c6f36f95e49be213d59d3e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9898348971f577b0c9165cc6b0ff1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d6b5918af4beae4e0695e8665c4cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7e5712d5f0b6f6090a2656b7a8a2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c09fda3fc8373554b1212ea9af354f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3109f39318e3dd5ba28477b07a1bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98253733963fc415842f36f816a8730016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a902bb5a5bd8285d93dcdad674808c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eb7594147ce175004d181dae780a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d0465bad9de9f0d151c2de48c0c1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df00a26e07c07bb41cfb9190012de320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585dd5a4a75bd484f4cb5b2afbca29f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d8322c4d19339785a76f559f388bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1135c64b40d6848843a95ee7b92116523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aaa153aa5d2fbff1d0b28555b82f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39414c3671d1d674d374e17244ca1a4f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b9e6fbcacee8a4c7902c34b17af1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced85175462b9c64f499366cedf53ba327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff1d40ade8b943140a6a1992be65af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d071753c77c0eb9a3aae70bd03c0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eba91d1a6eef393279928edd784c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8defb1a125e3fc4d8c1d33788d8f4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58754dffae00a10aa0dee112b9fc4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e962d64f32fd8a0eae062dfcc3d2f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d016c0c6bc3e06df6c38595ebf9e73b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80927e57c489a37dd93d26ba817e6bdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936459c42d41452bb31243c2aad2ae736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34847025979fb939c8661791728683be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47866bfdbaa1fe17e244b2a34a6d7c4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbac978cf87bb675c9ccacee75947a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b509ba5881635bf801d83522f2c9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08258a10eec61cff01da70ab63043d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020c1c262c2a6183d3f8531cf03a93742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bd8bae6ce41afce133cea6f2c102443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2ceacdb9ae2d648ac29170437d3ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf04a90f84fdd518aaaf923e4eb98e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83301aa39c739b2f0d6055fa9dcb515646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578cc2028bd5ba2f18276246013dca447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bd1b8d89c42fd94fec017e263379548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a754256574593409248cd49cff9ddc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bfac7e76871fd39c7a9892e0ee20f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb1531421291a34a5c55cd22683e7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a61e0557c5513545937cdcf20a67352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a438837079f57adac2e7b1ac84559353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9ac6191fd1bc4472d9895570e1fff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4baeec142ae366f1e4053c8dfa7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29654c3a6737a567349a1fd119ae0e6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bd76d117d1b98f87bc558e3c593ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b8285aa0eb639073ce8247d7e1d7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3852339501b3ae5d2809e0d24783359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb9a3dddc8ef4802940eba07dda23d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a972bc5bcdb6e59dddf6524051cb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0998fcda30b4224dd4208b4e65e9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0d800fa9cfe7b7c1657e3bf02236e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531309ff075b908c4d271049c765eec164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd47c12a7e1cf9c9bc4a20d02f39da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16281811522e1f5c699850d37ad73ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918ef60b9a405451cd9764eb629567e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c64f91846cddf8edd7607ef60f72f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ff1520d177630e7d26c2b19e35e8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a13bfd7c2d38b7faf1c54cae80b1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506e6a4dbc2093c47751ae5fae2a96671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa5db07929ca5658c68ead996bf62272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0918170d7a29aa4c8f9774029f909ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7914981cd90aff4c99780b4ef53de574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfe97963973d40234d9e379bb0c62e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8b99d852489e14bd2cafede2b406676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614e1b726ce0405dfcd8ab27bbab92777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e905c3bf1942a95395d5f09e45a73bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94520e82bdc528876c35ab0a57903a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ec24a16e0dd0b4561f2a32f4ca0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8452a8031c4cb8675b7e640be1e8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c26f5562cddae0d86c19ab73c22e0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e7efcaa7b30e0bf33982f88c903983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb998a579650da3be88d51bcd98dbdc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425d5710e712cb732e68b56949b5c1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef3322af74ac1bb28e1852f61d443d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a1a7f90033ecdf7886daf3e34e5e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80d2436c10e2883f0b8c4c50e7961f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f26a459ceed4c2060b8313001f236989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b65e0311a4a5c758b810f2a25d0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b9554780ea4a6985107569ee1497991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8afae8e9eca5e17b946b8d0c4796892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581c45e17fb2e5a8410326533cfca0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd0de9f9d4fb823d5fd079119cbf9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403126e5d550c1f175bfa725ba25e3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d891df1dc4659e89db158818c150bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ad5ec6e98ecc7931f26f7d642456097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ba28a5657e5ff9a55e093616ff51198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9911abcacc4362117c0cf0c709a8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59fbe4900593bf5414f11f8b7d7e73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b12ae65e20b7698f44431a60fc115101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56b3e98daf74031f109d9b01203075102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9a42cf292e188a2815df44945d2e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfcc9cdba580bf33d7a3ac83a18e1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60006106fb5490d3b80ed2fd39d3b1ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb61c07173ad0adc6530bce693ea337106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f13faa6c56553ce5479da43063dfc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe099a31919473b6b49270463cf8c7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5071ca440cbf2d3b1a1878e921b51c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed8ba400fb3589232d71418f300cab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9f2213ac1381f7196320492b99df6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12033c9685680300f14d2b46bd7b41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bbb78909323c3b0af9b3847d8dc67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0170af82fb1f1fd9f4d3d327f8752cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2517cd10b4b66f58341c35edb93e8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b2d1ef3883b274e1422ef4f15d98e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a81e62b3d39ae3dc18ecdb122e59b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c122117e2ddbc23bf01e3ed85c175118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee41e12e6a157160ac65cd5cf7f31b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afc557b0d5dfc0161043fad41c9fbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b4fa6523a271d20111cf3b03e11df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401713201baeed2142f730326db49f80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d8bd28edab3d0debaf8a3e1d5d52c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7004dd069db5b8219851355711b0f5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848dde91d5ae0b28d44fd435c9f76c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6d26bf1fbec2974e796fbb05d399e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816147feffd4bad3841064dd36451fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c164bef3e7ee659b53cf7da147c78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8de9f1f1461243f26fbf039f22e941129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce403fa922c0d220d454a2be348b97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69d871ee88e07995d4c836814497d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987eeb97948f9bfafa9b1719ab50a28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dd1b2e7b43b202ab4be69956b07f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d23eea0c1e2c9ed2af8e1e2a755492134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511850afede6f2f198fe3efa3365c097135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc020211e57faeee2672c94468a93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31492129ec73a1819a8f4282e83dfc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a013115dbb70f42c7df1ed665bc7a01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233584cd5da567cb10c046d583be893139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496236768c8b18ad4fef56f5479542b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385fbbc7ff53964b1d8be6c6117a7ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175451b5a40bc70d79f1d87bff4f7d15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206708461716597afebb58cce834323143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605c276110780129f6834258e3f1db8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056301afbb55aff7e440f1190e413cc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046323a7e9b7ad7fdc18c8bd7edce0fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50135a3e04abd44a2c7d81e804dd0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f23142051c22261c0ffe6fa9a5b802148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069459e730145a03a45d9789ade28e73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efde6a199c8c61cc23808a1f2f2173150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23b219393fa328700d6a3960c583ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9016efefa0954bc7f5b86d0d608a6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06accd7240c212eb8707d6014844008153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750818d177bc06bf8485f9839a08c72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565801e4f1389e28a55f569caa5bd32d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9c9b182488969727b328d73019311156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee5337b4f3959add28ef162aa8a27e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0f972937f24d827154f539a2ebf28158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012c4655d929cfbefecf6c4909d862159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44739e876f4317830b7c6b3817a4c86a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0a8389d87e87c72d0b2b6b2f8130161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028cc0c21724b2aaec7a0a11c270fec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a897f624416452fc36d2dbf1a5efb82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a0cdae375f87c0a3f30e717c809ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8d729ae35b20119a232cb9ede14a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689afd617d53db7f7a1a3bd9681ff8e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb286ee371b2cf5d9cf229a8c3d81beb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9235dfcd2a9332b8fcc9e8ddd553b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeb343c76059b55866dea585b1d1a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06a604880735285662b003e4623ddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffec9e298f1f41d9406f6b4b299f35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73c54c74e84dcd87fe576ea7b81108172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5e68cb620872e68bda3ae30480c3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45335ff078207f5aa6ac28137c949a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6657837d53abe4901ef26861460c68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97979dc56b110f1060451b190f553b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939656f441024e22c30fd61196e225f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda8c964126d28cf992ae0d6b342dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d33bd2fed2ecbedea6d73b6a9600af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e2b1532aaada63f8cd56a083aacd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc469715719fda5444125c2fd191dcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9780ea272a75ecd6207be71784a30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98900bd70504a248163c61d6061971b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534a872edde6650ecaa675566d7bdf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743df3ad1e2f01a96ad5d34e924f31e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336275b8a88df7cce6b726513fe4324186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d7d1f92c54fb79335df8baac648f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c54963992684091b97a62b1fc4ef92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb78afa52bcbae625c05ffe3f18971d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5bbc713597a11e9d246ef3ac48312190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988e724ee2c84188f6dbc4ec46fe5cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f27bdb0654d67fb48505131225d42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248c97b97bb062ce54c6a5457416e5a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e26eced7dcbd37ca3f086f800a6c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c886a4713468497f153941c5c28ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228edc4b372c7dab810467e38180928196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b9a4510b616e8b75df968084d5fb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41d4c45fc9c13cc6f025282c872a07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87bba681cb7445e6da4a0a904e3a8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3353bbc19bf3a09735834cf4dfe0f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a61b6de50e32c91e4bb3131188f4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58148a1fed5a093f9f173223c4581ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee253d85b04bd103dc1aa19509e950203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297646de5d0bb81b0aa31343d64484ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6680c7b462c7e49ac6e69317bbbadf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a122b9b50c13d448c2cb192569a9ac4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb654e7d186310279f74cf91db07af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f418a80b0af7fb9843dfa432ed53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328a95337fa83608774a98a007f5a5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e923e79e399bbde3fa2dfb02969aca1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53378ab2c139e3eb15fcb0b8ee06479211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eb95decab6c020050c133b5ac5a8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f094544c000d9ed80d708426dd32b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9194ea0f2de86f0a72232893257d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d5bc79912418c7bae74d4100d353215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aca03462e7d52b29e4e94f1eb78a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd130356f2373bba8d1fb7fd801b4e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b6db06b94de5b5a9bdf83310dbebf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1104a7bbcc85b47487f94ec43c88c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb90edd8d8b949cdd406521c73f793220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585fd754af1aee64738ef14271b3ca2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c71af8e1c235d8ae97563f9415fb4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c39e2d843ae71f938c60b31912648223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74e7adb1f682f095903885bc424418224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4258fab4deec226fd4a22aa0ede8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d0d121d54c394869b7faa24156d45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8d16e61f0200f648c75dd4c60a1da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb9c176d7aa9676ead6a6b14d2565d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecb33caf712614aceaf767d1ddc596229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eddbb07f0c00f92b11181d9447c2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e44720dddeff0c5a7ce719e305311231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5bdb268fc0d1dfa26aeadef32000e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3766d06ae371952390a7ef508bf57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e3c37f4db7ad0c94f28c04282f417234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2713c6abbbee7969c12dfdf69b2a2d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993457c300d91bac4a722cf4932bb15c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e1849334407c4de817d6d9ee0cfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e44768844b41bfd92291f2d0ea230238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c727063b9482e2d80755cbaa52134239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69404f1b3a2c872b5f97c239442897240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e615d37914eba7a380f161570b26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20deede565f75eea5c38c0e77687b6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98893e514b8410a8d0b988377e34b457243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d869bd8ceda349b81c0f9e3fc58f6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29d054d9a44a6728947c42bbdc6039245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca76c20d01cf901ee22ff0079da016b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05c2df19782f344443eaef60b48adc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ccd70d2f8aaa6d1ee4b782958b6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a17a4f6e0a6f72c64d5e119a2f314249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b57b230b2b04513c11d02f6348097a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47c0227699a62aadb1f17bdc444fa0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27360c637db71c2eb92ba2c203f6eb92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e659c0cd595508bd7c8ac86da32a4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3de92ea8688dcf2cdb9966960eb63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debe3c760e54f68c8d579a04949e58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405068ef67a1c87cf62ec1e5e2ed40e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ad518476a695ac217a0b23602b57d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94350c148b74cb22bdbffc1889abe5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d912d8d42fe5bf42ac1bd4d90c9b011259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90283bcbb4c3c33a64bbe82ab58418e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee779a96c4dbc2de74b4e4b509feb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69bbfdf1b7aeb26c7b8cdf79e844f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6deeb17c41291823b3c9e729a483a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d2382414e98d4dd86c718338c22e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32a57ded12e35b9f00ed10ffcbe52a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8b5c05961418d346c816bcb867238266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c52450b8d45f67a3a37b38a99d88d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01636da2cbb8fb504530c10d8905a6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e279a2df23d79d54d12a6167b2def6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b813dfa89ca0144a5cad30d0e5aefb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafa24ac70a240fd608ff6e379202af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79bf818285dc23c6852c71bfa4da89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a925a542ac95e89031012b477659273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c360acbe28239b06506e0bc82fe7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4adf07e5c40c35b57d90c90b60e5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d55ac8b582299eb981ed6a78fab67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012965a51192c2f96861c44e237e5af1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd181266109f809b862ac8d6d0e42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d195600d3a88662a1f083d846cc32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9c65ba574109879b861ed8a6cb393280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977ebb7b81ac7ac5003c37a6d3d1fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3180361ca12220a1fae5c61158c696282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e336d433e9f3577309e20899a5118d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4753fa8b1add8b35eaad372e6fd27dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffd7054bb1b4a5fe7ee3ba65607069285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcb9b3563dc08f98a75769d1f85aab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62b96126230537a7a1981d67f15edd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3738ad5ad8d6db519ad865ed1c9e94e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6784b3039bdc64c8003040083f6ac0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a12e47ac2109796ec4616799b9021290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b701bd798d4c4f7a8890fb2f5fabea2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7665d2ea5751e65428b262d62ec144e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a0c4dc39704f1aede7c1b19d6b100293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539c0c0f0bff15051da7d63edcda8c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd6feb5d6699cb6ff6ee55a35502cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136531655cc21eccfaa9bbb0d58be602296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31550812e2498052e038e413e65880297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7387c3ff30410e2ee0c0ab8b11c48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bea212059fec34071561cd19b52752299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744670ab30ee3ba74761e96c74316332300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dc91166958aeb7817129460854582301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98923571510fa8a93a687af716b4db06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5168550124c13eba3849716485ce1dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc7bc1dda68c90643448b068f4826b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9968eba615a9f9e12f6b61ea973e04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf412c93f2f08f9351997969be19e51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e089a91af3c7b151a631eaf0bfa1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521fd18bffb6a546c9f76ea5c92595c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b291ba13cf7d5cc62044e54d67467e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2371e228dfb1351b99b8bf039faf93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb4a6bc5a30ec59f0b6fc49a82c8ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caca217970957d25c16bd8a31c1af2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133bbc662b644e952bb3ee289a70d70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230f57a2cfb17c1e898029cdd6626d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a4607b2d11ef203431e47b3c163d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4ab8c48ad1b18b43bf264d96c5e6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323aa01e5c7e5e7c89705223784cf45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c9204402d5f54339b464591d98174318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a05bf523c5bb6319abf235b5f3938319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538e427d66d6fcd652fd09ef688b44f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832efecf88251e1f60aec8ac8511f9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f02b3e53287fe41d6795b90a7782fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d190fb79b85e021dd71fba2501f297323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075b3ae309af95ec7dfd67afc7cc61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590f6eab0751e538e3f8ddaa1185354325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950ee59701a3ccec14aaedc291c0750326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f063aac3da67297db582f8f1e4eb499327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a338ba9d228c4905f874560f5b98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1251efc820966d0622bd289a3ba49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6f8ccc5aec0e14261c5a1d260d9e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3e19130fcd5c3fea02043561aaa4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa053b7a5b05a7de84fea6f9ef32d1aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ef46332eade1af4bd3282bb5707f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447434e176078fbf52eea57a1854e4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd37548baa709bea583cf7794d1b945335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b694e0b5455cbf5f8099f011c34af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661138ca293b9b490d2c2303b16c52d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e357153975c76ac3a526728827c5e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d96ce0cc8e57221ca77ab5a1c3771d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcbe8c57f8df902c9072773ebaad93340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903650667b2d7de4ed056a61e60253b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360293e5e0f020a748fc4298dad61dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873231a9c8f627c7aab19cd6d77082e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef7b6c641aa9186e9ccdf82fb68503344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ffabea7d78df6e2a48f16d7f8ead3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba09b9e0b5fc473ba1422525a3f69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d8f73ab1ae3b49297e0c616cf3e54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e6ebaf6e2fcb873ddf3c31940d99e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932dcc937807efe6c1601fcb10259c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190104d0e9a13906c642f4b65ae05d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d24e129feb54fe042cee6ec33c1af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71950ad21d8eeaaf32417e7ae81dd4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd6cc33ba8cc5b06b22ad51d7a1869353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea880d52fe6ef44fbee64c867ee34a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aed39d07e086aef43bf5165af9b884355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d525088054ecdbc6bdcbbd7ad7a7f77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d1bdd3a8e5abd295003e1f2f5dc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e8c06f6321b2b070647fc95cf345f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3b6d62df65cf90dcd55ae800a791d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6c62b9a890f817e3271a0945c6901360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186b42737cfd7feb5475714969a1043361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20856f9a4fd5f428d11d606649add57c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031490bb875ce88284492f7861a1a26e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e58026832192b220d692adf435faea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad9674ab75391616d984f388b8d26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcd5829530951173e675bf9dab6d15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef93f086cc512f35f0bcff37ebcf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1132c609593fa6a6530bfa9d5e8f2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce13680fa143e557824f2c9946eb76f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070e7afd7db7384af9f68767a90a95e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be00f353b2cd0099bf7728c3e285adb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d826a13a994f700c4a3f19200ff1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd024dba2f9115a18a4d25a35eeebfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c8bb363a42ba68b0d48f16a4fa8cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f699f03569e0802ed669d6d6c4ca3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac16694b2b7e92cfc8eeec0122e31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c8adc8a73986ddb435aa8151ea56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4810f9e149ef7183961f337a6c5df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0e07f89875cbe7678a3b30a86a5fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c3e111d04b559ebff00d895d6c373380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819ecef81b633345ad1712b7123ef45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a67e0234f3166629afb79f9e887a9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1b0e371bf44c4d9cf163c83f8d08b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e82b3cb9fff1c871c02e903ea6a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1d074a77828bc46771fc23e921b3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807f33dbb7f819c1264a839daeb0b56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395795a22276fcef06c81343f8a8543c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e21f95d4e9769d3eb31795de1ab834388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e97671d03c9b9093fa42992d2f810389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e5819f1b172a1f41895ca8f3339a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a30821c39bdbb6bb80a54b21b8995391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf0acb4a1c154a50d6600891fdee59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4989384552120f45df4cb23b28a6409393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504c1acc4a9f4714848fcfa3e68be61394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4aa7d672ff7d6d68eefaddd3730ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953f756be75ca2fc2886ef23dc2ac8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da1b30d3d6ebd33b7eaaf1717b6a2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f0ec5146072965c43207a3509e8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e56581dc497fb40ca4d1348c18407399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf95275b043441f8b580b4dbc523e08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974a323dbbec5e86a584c8d31a70e77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faaff0a8bc89eb78cf4314b25d52d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df9223c174c765147f07f718df6d46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae6ca2adc3242f7dda5cec5f5995a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f4b2b3b1d88a0430fffb621bdf95e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe6f594bf84329cd74fa0656b21be5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e437a80a187b4118d2256a072d5d14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257adaa40ec8a8b13ad54d60b2bce88408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef0efe9d9d6d298b7b5ca6b273a400409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dd02421b3cc9c3385c1a64e78b830410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443eab58997e774d29c167077c7c1436411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9ee2e7e3cce4b15c389541f68ef8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13865ae6f70b6cca8bffd4fe6d6c98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbe5ce70718c6c800d89581bef8a83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5f6efcafd9013be7a0c5665f1f545415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc94278db41edc6c53fe98401cbf60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4becbb55c0f8560a6178d27c350e07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de215d225ca556f30c41c23ee19466d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6fd52b887740885910757edfe64b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0904850a7fce9866f583531094a1d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a983d38747ba0789157a7d41691e30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a803a9e9288e78f5152a2d5826292422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d073688a490b82f8f8fc629c06a7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd02fb40928c294193da280d5a106e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb05e5e62641e07f74c84936868657d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf7969d3b0c2f33f6e7deb7eedcac2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2592446ba2420b740a638e6c64b495c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e310c8a80b6a3c4f67ab19a32c6775428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c42b44d9bb33389b5174042b5ca347429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd9dac38589835633ca48b840b6a75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93d563d512967480c1f0b6a75a1ff9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3097319fef481321abb5394920ab89432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51f19dd8dedbd89d1455f5487bf5bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a14c143084d95bd47261ddd4bb91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8bf25075d5b9c8901b1c229e2dc8d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b3828682bc7291e8f01346f27f0f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037aceaf326178bc6f078a3390e42cad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c7d923eb3b3ecbe9801b5cfea1dd3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289ecc186f881655b6651b65085339d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6781fd15983d846ebe732fa29bf0a2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3186f42b611630d626fdf4861f14b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa56245798f8fed1d451235609dddf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b568c6e90b9e50c2e5262b8d33b19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1de0203981bc63ba1f1f2119ba9ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc3e8d9c518ad0e39f7614064780bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea202b7327df888b895426a34f9e8af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4d3ed6af9f12cd2a8923e79515965447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d2193c04c3e2fc7bc4dc68fb64513448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4870eee727475c1ec5b982c0191bd5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c1c03a7c2612849421ca00c0d2b7b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f1bd5ef1110e02d0db13943668ddc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c3f699d09fa32b07e182dc42e141452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4d115ed4f075c13783afeb1b256f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a92f603f31087fdc25a80ead6cddc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd13d4baa3f85d1219087f6890e4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b23717fb796f5890608a248446ff8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71782101ef1366804c1ff093df7ee5ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782c2510cb3e10064f14ad21cd31e2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3346440c0659477005cc3162ec0038f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844d58984792d3470dd797d18aef0d3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e6ba4c143d81adbf391c863966bfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd8bb16d12ecad65dd3055e9e87f6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcd1c248b009213843f510ffe15e9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416adcdfc9f2934479e8160a234c5146464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f9d0c7fd5e36e6d0fd2b0efe731a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c51e0c485b3fbbd5e2b7c185110b5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfbf31678f1a19736edce4e86b1b7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66eda60667efa4cec9bb19c6cddc01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882564ba740f7e8753452300b3e6a1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c988c7c2585dd49ad1d236be6a4e087470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e71d363f0616c4caa625b08aca0845471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906723e1606cff3b6b2e68868585c8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d15b4e91bd9a1e0a4e66ed822d6b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc3b582214c8fa76a2686dc00ed5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2224f0790d69764d35df37d88e3aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba827c0b37561a70b656e91351355aff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bbf880e94bcce2fe66188854f9ee3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971289191ef98e0f53aa7903831e65c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972abf5c39f28aceabe70db48b40e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c725050ac79f6fe3a235d17cc12eeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448635c5ea871404381c31030c71c8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3560c6dc081e96d09eab0bc7f19585482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785801666bfec7124e397c4034dfd94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2adf69821b84902ee142ae3d1d5bc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103399664556547dc5f285a7ca3101d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0cc37b5826d32954ffe73f6f8af7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329dbfe670b99ef2a1cc6b28287b30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853638280dc90e23f9b85bc0d43de4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cf39a8988cf5a24bc189582b07afe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b473a1815636473a4e89b6944c3bc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74155c6c2ce4b1d3ff7d0cb5d28a8f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c82572086ca071de94bbb22172cc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a3d2d4f8ec8c96c02a07af5bd4892493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3287bd710c2fe178e7cec99bb97ca1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd48254d1dffaf0d4d6076c26b1e4e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507905eeaf8f5d4ddb01fdd2360f716496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca44aa62c943513065f9ff61dfd214b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f1399ffebb65193d970c66dc34082498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4e8b2e5e53261a30ccf13047a4ae0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef916835fce573e5265ba2751b7d257a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a9d83b44064a593ad78007d522167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e2ee3b5d9010b434075812f3fc848502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9818717813dd3b1eff9db5cc00a86b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764baa157864dce76794d4b57d6a66f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e33948de83aa9478d99d502ca55a8b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87e0d3f00fc8aa6849e81fc773d05b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3286aeb350f93e8e1cde59526ca068507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769c0df8ec05f360c13882797a6504f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8addcd8a05857c135bf90985b3385fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff328f116c04b48ea620d2cfd20aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c45bd12f356f43c72717b957262a55511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084285a068c6278824840ded582a29b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8e214b1380b8f098154bc0880754f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3097228076478930ec5ce55124691514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbe3089950aa1d12de88e8cf569adb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d152a0d7a94fcc777d210285cae173d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725b2fa1b469e5ec5d33a31051f36f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c13bcb37e8790f05122244c3805c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5644d6800337e5d69e4ad479038962519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b2f73385d833622779b707d6a82fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0d2aca3aab0ed7c8a57fd228cfeb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6bce7e20818045a3e0afa125439ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15b3e5241d417670b4dbdf6d3c5afe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df066d8d40ee04f625a9ed06c3c6779524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508e6fe33c716e179d22805fc0f0c6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62abff8e27a0028fa2d266a219ec7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eb8cfca2dd109f72d55a8e8f76300527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5ae3e069eb865eff65b626391474528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b37a517675fe45c7c9f22ded2e78a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21b88780055212a47ac002d015c56b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcb79291105fc7586a100958c7c28f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4149667cde882fd873437f977fec7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514a7997161bba3b2ecdc936801a115533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25250f6b2ce0c8ba62da8ad4a24195534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c406199ce454dc42b016652e6a8c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98af49b16f750a13d6961f42e5cefe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29b92672c928dde5e4af5a68f3a9ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5b6717526b571ecc621282ccd0899538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6c73e459131b946681ee6bf501cba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e75ae27aef931bdfa72ec8ae4d0b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39e033fd229561655b7898541f70a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e0c14a5f49fa18a143cf934089631542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f85133a2055edbb6d273f708cac5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459332dc00d5ef004b16cb7fb880c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2470a765887b3162cccbdf957e54f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14c3f61db69f1b4973bee37cff7a55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587093edd6611fe1e23f1d1761b35fea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd174518ff394409588e1431e5c93d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd730ea5d11cf24d575f2ea0edfdd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a834c3b1a48d654717d3a768cfb8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eb582858cc4f1326a812807ccc715551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542130be70167ef0d86dd120f806469552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667b9aab4b14ed3db5e9dee10937452553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3bc8e70a0c27ef88bf56e8e0b43d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3714bf37b353655bcb7db9cafdc07bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cc09d589d69db82dbcc3f601bbef2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f6f0f595feb5e2616255b4a348939557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18816d1456217674431fcefe53cea5c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6c7b9676f9ed2510adc7575c2c217559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50974ecb01999976fd2c2a8a993abb30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e808a104b4bae4b35b4b33eef47e17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c01c0e3c7cd96b9ea3eed0ada8ac26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0fa338403ed60514cd820fb38725c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2f6565f16be0223bda74f4f042fb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd53e135aca7870edd19da493214e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5747340935518f53beaca29d36f94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b57b71dc1242b9cf179a063f3f056c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddf0f308d99a89b066f02ead97d3cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d8e93de27a85a64820ec17e5a6d32569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d24db6d49d65fdf7523500a16064a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43d8a0fe6054707c9b4186c61016d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09ed630a81523b88fad6cad7441e45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d725a20790852328d642d13055d91ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3a10dc40e7961f03ade3484743153574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894fd41ff918817d840ba5d00d7a0a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237397281c71c8b107a0302c6e06474d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b100ac139908c58dcdf312530694f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e0a5024af6cc227086d062ae465e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b49f5ec3827ea803076b2d232c5590579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc1fd47491fad6def8f5178bbc35a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4cd0855100eb99ab4f336f7f7c1a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fed7089ce9624dbcf582b15d8ff56582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8518e6f7ddecd6726fccc1bb61e9c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0f8faa10daed4db371d84767d5a49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adb5af1150e518f160522720963e73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cb0ef803ea758d80f9789eb37be1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b69d5322e4e5554f22cfc254bf03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f026343fbfd47766e6b29a078af748588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6142ae49fbc338ac92a8e2a029a59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3f8c92f4cd53009424e84faf6a56c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435f993a606fed5b6c0c012cabc04b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b383f647b320a188085afb8704e7aa5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339befa70bdf058d55d548ce642115fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a1f1bef7412e3831ecdee98672412594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154ba0bb91b8dfbd055c59367b6d94a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c097f8f6e9d0b819231001e66b29ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f17e63c257b73b99c61e0f23a6301597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6e445ac3b4327615adf226d8e96a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4a15d948305c7444dd77f7960153a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115403fad349412a42bc9cd36eed08f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51650e2ded99994e00666670e50d03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c22d44770b5926e597265e27b4475b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ce9723fc9083e880c2e5980101cec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67357f5bd33730a471c335c6935098f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a162fa7ee0a3437dcd509ed6cf84b8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f6f1be865bab902dc4f08bbae6996606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0b7f93885300cf2b26615ccc217ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435acfe2e899f4bdc66dfb96edf94a0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e1c840c85b1ef1712522533722d23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380e7ad2f91b9fff6c6db7edefc9840610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b86812e4d09195eaa87ad03e4aca8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13371a7ec06f7e6c349a06f5291a659612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399eacc1bbbf97a92ba72dc78c6ef2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db08507fbb19a7632c178bb1967dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e402acfcb295bc2486424eb8817de6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95672931635ecca8c3885fefc3f31c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa181acb3bea5bd05c7f84a32ac5c7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd76fba2bf907f9df6212ec1c29081618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5d16b0de02aeee1cb6f41ff23cfb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623cf12a5347a096d263b7fa59bf2b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca17a2422b45a363437b852e19fdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cb08ba33b337ba72ff3708faaaf16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b58ea1dc9522c09947473777317a98623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aad9c9140f06b4d3f633ac855777e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765db3128e00233f517bd5e4256df12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c558ad4ad157137c82ee2ec1771c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849438fd089099c1716317ef87382499627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a8976eb1829aec4d30fa2084bd34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cfd18383fe9e94b850fcf96052928629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311f62b7cb7a37e894ab134bbd36590630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd0788d72cdaba1396858b06d56b80631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94421773f17db49d364c2d0ff82c787b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187718a3723e3b7d4d2ae01067370f89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a9a7efcae601e73355ba2cc78292b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c497b7f542034acd0ce20fbf668e7d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f8cf4e387d73020698dc790989d56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d39394a300a2dcb164b150f9b1939637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bf921a5a9798291eca776465d7433638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e30549a7df0d4472bff6bd78fd1d0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d64df6ff67b47ed9be29bb27dfcd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a83402172b90151a0bfcefa7bee9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c45202263ce8351d442b45457372642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0760eff067d8375cf490a45a3e25f8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91519da0b1d3bc33e606348ff83fce82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4338bc51eb873da44be879d9779a84a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cf8b6b99dbd160fd828e812d0770f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ac0845a2b9e46f1394ff000d5795e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12403b3747a32bff64fd103d7a31fc2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56db22bf2240b57c25c79dc4f8f4bd1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a300c65e67283f699a53f23c9f4203650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde29dd6e23c6a5b5f7d9477cebd8de7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bdd2b2b385afb266a921862591556652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdac1eba31809b1ca1a3b6f17b81ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef83364095814a5a81e0d57fc8f9f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281067c3d62f566022441b1b38f8ad9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d9ead162bce144144baf3ea197f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf655842480157d70faa5afdd4b68845657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4dfbe05ffc6faa953a743cceaaff3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1703b30f4b606b413e352667ee7ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9652772ef0051238c952274e2c153660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf35da602713075a47e3d22021f59d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddc6df38997cce27cb274def89ddef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19e8ccf1b9c8487b7bd80bf59eefb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dded6120dd5bd6b36d7b636ab872b96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f51ae7ac44ce21d5ec43ead8e4788665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db56003036cd65bca73f339a849d1e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c727f255177330c2721599d5d9a50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aac3a664c80a7977078f178b88c88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37af82768150710969df1023cfb8a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e6beb4122e739fbfcef6eee141e5a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d6ff8179eaf4dd3058fa2244fada0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3c43826754f145472923711ab4655672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f52d806aac7bd3ce9e082afb52026673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687e5016c3a18720e84b209d129c84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33735d54200a6e8f924300d23a19405675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3843d081fa6a0b10a0b65f9d81993da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc6d72a7c7d1e2cb26f543dcaa57cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f144a1a2a98d2d44c0812ca5df0f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322fa7a9895d0ff3f0f67a7af507fd0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64841a95bd6729aacac40c5b5bc677b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd864aa0dac1e11ec21bdab60c1394681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9fc0b63f3b069bd0a30a69cc030f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2cb010d92a9e2ddbc4fe08b7b40d2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89cc597153eca422658a7231c1d72d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed07bbfdae40ae2e966f4fbb95c4023685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3986f2b8c124e0045b72f2989606f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5f528883d872dd54ece06e13c0bdf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fe137cd49c3f31a7416256bfc865f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9290d80f9e0489fcadfe88b48c1500689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86c92cbdee7df5ca05d6172f011b66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b2fa3c5f90f23d06291414401a305691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfcdfd2b80106b696b1ea0457f2919692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef67146b76ea29d4b7b900e83f3ca9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ae5be62b50fecf4d3b192f91e66e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a94db9e86c0b79ab391e39817569fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c03fb75ca8ab6c54a45054688d86c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508e19edb06acd0fa65293490f3199697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e3cc60164e2e50fd94f27ce3dce8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7ac610c1e0440d8d8ba9f62566ca1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472fcd60095a6b77d553fa5f07227bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041c3b5f64e950ff39d69bca6351b70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad862c239b4c6c7cc17d7abf0a8af7ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f09f191501fdf40e6199f9a6ea40d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2648c4d42606a57f3f183210a7aac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ed7dc2f53d0410bcb0f8cfe76ae3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6ddd093a24385c3a65f83829a4759706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d108c2403cc8a031f477ff809af72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e91cd6de0e32ae98c6c9e6c44107d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622049420957ce166eed74d91297acf6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f279eed9df8955963d8e958c80e269710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511f1402e60f1c42a48e3a655d6138d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75698274e2bd0603c5010e26b68617712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180136561d71ed19cf0418c28f36e9cf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebdf3efe241e38eaccad34bbe4ff64714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc766e1cd3cc3a8de97b52d76704b72b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227e5e15031449a5b6668e3d14968d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14430aea9d8ea49dcaa3053421a70a3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d2195c7d594863f74f251cca9c234718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f3a84728490d925899c4e1865612e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c907e0406ce3d3989a51ab0fa8975720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce4c9f7ead82ac0a84bb60e47821dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04e1e9eca64ec88d67f3a68e47006d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428785d66d0ae60769bf574bc2653a3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203aaf4230285f6ee9106abc2bdde5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae128961549aa4a60321d7e8ee575be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ab38b5a3ed173e83da39fc82f27ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf506288988841e86c625162cd2e553727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02559318ef0060c02d45da339d212b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f63d9638bd3398b1edbeee5f7f283729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da52d2fe1081c43300af16d1b8c926b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373e788a19ae7602afd6bfc8e4d649e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e251194f372d935cde1951a88f1ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14992f98e3d31fe66641ffdc6bb856e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983cc035d127d0b5d30c15b0dd7510e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4406df060002ffeefa07acf2ed03b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edd8928e0c2a770fba903b93025005736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05572020e100d20009447190b54887737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ce6c0e1908c9af8777b103dd9698b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23759cd8cc75ee76aff5d8bc402b1b21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41593485c1a4a41640bad8846c8aea39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf215d23432c8322fca68c24ce8fdd0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e641b6658c6bdb888d32484776503a4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cb151d427a8b195092bafd39f6481743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0dad198ffef7465f38f5936f458b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2932314abc7960530b5f340c0404c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793733560db056371669c17369d598a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a555d6faa3e0f2789b696bb5bf5f50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692e31d1f52468f4f1cef5d94400240748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e097a256b6e4b6b401dff14d65ef1d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e9e9040319d5d1f08102d10ece5ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d756644bb3d20962b70b29725c3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eafbc537daf4806421ad480050a04f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571472fbf310e67ff738d1a5ff03f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95029cec2a63c9cb9afb8f59e40b25f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfa45fd04737212ff6f39f4daceb2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb58b8b93590e9db1c79de9c26da9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff6c951be3c6cbae5c7bf7227a87c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae59d825cb27d7d7a2eb78ebd5fbec3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0be0ba4e7d08b06ede30d3b79ea1de759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1901ec164c98b0d487f5bcdb60753e3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee92d951bb9992ad68ecc4ccc0d600761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cdd525bb68d6f6b424be16b40cdfc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03cedd0afeab2b6cf66dd8cb21e011763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65f6ea28795971983f15922de0a12a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749e6c4da7894524db19d9f1d70eac765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22de45a0d6bb90fe55e6b41742046a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34595257e6558bd85a22831a7cdf3a4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d33dce6968816a98c575c2f4a4c37a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da241abacb5580a78a8a34a26cf3fd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c277b4bb6c35ac3c1c1865db29155770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90dbdfa33263165befaf97dc0d8b76771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1034e836eacf712b5f16c9a3af625b7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca378d1a553763aed9a6d84954b8efcb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942bb9b6509dfc26115c3ed1a35103d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9671375ec804e955d85c0510f4e2b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f14dec6f0f6c35a1fe122196122e0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed1d03da826e12f11f8910a72d36d0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba79229c4a9c1ef7431f9cd9f042ea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64ec403b185124a8fa621df4dbf7db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fda8f46c160ecb49d7dbc2961b429780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee1515077a6dcf8809135e02e29028781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc673c2816530a049751a249cb742b24782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317a26ca1f1d443732d4eefecea66c7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69fc727d9a56f0393a4b228005e416784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d5b2c2eed7df7bdf296108426afe6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6a892db96296c7b461767e0d1760e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427d19e00f16a4436742c9b77cabe39787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6abefec17b342e0e18737b8af45b3e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5084757c52614b628abb7cbecba6e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5836c73ba6c4e90960d44e8f43843790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9d116d98dd7badbb72775a81b9b18791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e628d24ae5ac9341e41148cca25ef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602911c225e4e98bc686aa3cde1acc15793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9289c7b44bf3c5ce01b23fcc1c357794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d798a7ca02a779f79ae528b87bdfc9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a107baf0476e17229f1c034d5e00b9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da56aa166a91124fd12ad3b7be0a2f6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b3d3db5d83549185f13802860f8aa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b222f41f752127d7f3f5b57602689f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccbb570e4f6f6a37d1ad62aa661ace800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697951483f8289ae662c2125ff164bc0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77891a380140733e6a7c85c49ee53c4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ebf9a451cb657c4bca59ace138672803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90446f5ad1c45caa80a9d230cedfce804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813e6cdb7114b26651f129c48081c1c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc63dfe41a3d5d9406c48f3e7fbf12806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b087f6e18f301c6145e0b0305cbbb9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045a1c5b3e0e4b260637fb08c0c3eab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5d3da6a8bf843519ca335ccf7db8b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768615ff7ae2452ad799668c1036e17810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae5c82c02a71afcece3c7c2da79b37811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87408f1599cf09c15b01f35b4bcbcc5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7c793eab7e37d2445a4409aaf7fc9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e12373d01794b8f57c7d87386d1a2f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb660944d4a87cf8f1d283c7122cefed815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299678d62efbe964a3ed82934fd4030816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ac4495c0aec860477b2ed228680a817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fe6415b0b86c7bd95b240d80f06541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55056abea5d87c37d879212db62503252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662b4431ef7bc91335920af3defa3a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a8d921a60fccf5456dc7b78506b034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d686c6945eef349f510f055b2f290b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798df8c1a935d58886bc8df64d5692746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31969afcdd51c8f1de4402b3794ff47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1a2b120bf45ad2446f9d8b825f5708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07155034bb442bfc297414a00c8421b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a5895ac47e80d414fb8c176fba07010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b88ae0b1230facec9cd3b1df7f02611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d615384655af5e9207abfaf4c3bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8e8449bc91885d9688aba527d6f6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bfce7fef851cdaa9f350a5b04580f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595156757c54df42380a8865f08251b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4dbbaece0d8893deb041478f2de0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39839381db89707af55b73c33c2f2de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17d5e4d7eb708db10ae059ad294d9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716380622740e4e076908a8f7d6f387719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc219919edb8ec198f545367aaa52e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eb27997ae496fbf664b6362e600a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4183efdd6ab66f79904d84d75db6f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063af1782f0ce8a78e200a070d68bdf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb8c23993d3c877b6ccdc57f2f0beb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811461fc28479f92c535e9074a940f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe24a821de3b012d9832a3ee145a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739fd24bc60f20fd1ecb78e1071b36927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b82003654bce0ba74ea913d9782ac928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372564141bcd9c3e246f9fbbacfa8eb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb340d51d1fb3cd97b7d05aa45267a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d65a660a000b55aa645033682446d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960cd821874eca407817248d08ab98332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ecfa4987664b38061df731456970b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92e289ae020fec2c3ab17df45579b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52587a20825d93cbccca16baa4d38f0b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7730d920315d8fadcaa81cc5d92264336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c789a51f13003fe99f4c9534509d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66904e1e6edc555ae0a569e81bf0b9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e685bd8acf8e78119d1dd2e8a26f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65418a00ce59cdcba958339561a302b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea0ec981b773d574fff606a43969a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fd8b62cb4505b1484b09fbf16b4e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899abcbcbe9f53cbf801093a76f9abad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c6e98e93b8ef086849b098dd7746244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f709303a804a723f882c02f00b7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18ed18f1bbe7b27712ed82de6d43f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a7e2a0cbcfc7bb6d436992c2f490d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c43219207cd4bc1ab866e6f94d8a7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733d283e2f1538c3fa5d0ab28078a6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d45ef6415cfd535633fdd356d511b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e92c9737dea6adb465ab2e1c629b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42942c4a04c24b534dfb98dafc9063ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fad60ff4c1fda83bfd7de26f1e94253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac0caba1b227a146017604b6c00a2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80964f2f23aded63afe8c537164c4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b73a553866ff1fc21b8f906042ca7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f766d45e19da942107fd2be6b620657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526f938f8c2579429a57efae44b52f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b32f0febf7a72d50689cb29b8dc3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0f71b9120eb24ad62012131c7cb4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994d03ef5842f8b828ac6644d83b83161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c843f616055d34708178841022c4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9d02a4a582baf572972f53ab5b86f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecfae4e8022d3f1656894475a772dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b517b68b6f1be6f99f9e8098a8c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57411e9a5727d423a15e1afad4d8f8e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c00eb42183aebb14a8ca0a157268367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff335d5931b8136bf47a8d1913cec9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c05e47729cbc3678ff86ad1b0cf6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820b068421596f5cab2f318c8aa630370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a0bfa365b500c2fdf7a839fcc917171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6f44bcb8749caf25fbeb88cba16e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2299c1d67690e2b87a9d1488b2bdb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338121b62a9939e38714ebd3ec68198074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814430d4dd648e3aec31da9eadb666d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38ed79739f1b84622b1bdfd18da6f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185b4c928665249302c6e722bfe32cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaa200542594442dfef510ae8eb31578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eeb6fd3312398264e393fa50d091c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96cfe6dfb996c4a4bb757c0a7e1f5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffca7ff5cd7a19c8757851405c09fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673300718211b4fc6858bd9e79f62f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899af6f905a8e3a5ef23c56657b09f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb29ab9b886a88dd5a4d2fe547c2a0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a814c438f06436560459ac4e7f94785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87523af2f08199c43927c831349ac07986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e03255f0a20d9dc91483bcda8fed087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115944aa490493709dd2360c890f4bc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05dc0caea5bbc0197af20d3b1dc86789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db5dcdea2a5988f7f136aa176ce47990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7593373324c86c6ba2b33dfea52adb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02549d5f9886fa5803e6083a2fb5ed0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb26fa9917ef623a0e7693c1c9992593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d6ddd89c359d95c0887110829135a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608de55ccf9c2131c806f79e454254ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f82dd16907b1e1d4d95a83b713c5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03521117bc20d7b882edde4541b8f4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecc2906cacd39e52735c2f5697d57c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08ad866bc27395b8621ffa9e28d80a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28282fd6b2983fa82c9f663b0139f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f26256f5dd2d73a3b06eb3b6bcdb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e0f76a7addf2a5792c78ef530ec0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537a33d0aebf65f3d21c8f6e6f5925f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13572d9f749ee8c4a767833bec3a1181104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7971c7e868acdbb5d719fbcbb374ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28db3dbfd6aea1d85c933f20b653f8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839311de4f3016a8c62a0902e79eb0ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd0b49cf41ce637188692fd1faac3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88272afe3603b992a97575e45daec477109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2276a74b5602682d85fbcd140e66d07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648e0bf90583eb00f8f7fd5669dda6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1eb2ce13281d4f619c77269faaed3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb418039f0835c23b7732c6bfd3f8714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86715dc249369f764cfe1ff5a656ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a28f7984f8d005d73198edc4e30e85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d9b8a863dbeb4004ee5921d812eab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e9bdd5c1cecb0e77ae733b17b61e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421f9fbf549cbfbf421b93ec70c8bbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39f10f58b78c3ccc3f46b7ad8909ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21aae419f563fc72308773c3fc99be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f107465ab3aee96170a401084ff2d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef110083f429eac8881cb9664887f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c722bf579b2a6f78483812c9bbb870123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d6154ea5e7370b99bf420e3ccd999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8427d48f178fd51089b2352b5a731125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddd88a6cd40f6c00317f1e4479a14b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53e4c1b3480baf98dc6e4280020a05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65920a2af91333fd783f3996652327fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed90f87072c8a856f5518a348ecad7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86357a8fec79e1f7ee269df1a5b39e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02141f38e062bc5295b01fa98a378b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de651df972ba54c7947bef4ae30275132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2d1928fe66b1cb973e35903c2906a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974a6c719146416b7cfef883fa96383134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db336ae08fe8fa12c35c7e3e4c6c50d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb56e76dc044382d1613dc6de0700e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d49a8cb3aa04dc00c1415b3a54aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd7566dc6cea6bd584f26cd1875179138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f6a14c56de187151bed37374052d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c58e4515e94b089a75ce46b4abdd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14370a773d686ab23cae71d45bd852fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761d2834125946916e4a16055d2ec9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdbccc0e4c44f6c47c5d754165a249143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa196b35d0d86523cb21533fd7d4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a516b27abeee75667694b152619008145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d180e64b77b15a54944291480bca8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58244334d5377e851468f81ab2ccfe47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea6a8721f83a51df7420d25c69bacf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c90f2483f6f9aec311a3b8132f36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609df733d047b5deaa43d4148fd5ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4396296887fd48efa505cd2e9462b1f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2550a330a3d40ad949936c4a4feb11c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b27823229bb5da28200bd3fb74684153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f82fab927777c92887bd38be0e022154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a63d47e9284aafb8d7ef4bd5378732155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc53387affab352fb2faacebb5147156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6666dc367c88198d0d5466a14e178157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830318d6304651f7b432f05ac9195f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a9ee39d3ff246228f11496b547a83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbeac6ba0ff4e4d26e852538ebeb96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355f97fac078de4028993677788c9d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55397c801a3712c6b0a1af82dab720b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd416b316e82da5d67e88658a4fa2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b1d1d57ef5c243f5977224d0aebe1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a458da1e6c009b9f9d374e90f12d261165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc713224d2e6ac784e3f91954b50beac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde6904a1dc7621391c092ab4926817167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669aa7416effc2fea7d4cee0bbe24d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed313cd31fa4f4f7abb9731447c81c35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba44d1ca30b39295ae24838ccd31b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db812a17e9287d16e1350a2f487422c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb4c478d1e915b650707017c17c38f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0894dc1f561d0edf904eaedd1594ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df7ac5f11664ca9eba614092446d03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d295453fddf9e2aa9377908e87d663175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7aa9663c8daa64b990f05c808e6a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529fde97cdeb68206c1c6e15bc8bc32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a396ad3ee84349777f64bd3fe0eb420178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f3f6da9091cf018c75b232473f965179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1b09287c6c28d9e2be9acaf414ae4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb7cff795143c73c67b33194fe52b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9d798e280ebdd23b04b5900d1b318182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c6f8eb7c72c97903779261746b101183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3774c618991990f989f832014225dd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c981d73d32b3a3d176ead42ea1f36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106b048f11af235679c9faced9aff1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c5043165680c70255e9cf7caebc90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3476864c2a7de492987bb169c807de1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fff769aa50342b25a7a46d61d5be0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40611242939bed7499ab64c7ca8ccd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac73af775149e988d4dc024548bf08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929110855c885705e5a7103e47cd6f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862b6a55908c361b72dd8adafde9984193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8091328f443eb650b93fce93823a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700108e439aec081431f9f83f4c220f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2f101e0f502dbc9b10bfc1c593456196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c878decb050868b2c82addfe0c1af52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69754d43b1491d5f14cd71a70e729d89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74268fa1d786c140736f7512230d32199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75df8e8c805aadbe9c10d5e33a59a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b14357a933e1f839792988c77f95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65523db185bc1313496ba75fe4949023202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b6d1f3da3531ce2bbde8826c1ad84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685473721dc8fd2268197a628a4b64b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd7e905a0f911efe2717e865decffc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51b7717118cd08c5e465de2e3ad545206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f8e32cff7e0dac249627e073c3a07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208849878fd72d774e5f98eaa750ef6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef61ced66067ef7502acd0513b6ffd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac13e274d17fa892a70495833f31f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5983385c9eae34cca5320ec645ffc1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f51f74ee2dc2ad5ba1af5fb585dd2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde9c400880b1a53b051901eabb066213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af217e4c999af2928b18d006dac91d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a2ac1c5a99ff2345949956525a82d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebbb294d6dd60e65235c1ea588c34a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec66b212531bddd74846beff3370cc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bff9655727eaadd4f4e67ae1c9c1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624b9b289279585057967d17f316cea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649832eb68805daef0560c8ef36cf934220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ac633e49557ec1c2b1c07f78a95a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fb7fa701ead483591ce54741d2440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80d7e0d1da36cbd43686b7649ff32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c4e2326ac9c79add728b1b6f7e88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea6646e5ed2e6478fa1bb97f24d54b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b445c8a08301e9c1b8eb9a13429ca9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2d4eb15e437a962ac5eb817c2c1d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31820cb25a2af7929f274e81a864d842228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d50340b65917dbc1d466359e388cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff76417da96c1dc98a6ef695f2d4f29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5688323ce6895e946b5149400ad55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d26886bbd35b997c621e3363f333f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2036c0d3502fff431ef8d37ef494c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403b9a9f2962910d3c85ec0390c72c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275adf953c77deab8f74832f16ee06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c5e39e71e7046a56c84cc4b4880b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e927783bfc4a7e7e030f9bb767ab855237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1666d3ef3a7d9618cf103243c274e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f123fe869d3ae79ee96f59637464239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa6c92df28cb04fb8cae39b25a773b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2bbd7f8851057828336b232f3d777241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beed2b202a123442009ecdee539407242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f014b1b73259ca7153f87adfbdaf7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2262faa59b1537e5d7ee1221a7484d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73bff93ae00f05a2f700cbedffcbfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8e067673b45f3f560ba6eaaccee2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6bdcce876c9bbfc32411f4d2a975247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe7c107a42ceba529da37e53294967248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1b4da8a13f42f1a93e6d17c585d7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37660523471e186e70068e56cf1436ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787341161f3f0986ed9e25e0d28381251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3163890b4f023136c24a19d9b5e999c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77322728bce6720935bf8f82a936bfb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068877a8d58c04634c5fc8ce0614aa3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d47c3f1ca5b40068980f87cf4632eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987e831bf0429bc5bdeca3a7e7bfb53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089b8b4dce55fc8e8655275b20a648257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53310f8c4738d96d89291b91c886701258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aeda0e7becee4515bef0ff39e3133259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5cbd3c980036d9f345e0649996e7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18c7f404811b9719b8c15416089a3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419a217ffff15efb6c02a11738bcfaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894c101fe53ebe2c990e83a5dcb8598263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c0fad19e6c24e0d3f5e9d8c01c278264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ece180cbf37a7ce37485971a618cc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4747842a7f18c1ef3b265f4078b921266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f903da1d62b102a9da5bd69990f89d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb03b7ebea5217edf465c165d47d74b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344579470efdd2c07174c4dc781ae258269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3d5a17c0b7ccc5dfee5f0ca4fa50d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197e60bb6bc35d2b4245a781b18e4bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734371f6d2beead0bda0140d360cb9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e118ad28d9925680520adddb1bf3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae29c92607431c5e410348f087999c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0aa8a052a2e5c978c540a2f6b5d35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dd27a4513a57fb98458eeb62aa3e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95285c4412df304339312935cab98f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085d64f664beea047e63b5fa591eff4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef93ff4d80be251479d19e423189489279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd6a82f0b3b992d4cca88e27602e74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63c97bf3433fc2dd8bbf919bf5de02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aeaa3299c906870c379866f3daeba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba9bb3e80620554490e80b087f86fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3f478e2fd39cf9b7ac71343b1b597284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fabef02ad990612eded092e1e5e0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35262d026076b2ed726420fa10820f1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a5e3cc9173a6c894936ed50946159287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc59144f38e398c6235f41627ad769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520266ba97a60e582828bc0d68582f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef794a85d718f25a7ab5a4cbea1624290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426180aa1d41eafa97cb14fe92b8225291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906db549c5155fe9afbc96a58d625e9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ad927f62676e94485cf582b946f4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ba9e997493a511c16ddc29e17864e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe2911533ba8eeb98d7db4d1add7a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e586615559f73ce00a55cfbc2899aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1d5677a6b809468bb36dd6ba08bde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66900c0b88ba3bd760e96b6978f48d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7518392652a367f0cced507ec5c94e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc2e36750b90d6ad89d651c991be70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8f14c0b71af8b9ed5f407f324a61d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096048c74e848ab70c22a4b044cf449302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f3391ec08c389e5f8cf628ed498c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8310a33f9b3fdccdddd6315560497304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e84fac7c2b730405c3f967021e7b8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fa8f5a93eccd2bec54f3ef406a9ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482c62bc6feb74f4c08e4c23c6c0a44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469072edb57caca41b8c934a422d4db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81267dfaf9f149de62171fe0d7cf736309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df23239fc74b69311fd39e628fefdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9ae871c003134905cf3a9df03b5ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c596842db1bc5f2981a34d43f7eff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869494ee44cd5e92987dc6390a79517313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3471780284e25b4c1fffebc30fb289314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ce8044f97337cbd86c585e9d294a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9efd3f4a128d34d03c1b31221aec60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115e15bbaf07ae9840971813111780f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d77d6749adffa4315aedd0740684d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348127b8955558efb2d400d1945d6c42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045d62f527a1c387052f8b7bb8755c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100de23404455c4bd0a3401e32214a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd489daf11917cc9c174151cb1d3850b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990251fc02991f7e1994b059bad78524323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b441b963e89b8b04008a5de51164a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae06065a835ecf51faec38d3acd5bec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ceac0593ecf9f9b8d01a3d6199fbd7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bfd3f3a3a364d76bc7d4919af7790327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc74c5fde64d6f5af62b7a285d6fcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409be7a9d95c76394f4c7f096bf66ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a935698751fabe62b821c592e0bde65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb3912b1ebce7552a4bf666f84ad7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c21a5ec8bcb34946c5362ed728d09c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1456eee939e17534fe605f9da97f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e113f42b41b485fca1fb1420aacf1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d8239811946cac24267194de73231335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070b2ba366c8ccb35a5840fb37aafde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129fa05d0e0633ebad4e0b5556f0110337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db295327b209af67b613d2ea5b50c4bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ca48923b14d7bcde9a6ceda49910b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4b224dc48bcc3a95d02bf64728318340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd275bbd05d5d0df110146a40ca364e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2b5fabe110f52962711f20dacd7da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a236a1d8ce93b6ab4842720d8abac8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63de0bca9bbdca57e104374a08f906344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3afc997741b27dc0c71e7d1224c6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0aeb0b9326d2cc02cc5baf686a731346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19676b36347b1083b7bf6b7a65ac704e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09a87f1c907a5706db0980855a2005348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48168948cee3ad52f96e2237ad51b5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9b43e7ff4b63c8024db595a123ac1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf960cb20863f571051a46a134c82a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e745da351f4cc3591cc8bdb810600b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf55530a08eb349feb46f13941c54ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0b151ffbbdc30fc1ff2f844ec4187354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f13b17ef4e68dc20ffef89c5eeb405355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4aa1c99348c6fc5732f25c6c8302f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d535c9a4e4332fc03e6f4930ec17f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de15eb9384cea930b0a8164e55403d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a766733222b6385588af13f705ad72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774142184834c90b1ed9f0a1d31690b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f341fd837d1c07c5fbec5b466693d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab359a9472294f752b01fef3ddf15c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e7cfaebce5102329f65aac65bd476363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0816627453c18a751a81ceee2c3b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe6bc7b174f539199acd41c36c0820365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0b4b5b66b830da0586c5ab9e37608366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81df9a2ac8f1b0be1db6bac5a1dbe4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f06283f2952e05796882275c0ebc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3cc665f2cdc40c412b02b9d07ebf8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec79ca383d069af5bc475680193353370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cfd36aa88d4c4037bba86d89e5b77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c77b5ee29d698a48b4c0443a2fbb24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440955bac06dbe08b4d83a3ba8a658b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e65158b7758d90949d055f57964b5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58c0d3ad606d1d0225b307a2f15bc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69901453a37ebdf8c6c6a965611497b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694459b94ff748a0ce444cbb45fba43c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e267505f446640a0b30c56581922b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc7e7a632af0841c17e300da89007379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10c02798ac81f48785ea079255a80c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ac571cddbbf7f23c2778cf9741b58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e4c7dbdec707d233183615573d271382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9b1ecd2bef367d23e2c0d137b6468383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2e30efe8a203eb07c361a7c814987384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fa48e4ca9f095b0b6f302a6035bfa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce067ca9dd50bd6bdd5f19c50f32b87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112791d861a3b1590571b7275eeb604387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e5f6bc5158cb08e08b61c24b1e2af388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71991855381dd382781794e8af0a71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c5a36ddcee4a4c61fbd557b947a08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b28e4cd1da71ba9fbe2d4acde917aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1cfc09cec7a84a3bc9c7ec639f1f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a972bdeaa43a503804d25066259043393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475a65e6f857f404fe7ef44fa894c70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb3a3763ee7d8d70818f3198b21da6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32bb387985854ab95bce2acffd01e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26ddc73dc3c42222de04220c55d01b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f57d60bc5088ca549ebfabe72636d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fc1bca0d9fe162ef4a9305d3bf493399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ac2f226ca70e36bd7655472ef3b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ceb24367210911ab6b225fdfde5bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c33cf796df334c956dba745e67fbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f8bbc4f21a56851d99f394827196e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dea4d95abf1e6611f4e68ede3204f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425202417617d9dde4c003d4a4149d6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b688168e224fe6a84fc0d011d486bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ba95f0248bf1b14192691e5c8e95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b89e48e85c6f84aee7d437cac141e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e6708ecfa2bc4b6e5d8ab4524f2cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee7d9c9c5aaa6c96607ac89eddd2a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e98066ef447972a57e2519aeadb91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea4258ba78fa61160daf95c70015b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8cb25421f41855783bc3933fcb384413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e7bf3217845cf9e58945f8728dadd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b57184aabcc67e32597d5dd4061e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11387dd1fc1c3b3c24d2988d205cb2d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ca709e332bc633304cc0fa6ee2258417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eea4ac3d79bced12aa766b0e430f0c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958a573c3e08021f33a9435009454a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac594494fd2d879d4106826989608333420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfa3d30a1cd8ec014f17dab1c3f14e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7fd68c432e3b424c49c1a561f6cb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5cad53de6c62cf113c7c68ebdc61d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f5ffce4044805ac3e94aa8bb65b2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae66f3cac43f260844da45969514d76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d3f8af02435097b5fe3b1da2c48f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a36804a81d5ae8e78dd01e8c4fc327427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c2e46e442b6ab23d0357dfe6e1111428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786bcf4d00fc44dd9214273d9f7ddb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae5522d0fde6399f15e97d86e2846430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf8e47ed0a6b7b54b64a8221b66658431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238025fc93c1ca124c8890c267952af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c917c842a6396169ef71ebe0b638a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265617326811ded04ce34d56a4792532434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda859ad8672860fbfd53c1a8ad16811435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c1f01b2b97cd34f1591e99adacfb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f5e0cdf101e3fc7a9c91c5931403437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95159c5bde5b03195ae586c13476f997438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36194ba9238603e077f3dddf38a9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187715171d0cd7fa09d9528f723d20b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6ae5cb75de52ecf37b1aefedb8303441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48fc081ba8a183958182ed962c6aab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ff85d8bbc68b44261a7b9376d5dfc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4fc68ac375ddf0d19996bdf385cd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52690511d737d872370500388eaa637445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d536758df78f64088bff2622528f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dd0e6e44910aa3a1a4d9e88f76e40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5990b61b8ce20aa5839f9570dedf13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e6b3bc6fe6c9f9e90254cfecb2dc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d302cd8149bb80cd27ed04bcbb78c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf6f098e7c68e6880960f2afeaeb95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1298888f112cde385d511fb47d4f4a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d38de99ad5cc1febb838c134f7228453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe83a51d71e9dddfc3954d51f6d8117454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77d84815fdc48d22aeb5af672c316455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732fc6bff034dfa31c3dced23ceda13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9429d5ea1e08ed408da97db3ab02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5bf3ee8755455292121bfd2ac69aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b3dbcbb6db39f5a4078d22d92a39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffb57d9261cf472b27801623ab309b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77481944b928f8dddfea752459d8e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ba8d1c44c68ab1eca1b3da814a18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3435bbbbfc763d55df0241ab8c83c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e9329e0700dfd915cb89c43b6a99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2da0f03cef4c3019ae03570fd3b844465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0724429d00b9f99fb0b9260555404466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2858fff664a2de0d3a547b9cb8b19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f514e967d8a6bf1513a0f1d8daea2da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff5b483dc68f4872fab714df90d019469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228808e5d6d38c4e599a8a0e0113d1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11344c5394572e66c044643701efebd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da6cc8bc690335f0a29a083ce3cb81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901658141c74ff0a142677e248f4844473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d89755a91c8855a71726f2817c5df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985b57396f0c4a8e7255b244b3bca6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff8d1c2ea97aec56285c7f5023b3f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842644d01bf40921fed87a573478030477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586bce1362847830b41fbf540a1e6ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9ab684ccc0afdae0bf69f2a7c9f96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4280e5b96569c59335566c01ae4f5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058f32aa50f1efd9acee66d62aee1cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b846da38df2cfb859a9045444ab43bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b00d2e3d28974e9d81a0dcc43afd54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfdba7b54968a5c66dfc4b3ba6b25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626071c4043dfadd9ddf70f820c6bd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756176e468343886671ac499feb25e80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc19697b83ebd2d5d95c6da7fa23b17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e46b62f5762c9e332e0d367bd284cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a47f3e7fa383f408a2c03b8f2a7bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666265ea681f79537ab6cbe97d5dfb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c16719a67e40f81bd53057efd1bf3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f30429eda5532b14303cd0758d014492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf638eb111fa790d8946475f62ac5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f266831e5d0186e310791b64486584b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dd19642a357c6020ddfa1d4df19f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb89b8f967e72c3c04bf681d6cc5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb4e597f9e374b6764538b7844f1ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b63242cbc72fc604ecb44409d43199498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172cd03030f6517e15d4605700099c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac54b6c813f8509c082b128b0fa638500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703272f2c561c2e81e313df57903e96f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd488997ee3851328bc30e5133931118502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d449caea97dd308f18a86b9dff03dd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865b3f3f59863e4ad1f714b8b6f9556504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457546ca31c3fce7fbde1eedd6cbda2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401ae5376c90c12c4ab7ef7cdd73059506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5d743706f8231a4ed873b0e180326507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a97c9c7f7783be36a10638cb69649508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e28e151fc8dcf5abd1063c76ba260c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fd796e1a842fd6d462fb8c82768ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695a1233fd9d86344db5925324f4638511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033b0e66f3098dd80db7b408f64ba16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdb05e41a9f6aea13d0e2012ea89db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05ad86908f785deb67ab488c8304a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06273b4306ad0290d7d9e1a54df65ecd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec44037a8b64bdacd27adaa070153e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be91cf9c79b38ddf18b6df71cf9541517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c093b482fbb9cdc28c3f4d1f0d29e49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c7e0e9db62f29f734cc71d62f5283519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0915c469b894b5d40d51c5cb07d0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b7edbb9f8ff731b3792109f173cdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9fafc2ca48c99ce63d2a9c75ff7e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62bc4500e3dd0ae9bad4dd533d3d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ff25392cb5e97cf0a9089a1e0326524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecc662c1dc7db35496d6eeb82d7662525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad06d4adb947b782c38a735d9c05a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf1d2839a34b01555cd7c4ab6269c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc05b0ea6936422d2d1342c1f30233528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d70b8995501ac7ce77fb97c2b826e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb0f3e52aa80e046512cc647d15624530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a6a41ca277f63841f63dc97c541ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfc015eb6720d8ceffffb4065ec971532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec324435137d8564d56b1c05e6012bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9d8c5cc05a147cefc6ce7edfbfd96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e2035c4c0a38ba1119f80d560f0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec1ca74572624d04abad5425d6d772536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9e44709b9089357b5466182384313537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbf8b1bd33fcde0e3c64e29ee451cb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2068a08411b248a97ef31d3caa6392539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa8af5058e99c1c31e9b787724a8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c464df50ca09816ba1fec15c8fae7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9711a5dda8374f9c1cad9615d4760f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061ae7e823298aa4ed02d9b2e6befd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21ff804562defc63ed82390c1dbc58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eab6dc70ce2cb2218f8d8714e601a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870c0b8db89a33b9c99c834bc6fdc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05af70135e7c25e16651c575075969547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71fc9ab77daeddb772b536f8a30b7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47182c28b1b36b118598d42298743385549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f618e6e40b0bf206767d8a9b66faf96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b6e472ca0eb91e78155a67b4da33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9452bd1cf82e519c6650a56859dcaf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f567fa0146dff053bed87be76428db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ee701e4895eb2fd5e8f4dea620e34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77acf0843bc0aa353d46d92fa8f273555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6fdc616cb53c9516a2fdfeef9cedf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444623cde04298460bfb1cf52e8eda36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca8d4fba9ef1e48dfd6b19367fe71b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae874069a15ef21f764d0a8b0155512559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069418d559601825a277292a726986c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667d2ed61cc1e6fde45ec7f38c86fe3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24ad9eddd2d6c3a43b7883f57a730c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd94d453a1f0242d8f1b3ad10f933b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0d2680231930ae4c95b13a3e005b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e292d65c4d287f19cc27c4ba401338565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e3c93a5c58eb8d7c0d2e19fd06711566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f6ae908d49e8d24f2a71eddcbaaf8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f6996d8a61881dff1ccf3b8c39629568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa23ac447b31efdd48bf46ed4f31bdd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e537458d49a27b96bd71ebcd52d42a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3c86b60719820a8a5b0e65d5c6c90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24864f6e66477966bca3f90edb3b14572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011bbb941bc477e63acc034241b1640573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1273b9a3f809b68839012370c23898574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4e47ff0c0951b8f1f37beda91f1b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d25b0ef4c8e31c8cdd1f95c8a3e9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f742a21d7b1e63d01393409a464f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877073a90000c176e3e254b5fc9759cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542caf67b02a1cebbd7520757da47ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcc0762c1b55655c9d7cc5e0e8b478580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28534773562be6dca4a7f7c2b2cb23b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625d007f80aabb329a2eeaaf1ed68b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6540356ef2987b380c304ea9cfa0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13128781f79d3521da1c988c9884a080584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a229b3b12ff791fb1c8734c57c2a90b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f33c47caffeeefbbe77cee509f2663586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8dd5baf4a04b1ffd5bec690882d7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4324d4e873f1ae847f656b80ff3d21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc3843718a046784d750d4c27ffbb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77936366ea032dc933ba7d78d8a45d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8728f6a89f2d5e52bedf7a8a3d03bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12a5df0e0f695e6cd35dcf6d905fbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f23193349e5cd18d1b9b009f41f84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8657e5965a8b1d4495ff4db231ed3de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191f11d0838a55a76a8d307a90a426f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17e4bef484b99d42d93cbc29a57fdf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1c8a50322d364f08f5397fc104541597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb6eff1ea172a8df41c431cecd757d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe1922b29cd2f70902a20154e055cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f5cbbb80a32c0574bf9407fe28da1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa98aa1247745414b0b6018efdcb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb68035812bfb874449f7275ae500602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a67a0542f7aa8909e56abf47f464b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b640ef2f4e98fd9ff93041e9a2b3b75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e0837ece05a4426aae123e74a09db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90e707eaeb8990c9a35f34f895c657606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d51a55e7a92a0e3a31cb018d159bb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061bfcb17c4876a4b8a396d71dcf516608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d81fc08ba6c5cde5fc37a63247029609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78c85747d049b7e20fa96ec4d6e29f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87004793b48c6b45a6cd682f4874ff54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc4eca19297c649533f9658a50df47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0eb17ba6d60e4588fddc2215d5820613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b79ba5abef817e65698ccfa4ae5d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a0928f67d64ead8aa71aa3816ff53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaf4eb3e32f5d8377332c7ee8276b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc97beb8d131b02dc089b73fd4c4c11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6b717dc720a8e0f0a48c92afcd3de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11776bca2a8c85fcb53f2cc6f44c4fa6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655c19a5216b2c80372800e6be60b4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ea118e57dec79645cbab4a8f58e20621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa114ace23df6c53bab9498a6665b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304e56a3d6478603e3a2034af82d086623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee06d677b0b7ec6b1ba4032fe8b367e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3341495d80a362da9d3c1f6422427f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167179a6d841c8ae5c661bcf6101f0c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a666c2ad35363343c7d95868d4516627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8c23501a53fc366076e62fe12638e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23cd0ce0d240778449302d403df90d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0334e62f5872f5fae06bd631a1ffb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350db1693d901adca1393a0ab04bfb3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01aa937eff9726895162a4d5394cbd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe032ecda2a2e2af79d79e7c906ee3dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44477b88060ee20aba2fd520db919634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76196c365b8fa78533c873e4be02ed9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397616ee8a1f6b9b37e289f4e528d19d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895f3e3734fd27f1e77d23ba59695eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e2c21048d6d86c52fadfce724351638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9083205ef9c68e0f3beab5f8949c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c7c5b95887c00dd630ee3cef0e65f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c942e36b894be6b2d302ccd0e3072e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311ebf7f21b40e54f23101167e553f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7e21cf53a804220fe69c84e203c4c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967041f0d018f6a1b2e5a695562afeb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fac48bfe93c5bbc88aca8f558d643645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d28de528e9cadefa5b8a234c0db0ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaeb49ef595ea12356e7f0a20adca6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4497dbef3c318a57c05cff46644a694648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa312e7d64dcf4414bad2dd8f39c301649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32293a4b4cc532e1aa39da0ecfc67661650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00286627d46d6988c6f3808826c2c96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ecb4fd9e9228b7cc9ae12ed18c48b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8edfe6bb9405ee8078bc86e24e976653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6d6ae586c86e372d632fd85f0fecc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88265703ae737bf06fdec7f3e38b1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fdc1f6ba61810ee1cd6fb8ad6e561656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14116549fafa46bdb6661a3fd9a4e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a86b030fa40b9eaef5a4035b98ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dfca081f01616bc6669e174d08de4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3434d24ccb92e57b2d3d3b07d7911660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a12c32960d6b434a9f93aae13cccc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d089f973e7e5b55aed990db17c160662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3ae6542ca863792ed82c5f93919e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d6304aa74d463a254c08cc8844f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2445c4c9b8e3282684e7107f1ae76665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2494c9f34f9a3dd2118d8dc429d6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141fe6a02c84a4075d64894fe8a84fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e466790f28d5aa29d8bfc29716b33f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0babf8aeffccebfb054b74c821533669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae170d980b624362e6c90bbb4b3e9a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff70127f78a0859a3e294de470459f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc159762a988d9d0884e9a0d1f798526672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67000dea2a8c586788facf0ebb63b5ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc044b25df90852e246a592779e416674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfb0e89ad97e44584fee779a30aa88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e502c80cf18b0acf96c7c245c3bcf4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97e412fffd89adbc9ce015dfc991dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e6a2d1dea913e80170fd2e1248379678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9683b7be5826449f03030060164832679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaf6246010cf7b2d9664c83f966224680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5df0c8f4b78e31fce0f5bfa71bdbd0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a151e18b270a74f8a33aa2da5adf284682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d707ac1654978f212f0e4768f23e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6766b0faebc98a7f79da9af053d110684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc1da2db1f641be46850522bc2f236685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490468ba75a810e27211d083c41fad5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723ac0b5f0dfa1273188755e7c0cd35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349bf6dc4fc5985e33434d4a858620e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c45b9dc50f1f810c45d33a378bc49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f6d1147dc3e92c8d9f79ac0202ed4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba483175f84151d63c7f4e5fd11dcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f56fc2edd3efa5d46e05589a3e61c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e9c6113cf494b35009a7586e0e51f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eed7092a8af03095108cd1f48226ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4f1c409322112a7fe0368407ab508695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3202ccc455185a2fc617ce2a3de44e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95e241ea39cad0410fa4d4242bf6f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845585d69031123b310ab5e2d6617bfb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ca62b469fda37820572554582f967699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf91c6bf4621c40e5513f9f644d0b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c9bb31aa6f52059e66057e6ae2625701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212add4b0dfddcedb22743a0886011f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec765c7bae62fadb65a0431ed3ac3a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2aa1840da31f6f88b40ca4ed0882d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a3288c3213957eefe15cb56f10b41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46ecde3cc3033596a4503ef0cf3d54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028648cbedc7656a64c8164621cc6651707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a890bc3f1a10b4f15ecc48565b7fa7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab00cd3995a2e4291911d1f883b982709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4b9d6cbf53b26ed909755a76eda16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28d1dc8003d0f34e1a900f8cac3341711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b12709793932138b6a27205b5da6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d2d96f2adb2a1cab7d06edea1bf92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dbaae57ea72b4d99668875ec6ad9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cdcd69e11e71ccb21ed17ec973dbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012ed60fe588297f831a278434970bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a584aa88363a2c743678beb4ee4fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560b738ec946cf291c6111402e9f1da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d68327c373d2f805a09a8a6849e3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95047262de5875dfa180f85b0bc4b1e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82f1db8a08b57f4bdd2624a606c41b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf6e39e164be402e43e630b6b411a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128977f565f269701e9b2adbd2f7b3d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602bed0b1e2b45b75a9393bee649d0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921fab21283632aa1ac4666f0f17e30725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac54f19c50c4ee1630b1805f62af598726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670e5fbf3ebc7040702b248397292ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2092def6b8122a276d3b0a89f92f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852dc9a056e15f24da4c922e4736d65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6c81cd3051e01a882b16c688d7ea4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf86e17701b22ffdc6b2d6850cfa72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3b44835f30840a64d4aeeb258fb4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86642ba69eaef08c61c6c48dd85e99b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c69b695c7b4050ae2f22e1fc5209b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299c89b8a4d15a7c56b36bc29c5002e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8e25df87eda2ee44fe1beef2820df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f802c7cc2224c11bc2cb423589371ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52752fa203767b460606ca3afb7576738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d2db6dcea424c6e51d2001ca861d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884fd8288d79264233b6e7dcc2ee833740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04129b6b031e9ac5dffc21e06ff800741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2139db013d49221eb74589becfaca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943657907952a8135747efdd3ff5c108743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a7f04b415992d9c3947757e114488744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec14fb3b64935aa3fdeb3dd1ba57e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf21e23a23a6f836716b724bbcd432746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6965d78883626a5a9b189673c35499747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048153c28fa02c4d056d9abf2bbbc6f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102c8455bcb8470ddedb28644bd9f6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05a72963f881007a2ee12a9ff8cc4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979651aec069fd2d9cef27239553fd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32cde1db78e112b4ed1b5650f85daf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c604699446cf56d7bf21f1de3306f3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98b74bcbf3cfedfdccf749bc2081c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad319d9ae4a5be5d5fd07716d21a12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207a32a01db3b750c5b797e87c1de79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507fd7c6803ebc3a318fc8cd98e9ca3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192195c05375bd83e8f3ddc71028d99a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c5602c9b5db3cd46c03ccca1e8531759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7f5924764844b75796d15e2b91a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2d39a3c2cc5b7ee4e30b30d086ab2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5071695badcf6e092fa18de75060256762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea93e4a69606ad4ecd6a36c627fe4fa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f297a09449c8c45c09d1b020dbb45764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584172b34ce7e392b02cc0a7bf9955b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117359cc2c76222209626dad6ae61b17766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448149e591ac4966e6b6f9779a21122767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c3615d53fd8b80714341f9ddff8b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14521862b5080284f3514a77645f9ef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80930d1d92fbbf6750f1443b03863b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e74e64f7cb0c51799b1a0347f7be75771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c237f8aef4b30c89ceee24aebe5f4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba670e4e26447d23f744f2f730d40bb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebd4bc83c00f7a93c32dda8d1965d3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12706bc865d07d8bf04f39b996101d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d771637d34aa045f6d76fe03c8af4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917512677c5e7b8abd692df646d3cf94777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3af5c70a575718171d01a54aeab1f6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ab00a922b0c1f11f5326ec9ef2794779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad67e5a03a0037992b318c7ec9033e9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d1144911370e7cd9ac0eda107173e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd395dccf1234ca918f690931eaeafb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb19b2c3443ed2efa15f478cbbf1b3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b3edfa5dbc21c1633089428b26add784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da5f7d54523f3077f3475fdf412ce785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65c6e2af1b1c6e6bedf2b1781f2d30786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e4baa9addf9c0f98e4700997159e5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133586ceda768e8b8cf3645eb0b6a4c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2460ce20a53cd86844b56822724e00789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601d9d1736f8ec7ef4829701d89a67c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f84e3160472dfb06dbb1da45c11e4f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d68689602ef36886fe8ad9496a302792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53388163c4c1ff14839b4c52eeaf3968793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cb50bd47b73bea1d8dc8d7df0a028794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8301a9bab024e11c14f0295961abf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b898205e990342c177e843fe682ac796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91436693b78aeedfbb1af61ecbdcb02797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bb9a6bf7018c15944916e24de53a9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350504b0582e667211b4b5e1a8e5089c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f0561d860da299e381646433893cd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac0e7eb96d263a00d6ccda8f506d53801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e526f2e03d3eeef9327ff4460766e82802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97539fd4a0a526ebc3dc1a9770c192803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872bc457f95f75fcca3742d4e44dfc0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249526d3a5459f1ff400975cc2e81a0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef84eac16e93e2dc4bcff8a9906a3d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802f17a129da4054ff3769a48e0c905807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ff448df3d6a4de219c0ae065562a1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffd56875f1f8863e4a5c5dd099bc5f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d060e67c8a40853ca5ce10de368c16810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8843783798d401551ca4a938f44468c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c431d674a234570f1f58354b5190827812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82704521fe24e1a9a5111968e2e6b2ed813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7345f15dffb54a09a4656423badd6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dd839c2162546a4c38b8405627a68815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19dcbd55b2fe71bb13cdaa1fad0832816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360171a042c9ee09573c32ee950629fb817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>